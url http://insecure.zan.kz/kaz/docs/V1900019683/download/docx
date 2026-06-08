--- v0 (2025-10-01)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3cff222" w14:textId="3cff222">
+    <w:p w14:paraId="6d38d0f" w14:textId="6d38d0f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -168,74 +168,146 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы қаулы 01.01.2020 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z0" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Микроқаржылық қызмет туралы" 2012 жылғы 26 қарашадағы Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
+      "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының 27-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1653,89 +1725,151 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қарыз алушымен өзара қарым-қатынастар аяқталғаннан кейін кредиттік дерекнама сақтауға ауысады. Сақтау микроқаржы ұйымында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Кредиттік дерекнамада құжаттарды сақтау "Сақтау мерзімдерін көрсете отырып, мемлекеттік және мемлекеттік емес ұйымдар қызметінде жасалатын үлгілік құжаттар тізбесін бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің міндетін атқарушының 2017 жылғы 29 қыркүйектегі № 263 </w:t>
+      Кредиттік дерекнама құжаттарын сақтау "Сақтау мерзімдерін көрсете отырып, мемлекеттік және мемлекеттік емес ұйымдар қызметінде жасалатын үлгілік құжаттар тізбесін бекіту туралы" Қазақстан Республикасы Мәдениет және ақпарат министрінің 2025 жылғы 17 маусымдағы № 279-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15997 болып тіркелген) талаптарына сәйкес жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> талаптарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық түрде құжаттар қалыптастырылған, жіберілген немесе алынған форматында сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -1743,55 +1877,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2117,31 +2251,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>