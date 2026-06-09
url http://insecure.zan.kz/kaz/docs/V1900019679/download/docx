--- v1 (2026-03-13)
+++ v2 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9bc7dd2" w14:textId="9bc7dd2">
+    <w:p w14:paraId="593968c" w14:textId="593968c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1025,1950 +1025,2750 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ең төмен резервтік талаптар туралы қағидалар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 44</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...51 lines deleted...]
-      1) ең төмен резервтік талаптарды айқындау кезеңі (бұдан әрі – айқындау кезеңі) – ең төмен резервтік талаптардың мөлшерін есептеу үшін қабылданатын банк міндеттемелері мен ең төмен резервтік талаптардың мөлшері есептелетін уақыт кезеңі;</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ең төмен резервтік талаптар – резервтік активтерді қалыптастыру кезеңі ішінде банк резервтік активтерде қолдап тұратын құралдардың міндетті көлемі.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Ең төмен резервтік талаптар туралы қағидалар (бұдан әрі – Қағидалар) "Қазақстан Республикасының Ұлттық Банкі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігінің 1) тармақшасына, "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және екінші деңгейдегі банктердің және бейрезидент банктер филиалдарының (бұдан әрі – банк) ең төмен резервтік талаптарды есептеу үшін қабылданатын міндеттемелерінің құрылымын, ең төмен резервтік талаптарды есептеу, ең төмен резервтік талаптарды орындау, ең төмен резервтік талаптарды резервтеу және олардың орындалуын бақылауды жүзеге асыру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      3) ең төмен резервтік талаптардың нормативі – ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелеріне қолданатын, пайызбен берілген коэффициент;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) резервтік активтер – банктің ұлттық валютадағы ең төмен резервтік талаптарды орындау үшін пайдаланылатын ақшасы;</w:t>
+      2. Қағидалардың мақсаттары үшін мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) резервтік активтерді қалыптастыру кезеңі (бұдан әрі – қалыптастыру кезеңі) – банк ең төмен резервтік талаптарды орындау үшін резервтік активтерді қолдап тұратын уақыт кезеңі.</w:t>
-[...55 lines deleted...]
-      міндеттемелердің бірінші санаты;</w:t>
+      1) ең төмен резервтік талаптарды айқындау кезеңі (бұдан әрі – айқындау кезеңі) – ең төмен резервтік талаптардың мөлшерін есептеу үшін қабылданатын банк міндеттемелері мен ең төмен резервтік талаптардың мөлшері есептелетін уақыт кезеңі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      міндеттемелердің екінші санаты;</w:t>
+      2) ең төмен резервтік талаптар – резервтік активтерді қалыптастыру кезеңі ішінде банк резервтік активтерде қолдап тұратын құралдардың міндетті көлемі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      міндеттемелердің үшінші санаты.</w:t>
+      3) ең төмен резервтік талаптардың нормативі – ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелеріне қолданатын, пайызбен берілген коэффициент;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) резервтік активтер – банктің ұлттық валютадағы ең төмен резервтік талаптарды орындау үшін пайдаланылатын ақшасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) резервтік активтерді қалыптастыру кезеңі (бұдан әрі – қалыптастыру кезеңі) – банк ең төмен резервтік талаптарды орындау үшін резервтік активтерді қолдап тұратын уақыт кезеңі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 44</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тараудың тақырыбы жаңа редакцияда көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Банктің ең төмен резервтік талаптарды есептеу үшін қабылданатын міндеттемелерінің құрылымы және ең төмен резервтік талаптарды есептеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Банктің ең төмен резервтік талаптарды есептеу үшін қабылданатын міндеттемелеріне негізгі борыш және сыйақы бойынша міндеттемелер, оның ішінде негізгі борыш және сыйақы бойынша мерзімі өткен берешек (ол бар болса) жатады.</w:t>
+      3. Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің құрылымы банктің ұлттық валютадағы және шетел валютасындағы мынадай міндеттемелерінен тұрады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Айқындау кезеңі күнтізбелік жиырма сегіз күнді құрайды, айқындаудың жиырма сегіз күндік кезеңінің бірінші сейсенбісінен басталады және соңғы дүйсенбісімен аяқталады.</w:t>
+      міндеттемелердің бірінші санаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Ең төмен резервтік талаптардың нормативтері ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің әрбір санаты бойынша жеке белгіленеді.</w:t>
+      міндеттемелердің екінші санаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      міндеттемелердің үшінші санаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Банктің ең төмен резервтік талаптарды есептеу үшін қабылданатын міндеттемелеріне негізгі борыш және сыйақы бойынша міндеттемелер, оның ішінде негізгі борыш және сыйақы бойынша мерзімі өткен берешек (ол бар болса) жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Айқындау кезеңі күнтізбелік жиырма сегіз күнді құрайды, айқындаудың жиырма сегіз күндік кезеңінің бірінші сейсенбісінен басталады және соңғы дүйсенбісімен аяқталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ең төмен резервтік талаптардың нормативтері ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің әрбір санаты бойынша жеке белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       7. Ең төмен резервтік талаптар көлемінің есебіне "Екінші деңгейдегі банктердегі, ипотекалық ұйымдардағы, "Қазақстанның Даму Банкі" акционерлік қоғамындағы және Қазақстан Республикасының бейрезидент - банктердің филиалдарындағы бухгалтерлік есептің үлгі шот жоспарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2011 жылғы 31 қаңтардағы № 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6793 болып тіркелген) бекітілген Екінші деңгейдегі банктердегі, ипотекалық ұйымдардағы, "Қазақстанның Даму Банкі" акционерлік қоғамындағы және Қазақстан Республикасының бейрезидент - банктердің филиалдарындағы бухгалтерлік есептің үлгі шот жоспарының (бұдан әрі – Үлгі шот жоспары) баланстық шоттарында есепке алынатын банктің міндеттемелері қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің әрбір санатына арналған ең төмен резервтік талаптардың көлемін айқындау кезінде банктің тиісті міндеттемелерінің айқындау кезеңіндегі орташа алынған шамасы (арифметикалық орташа мәні) есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің бірінші санаты Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің екінші санаты Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қағидалардың 7-1-тармағына сәйкес айқындалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің үшінші санаты Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қағидалардың 7-3-тармағына сәйкес айқындалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің екінші санаты кері репо операциялары бойынша және ақша нарығының банкаралық операциялары бойынша банктің талаптарын ескере отырып, Қағидалардың 7-2-тармағына сәйкес айқындалатын репо операциялары бойынша түзету коэффициентіне көбейтілген репо операциялары бойынша банк міндеттемелерінің есептік сомасы (бұдан әрі – репо операциялары бойынша есептік сома) ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Репо операциялары бойынша есептік сома айқындау кезеңіндегі орташа алынған банктің репо операциялары бойынша міндеттемелерінің сомасы мен банктің кері репо операциялары бойынша және ақша нарығының банкаралық операциялары бойынша талаптарының сомасы арасындағы оң айырма ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 7-1-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7-2. Мәні үтірден кейін 2 (екі) белгіге дейінгі дәлдікпен 0-ден 1-ге дейінгі аралықта болатын түзету коэффициенті Қазақстан қор биржасында (бұдан әрі – ҚҚБ) ұлттық валютада жасалатын репо операциялары бойынша ашық позициялардың жалпы көлемінде репо операциялары бойынша банктік емес сатып алушылардың күнделікті ашық позицияларының күнтізбелік жылдағы орташа үлес салмағы ретінде айқындалады. Репо операциялары бойынша банктік емес сатып алушыларға репо операцияларын өз атынан және меншікті активтер есебінен жасайтын банктер мен Қазақстан Республикасының Ұлттық Банкін қоспағанда, репо операциялары бойынша барлық сатып алушылар жатады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық валютадағы репо операциялары бойынша түзету коэффициентін ҚҚБ өткен күнтізбелік жылдың қорытындылары бойынша есептейді, ҚҚБ-ның ресми интернет-ресурсында ағымдағы жылғы бірінші айдың оныншы жұмыс күнінен кешіктірмей жарияланады және ағымдағы жылғы алғашқы айқындау кезеңінен бастап ағымдағы жылы қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетел валютасындағы репо операциялары бойынша түзету коэффициенті 1-ге (бір) тең деп қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 7-2-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-3. Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің үшінші санатына мынадай шарттар сақталған кезде банк шығарған облигациялар бойынша банктің міндеттемелері жатады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің әрбір санатына арналған ең төмен резервтік талаптардың көлемін айқындау кезінде банктің тиісті міндеттемелерінің айқындау кезеңіндегі орташа алынған шамасы (арифметикалық орташа мәні) есептеледі.</w:t>
+      облигациялардың айналыс мерзімі – кемінде 3 (үш) жыл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес айқындалған.</w:t>
+        <w:t>
+      облигацияларды мерзімінен бұрын (толығымен) немесе ішінара өтеуге (сатып алуға) облигация ұстаушысының опционы жоқ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> және Қағидалардың 7-1-тармағына сәйкес айқындалған.</w:t>
+        <w:t>
+      облигациялар клиенттердің өтімділігін басқару үшін пайдаланылмайды, оның ішінде олардың эмитенті жекелеген ұстаушылардың бастамасы немесе сұратуы бойынша сатып алмайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> және Қағидалардың 7-3-тармағына сәйкес айқындалған.</w:t>
+        <w:t>
+      облигациялар жекелеген клиенттердің қаражатын орналастыруға (мысалы, клиенттердің үлкен салымдары әкетілген кезде) балама ретінде пайдаланылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-3-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-1. Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің екінші санаты кері репо операциялары бойынша және ақша нарығының банкаралық операциялары бойынша банктің талаптарын ескере отырып, Қағидалардың 7-2-тармағына сәйкес айқындалатын репо операциялары бойынша түзету коэффициентіне көбейтілген репо операциялары бойынша банк міндеттемелерінің есептік сомасы (бұдан әрі – репо операциялары бойынша есептік сома) ретінде айқындалады.</w:t>
+      Банк Қағидалардың 3-1-қосымшасына сәйкес банктің арнайы міндеттемелерінің құрамына енгізілген облигациялар туралы хабарламаны (бұдан әрі – Хабарлама) Қазақстан Республикасының Ұлттық Банкіне жібереді, ол арқылы осындай облигациялар шығарылымының осы тармақта көрсетілген шарттарға сәйкестігін растайды. Хабарлама "Қазақстан Республикасы Ұлттық Банкінің веб-порталы" ақпараттық жүйесі арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Репо операциялары бойынша есептік сома айқындау кезеңіндегі орташа алынған банктің репо операциялары бойынша міндеттемелерінің сомасы мен банктің кері репо операциялары бойынша және ақша нарығының банкаралық операциялары бойынша талаптарының сомасы арасындағы оң айырма ретінде айқындалады.</w:t>
+      Банктің шығарылған облигациялар бойынша міндеттемелері Хабарлама жіберілген күннен кейінгі айқындау кезеңінен бастап ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің үшінші санатына енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк осы тармақта көрсетілген шартты (шарттарды) орындамаған жағдайда, Хабарламада жіберілген облигациялар бойынша міндеттемелер осындай орындамау анықталған айқындау кезеңінен бастап ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің бірінші санатына енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 7-1-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 7-3-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="21"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      7-2. Мәні үтірден кейін 2 (екі) белгіге дейінгі дәлдікпен 0-ден 1-ге дейінгі аралықта болатын түзету коэффициенті Қазақстан қор биржасында (бұдан әрі – ҚҚБ) ұлттық валютада жасалатын репо операциялары бойынша ашық позициялардың жалпы көлемінде репо операциялары бойынша банктік емес сатып алушылардың күнделікті ашық позицияларының күнтізбелік жылдағы орташа үлес салмағы ретінде айқындалады. Репо операциялары бойынша банктік емес сатып алушыларға репо операцияларын өз атынан және меншікті активтер есебінен жасайтын банктер мен Қазақстан Республикасының Ұлттық Банкін қоспағанда, репо операциялары бойынша барлық сатып алушылар жатады. </w:t>
+        <w:t>
+      8. Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің әрбір санаты үшін ең төмен резервтік талаптары, есептеу тәртібі Қағидалардың 7-тармағында айқындалған банк міндеттемелерінің әрбір санаты бойынша орташа алынған шамаларын міндеттемелердің тиісті санаттары бойынша ең төмен резервтік талаптардың нормативіне көбейту жолымен есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ең төмен резервтік талаптар ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің әрбір санаты бойынша ең төмен резервтік талаптардың көрсеткіштерін қосу жолымен есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлттық валютадағы репо операциялары бойынша түзету коэффициентін ҚҚБ өткен күнтізбелік жылдың қорытындылары бойынша есептейді, ҚҚБ-ның ресми интернет-ресурсында ағымдағы жылғы бірінші айдың оныншы жұмыс күнінен кешіктірмей жарияланады және ағымдағы жылғы алғашқы айқындау кезеңінен бастап ағымдағы жылы қолданылады.</w:t>
+      Мемлекеттік қолдау қаражаты міндеттемелерінде ескерілген банктер үшін ең төмен резервтік талаптар қайтарылуға тиіс мемлекеттік қолдау қаражаты сомасының (айқындау кезеңінің соңғы күніндегі жағдай бойынша сыйақыны есептемегенде негізгі борыш сомасы) 10 (он) пайызы болатын шамаға ұлғайтылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Қағидалардың мақсаты үшін мемлекеттік қолдау қаражаты деп банктің қаржылық орнықтылығын және (немесе) қалыпқа келтірілуін қамтамасыз ету үшін мемлекеттік бюджеттің, Қазақстан Республикасы Ұлттық қорының, Қазақстан Республикасы Ұлттық Банкінің және (немесе) оның еншілес ұйымдарының қаражатын пайдалана отырып 2025 жылғы 1 қаңтарға дейін орналастырылған, сатып алынған немесе банкке берілген және салымдардың, облигациялардың, қарыздардың (бұдан әрі – борыштық құралдар) пайыздық мөлшерлемесін, сомасын, түрін және (немесе) мерзімін өзгертуді қоса алғанда, олар бойынша міндеттемелердің шарттарын бастапқы танудан және (немесе) өзгертуден түсетін табысы бар борыштық құралдар бойынша банктің міндеттемелері түсініледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Шетел валютасындағы репо операциялары бойынша түзету коэффициенті 1-ге (бір) тең деп қабылданады.</w:t>
+      Мемлекеттік қолдау қаражатына мемлекеттік бюджеттің, Қазақстан Республикасы Ұлттық қорының, Қазақстан Республикасы Ұлттық Банкінің және (немесе) оның еншілес ұйымдарының қаражатын, оның ішінде квазимемлекеттік сектордың субъектілері арқылы экономиканың әртүрлі салаларындағы кәсіпкерлік субъектілерін қолдау және (немесе) ипотекалық кредиттеу және (немесе) ипотекалық тұрғын үй қарыздарын (ипотекалық қарыздарды) қайта қаржыландыру мақсатында пайдалана отырып орналастырылған, сатып алынған немесе банкке берілген борыштық құралдар бойынша банктің міндеттемелері енгізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 7-2-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
-[...19 lines deleted...]
-        <w:t>. қараңыз) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-3. Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің үшінші санатына мынадай шарттар сақталған кезде банк шығарған облигациялар бойынша банктің міндеттемелері жатады:</w:t>
+      10. Ең төмен резервтік талаптар Қазақстан Республикасының Ұлттық Банкіне ұсынылатын мынадай күнделікті және ай сайынғы есептер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      облигациялардың айналыс мерзімі – кемінде 3 (үш) жыл;</w:t>
+        <w:t xml:space="preserve">
+      1) "Екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және "Қазақстанның Даму Банкі" акционерлік қоғамының есептілікті ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2025 жылғы 2 желтоқсандағы № 88 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 37562 болып тіркелген) бекітілген екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және "Қазақстанның Даму Банкі" акционерлік қоғамының есептілікті ұсыну қағидаларына (бұдан әрі – №88 қағидалар) 1-қосымшаға сәйкес баланстық және баланстан тыс шоттардағы қалдықтар туралы есеп; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">
+      2) №88 қағидаларға </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...54 lines deleted...]
-      Банк осы тармақта көрсетілген шартты (шарттарды) орындамаған жағдайда, Хабарламада жіберілген облигациялар бойынша міндеттемелер осындай орындамау анықталған айқындау кезеңінен бастап ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің бірінші санатына енгізіледі.</w:t>
+        <w:t xml:space="preserve"> сәйкес банк қызметінің жекелеген көрсеткіштері туралы есеп негізінде есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 7-3-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 44</w:t>
+        <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің әрбір санаты үшін ең төмен резервтік талаптары, есептеу тәртібі Қағидалардың 7-тармағында айқындалған банк міндеттемелерінің әрбір санаты бойынша орташа алынған шамаларын міндеттемелердің тиісті санаттары бойынша ең төмен резервтік талаптардың нормативіне көбейту жолымен есептеледі.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тараудың тақырыбы жаңа редакцияда көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Ең төмен резервтік талаптар ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің әрбір санаты бойынша ең төмен резервтік талаптардың көрсеткіштерін қосу жолымен есептеледі.</w:t>
-[...54 lines deleted...]
-      Мемлекеттік қолдау қаражатына мемлекеттік бюджеттің, Қазақстан Республикасы Ұлттық қорының, Қазақстан Республикасы Ұлттық Банкінің және (немесе) оның еншілес ұйымдарының қаражатын, оның ішінде квазимемлекеттік сектордың субъектілері арқылы экономиканың әртүрлі салаларындағы кәсіпкерлік субъектілерін қолдау және (немесе) ипотекалық кредиттеу және (немесе) ипотекалық тұрғын үй қарыздарын (ипотекалық қарыздарды) қайта қаржыландыру мақсатында пайдалана отырып орналастырылған, сатып алынған немесе банкке берілген борыштық құралдар бойынша банктің міндеттемелері енгізілмейді.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...46 lines deleted...]
-</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Ең төмен резервтік талаптарды орындау, ең төмен резервтік талаптарды резервтеу және олардың орындалуын бақылауды жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="25"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Ең төмен резервтік талаптар Қазақстан Республикасының Ұлттық Банкіне ұсынылатын мынадай күн сайынғы және ай сайынғы есептер негізінде есептеледі:</w:t>
+      11. Банктің ең төмен резервтік талаптарды орындауы қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган банктік операцияларды жүргізуге лицензия берген күннен бастап жүзеге асырылады және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган банктік операцияларды жүргізуге лицензиядан айырған күні тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қалыптастыру кезеңі күнтізбелік жиырма сегіз күнді құрайды, айқындау кезеңі аяқталғаннан кейінгі аптаның бірінші сейсенбісінен басталады және қалыптастырудың жиырма сегіз күндік кезеңінің соңғы дүйсенбісімен аяқталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Ең төмен резервтік талаптарды орындау үшін банк қалыптастыру кезеңінде қаражатты ұлттық валютада Қазақстан Республикасының Ұлттық Банкіндегі корреспонденттік шотта және қолма-қол ақша түрінде банк кассасында резервтейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес баланстық және баланстан тыс шоттардағы қалдықтар туралы есеп;</w:t>
+        <w:t>
+      Банктің резервтік активтері Қағидаларға 3-2-қосымшаға сәйкес Қағидалардың 10-тармағының 1) тармақшасында көрсетілген есеп негізінде айқындалады және қалыптастыру кезеңінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес банк қызметінің жекелеген көрсеткіштері туралы есеп;</w:t>
+        <w:t>
+      1) Қазақстан Республикасының Ұлттық Банкіндегі банктің корреспонденттік шотындағы ұлттық валютамен орташа мәнінің қалдықтары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес баланстық және баланстан тыс шоттардағы қалдықтар туралы есеп.</w:t>
+        <w:t>
+      2) тиісті айқындау кезеңіндегі ең төмен резервтік талаптардың 25 (жиырма бес) пайызынан аспайтын көлемде банктің кассасындағы ұлттық валютамен қолма-қол ақшаның орташа мәнінің сомалары ретінде есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 44</w:t>
+        <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қалыптастыру кезеңіндегі резервтік активтердің орташа шамасы осы кезең үшін есептелген ең төмен резервтік талаптардың мөлшерінен төмен болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Ең төмен резервтік талаптарды орындау, ең төмен резервтік талаптарды резервтеу және олардың орындалуын бақылауды жүзеге асыру тәртібі</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z26" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Банктің ең төмен резервтік талаптарды орындауы қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган банктік операцияларды жүргізуге лицензия берген күннен бастап жүзеге асырылады және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган банктік операцияларды жүргізуге лицензиядан айырған күні тоқтатылады.</w:t>
+      15. Ең төменгі резервтік талаптарды орындау мәртебесі банк Қағидалардың 10-тармағында көрсетілген қалыптастыру кезеңінің соңғы жұмыс күні үшін есепті ұсынғаннан кейін "Қазақстан Республикасы Ұлттық Банкінің веб-порталы" ақпараттық жүйесінде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z27" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 24.01.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      12. Қалыптастыру кезеңі күнтізбелік жиырма сегіз күнді құрайды, айқындау кезеңі аяқталғаннан кейінгі аптаның бірінші сейсенбісінен басталады және қалыптастырудың жиырма сегіз күндік кезеңінің соңғы дүйсенбісімен аяқталады.</w:t>
+        <w:t xml:space="preserve">
+      16. Қазақстан Республикасының Ұлттық Банкі "Қазақстан Республикасы Ұлттық Банкінің веб-порталы" ақпараттық жүйесі арқылы банк ұсынған деректер негізінде қалыптастыру кезеңінің соңғы күнінен кейінгі жетінші жұмыс күні Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ең төмен резервтік талаптардың орындалуы туралы ақпаратты қалыптастыру арқылы ең төмен резервтік талаптардың орындалуын бақылайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 24.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 44</w:t>
+        <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. Алып тасталды - ҚР Ұлттық Банкі Басқармасының 24.01.2022 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...29 lines deleted...]
-      </w:pPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 24.01.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 2</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...56 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 24.01.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 2</w:t>
+        <w:t xml:space="preserve">      Қағидаларды 4 және 5-тараулармен толықтыру көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">17. Алып тасталды - ҚР Ұлттық Банкі Басқармасының 24.01.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 2</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3018,136 +3818,148 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ең төмен резервтік талаптар</w:t>
+              <w:t xml:space="preserve">Ең төмен резервтік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>туралы қағидаларға</w:t>
+              <w:t>талаптар туралы қағидаларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="35"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің бірінші санаты</w:t>
+        <w:t xml:space="preserve"> Ең төмен резервтік талаптарды есептеу үшін қабылданатын </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> банк міндеттемелерінің бірінші санаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 44</w:t>
+        <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3160,88 +3972,188 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Баланстық шоттың нөмірі </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баланстық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шоттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Баланстық шоттың аты </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баланстық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шоттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3890,51 +4802,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Клиенттердің, инвестициялық портфельді басқарушылардың ақшасын есепке алуға арналған банктік шоттардағы инвестицияланбаған қалдық</w:t>
+Кастодиандық шарттардың талаптарына сәйкес клиенттердің ақшасын есепке алуға арналған ағымдағы шоттардағы инвестицияланбаған қалдық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4736,52 +5648,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Жеке тұлғалардың жинақ салымдары (бір жылдан аспайтын) </w:t>
+              <w:t>
+Жеке тұлғалардың жинақ салымдары (бір жылдан аспайтын)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5814,52 +6726,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Жеке тұлғалардың жинақ салымдары (бір жылдан асатын) </w:t>
+              <w:t>
+Жеке тұлғалардың жинақ салымдары (бір жылдан асатын)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6164,3783 +7076,3714 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2240</w:t>
+2241</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Клиенттердің міндеттемелерін қамтамасыз ету (кепілзат, кепілақы) ретінде қабылданған ақшаны сақтау шоты</w:t>
+Клиенттердің міндеттемелерін қамтамасыз ету болып табылатын жеке тұлғалардың ұзақ мерзімді салымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2241</w:t>
+2242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Клиенттердің міндеттемелерін қамтамасыз ету болып табылатын жеке тұлғалардың ұзақ мерзімді салымы</w:t>
+Номиналды ұстаушы функцияларын, оның ішінде көрсетілетін қаржы қызметтерін реттеу бойынша "Астана" халықаралық қаржы орталығы комитетінің тиісті лицензиясы негізінде жүзеге асыратын тұлға клиенттерінің ақшасын есепке алуға арналған, банктер ашқан ағымдағы шоттардағы инвестицияланбаған қалдықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2242</w:t>
+2243</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Номиналды ұстаушы функцияларын, оның ішінде көрсетілетін қаржы қызметтерін реттеу бойынша "Астана" халықаралық қаржы орталығы комитетінің тиісті лицензиясы негізінде жүзеге асыратын тұлға клиенттерінің ақшасын есепке алуға арналған, банктер ашқан банктік шоттардағы инвестицияланбаған қалдық </w:t>
+              <w:t>
+Клиенттердің жинақ салымдары бойынша мерзімі өткен берешек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2243</w:t>
+2245</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Клиенттердің жинақ салымдары бойынша мерзімі өткен берешек</w:t>
+Инвестициялық депозиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2245</w:t>
+2301</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инвестициялық депозиттер</w:t>
+Айналысқа шығарылған облигациялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2301</w:t>
+2303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Айналысқа шығарылған облигациялар</w:t>
+Айналысқа шығарылған басқа да бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2303</w:t>
+2306</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Айналысқа шығарылған басқа да бағалы қағаздар</w:t>
+Сатып алынған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2306</w:t>
+2401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатып алынған облигациялар</w:t>
+Өтеу мерзімі бес жылдан аз реттелген борыш</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2401</w:t>
+2402</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтеу мерзімі бес жылдан аз, реттелген борыш</w:t>
+Өтеу мерзімі бес жылдан астам реттелген борыш</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2402</w:t>
+2405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтеу мерзімі бес жылдан астам, реттелген борыш</w:t>
+Сатып алынған реттелген облигациялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2405</w:t>
+2406</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатып алынған реттелген облигациялар</w:t>
+Реттелген облигациялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2406</w:t>
+2552</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реттелген облигациялар</w:t>
+Клиенттермен есеп айырысу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2552</w:t>
+2706</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Клиенттермен есеп айырысу</w:t>
+Қарыздар мен қаржы лизингі бойынша есептелген шығыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2706</w:t>
+2717</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Қарыздар мен қаржы лизингі бойынша есептелген шығыс </w:t>
+              <w:t>
+Клиенттердің аффинирленген бағалы металдардағы металл шоттары бойынша есептелген шығыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2707</w:t>
+2718</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Клиенттердің міндеттемелерін қамтамасыз ету (кепілзат, кепілақы) ретінде қабылданған ақша сомасына сыйақы төлеуге байланысты есептелген шығыс</w:t>
+Клиенттердің ағымдағы шоттары бойынша есептелген шығыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2717</w:t>
+2719</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Клиенттердің аффинирленген бағалы металдардағы металл шоттары бойынша есептелген шығыс</w:t>
+Клиенттердің шартты салымдары бойынша есептелген шығыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2718</w:t>
+2720</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Клиенттердің ағымдағы шоттары бойынша есептелген шығыс</w:t>
+Клиенттердің талап етілгенге дейінгі салымдары бойынша есептелген шығыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2719</w:t>
+2721</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Клиенттердің шартты салымдары бойынша есептелген шығыс</w:t>
+Клиенттердің мерзімді салымдары бойынша есептелген шығыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2720</w:t>
+2722</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Клиенттердің талап етілгенге дейінгі салымдары бойынша есептелген шығыс</w:t>
+Арнайы мақсаттағы еншілес ұйымдардың салымдары бойынша есептелген шығыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2721</w:t>
+2723</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Клиенттердің мерзімді салымдары бойынша есептелген шығыс</w:t>
+Клиенттердің міндеттемелерін қамтамасыз ету болып табылатын салым бойынша есептелген шығыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2722</w:t>
+2724</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнайы мақсаттағы еншілес ұйымдардың салымдары бойынша есептелген шығыс</w:t>
+Клиенттердің жинақ салымдары бойынша есептелген шығыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2723</w:t>
+2727</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Клиенттердің міндеттемелерін қамтамасыз ету болып табылатын салым бойынша есептелген шығыс</w:t>
+Туынды қаржы құралдарымен операциялар бойынша есептелген шығыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2724</w:t>
+2728</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Клиенттердің жинақ салымдары бойынша есептелген шығыс</w:t>
+Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың мерзімді салымдары бойынша есептелген шығыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2727</w:t>
+2729</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туынды қаржы құралдарымен операциялар бойынша есептелген шығыс</w:t>
+Инвестициялық депозиттер бойынша кірістің бір бөлігін төлеу жөніндегі міндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2728</w:t>
+2730</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың мерзімді салымдары бойынша есептелген шығыс</w:t>
+Айналысқа шығарылған бағалы қағаздар бойынша есептелген шығыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2729</w:t>
+2731</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инвестициялық депозиттер бойынша кірістің бір бөлігін төлеу жөніндегі міндеттемелер</w:t>
+Басқа да операциялар бойынша есептелген шығыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2730</w:t>
+2740</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Айналысқа шығарылған бағалы қағаздар бойынша есептелген шығыс</w:t>
+Реттелген борыш бойынша есептелген шығыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2731</w:t>
+2741</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Басқа да операциялар бойынша есептелген шығыс</w:t>
+Алынған қарыздар және қаржы лизингі бойынша мерзімі өткен сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2740</w:t>
+2742</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реттелген борыш бойынша есептелген шығыс</w:t>
+Талап етілгенге дейінгі салымдар бойынша мерзімі өткен сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2741</w:t>
+2743</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алынған қарыздар және қаржы лизингі бойынша мерзімі өткен сыйақы</w:t>
+Мерзімді салымдар бойынша мерзімі өткен сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2742</w:t>
+2744</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Талап етілгенге дейінгі салымдар бойынша мерзімі өткен сыйақы</w:t>
+Айналысқа шығарылған бағалы қағаздар бойынша мерзімі өткен сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2743</w:t>
+2745</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мерзімді салымдар бойынша мерзімі өткен сыйақы</w:t>
+Жалдау міндеттемелері бойынша есептелген пайыздық шығыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2744</w:t>
+2746</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Айналысқа шығарылған бағалы қағаздар бойынша мерзімі өткен сыйақы</w:t>
+Шартты салымдар бойынша мерзімі өткен сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2745</w:t>
+2747</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалдау міндеттемелері бойынша есептелген пайыздық шығыс</w:t>
+Басқа банктердің және клиенттердің міндеттемелерін қамтамасыз ету болып табылатын салым бойынша мерзімі өткен сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2746</w:t>
+2748</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Шартты салымдар бойынша мерзімі өткен сыйақы </w:t>
+              <w:t>
+Ағымдағы шоттар бойынша мерзімі өткен сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2747</w:t>
+2749</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Басқа банктердің және клиенттердің міндеттемелерін қамтамасыз ету болып табылатын салым бойынша мерзімі өткен сыйақы</w:t>
+Басқа да мерзімі өткен сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2748</w:t>
+2755</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Ағымдағы шоттар бойынша мерзімі өткен сыйақы </w:t>
+              <w:t>
+Сенімгерлік басқаруға қабылданған қаржы активтері бойынша есептелген шығыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2749</w:t>
+2756</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Басқа да мерзімі өткен сыйақы </w:t>
+              <w:t>
+Реттелген облигациялар бойынша есептелген шығыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2755</w:t>
+2855</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сенімгерлік басқаруға қабылданған қаржы активтері бойынша есептелген шығыс</w:t>
+Құжаттамалық есеп айырысулар бойынша кредиторлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2756</w:t>
+2865</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реттелген облигациялар бойынша есептелген шығыс</w:t>
+Шығарылған электрондық ақша бойынша міндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2855</w:t>
+2866</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Құжаттамалық есеп айырысулар бойынша кредиторлар </w:t>
+              <w:t>
+Клиенттің мәмілелері бойынша міндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2865</w:t>
+2891</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Шығарылған электрондық ақша бойынша міндеттемелер </w:t>
+              <w:t>
+Фьючерс операциялары бойынша міндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2891</w:t>
+2892</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Фьючерс операциялары бойынша міндеттемелер </w:t>
+              <w:t>
+Форвард операциялары бойынша міндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2892</w:t>
+2893</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Форвард операциялары бойынша міндеттемелер </w:t>
+              <w:t>
+Опцион операциялары бойынша міндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2893</w:t>
+2894</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Опцион операциялары бойынша міндеттемелер </w:t>
+              <w:t>
+Спот операциялары бойынша міндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2894</w:t>
+2895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Спот операциялары бойынша міндеттемелер </w:t>
+              <w:t>
+Своп операциялары бойынша міндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2895</w:t>
-[...75 lines deleted...]
-              <w:t>
 2899</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа да туынды қаржы құралдарымен операциялар бойынша міндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z83" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ескертпе:</w:t>
+        <w:t xml:space="preserve">
+      Ескертпе: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z84" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) 2203, 2210, 2222, 2225, 2227, 2237, 2240, 2245, 2707, 2722, 2727, 2729, 2731, 2741, 2742, 2743, 2745, 2746, 2747, 2749, 2755, 2855, 2865, 2891, 2892, 2893, 2894, 2895 және 2899-баланстық шоттарда көрсетілген міндеттемелерден Қазақстан Республикасының басқа резидент банкі, Қазақстан Республикасының бейрезидент банкі, Қазақстан Республикасының Ұлттық Банкі, шетелдік орталық банк, халықаралық қаржы ұйымы алдындағы міндеттемелер алып тасталады;</w:t>
+      1) 2202, 2203, 2210, 2222, 2225, 2227, 2237, 2245, 2722, 2727, 2729, 2731, 2741, 2742, 2743, 2745, 2746, 2747, 2749, 2755, 2855, 2865, 2866, 2891, 2892, 2893, 2894, 2895 және 2899-баланстық шоттарда көрсетілген міндеттемелерден Қазақстан Республикасының басқа резидент банкі, Қазақстан Республикасының бейрезидент банкі, Қазақстан Республикасының Ұлттық Банкі, шетелдік орталық банк, халықаралық қаржы ұйымы алдындағы міндеттемелер алып тасталады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z85" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) 2212, 2216 және 2717-баланстық шоттарда көрсетілген міндеттемелер шетел валютасындағы міндеттемелерге енгізіледі;</w:t>
+      2) 2212, 2216 және 2717-баланстық шоттарда көрсетілген міндеттемелер шетел валютасындағы міндеттемелерге жатады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z86" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 2301, 2306, 2405 және 2406-баланстық шоттарда көрсетілген міндеттемелерден Қағидалардың 7-3-тармағына сәйкес ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің үшінші санатына жатқызылған міндеттемелер және Қағидалардың 9-тармағының үшінші және төртінші бөліктеріне сәйкес мемлекеттік қолдау қаражаты сомасының міндеттемелері (сыйақыны есептемегенде негізгі борыш) алып тасталады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10006,68 +10849,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптар туралы қағидаларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="36"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің екінші санаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12056,70 +12899,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Своп операциялары бойынша талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="37"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) репо операциялары бойынша міндеттемелерден Қазақстан Республикасының басқа резидент банкі, Қазақстан Республикасының бейрезидент банкі, Қазақстан Республикасының Ұлттық Банкі, шетелдік орталық банк, халықаралық қаржы ұйымы алдындағы міндеттемелер алып тасталады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12225,137 +13068,144 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ең төмен резервтік</w:t>
+              <w:t xml:space="preserve">Ең төмен резервтік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптар туралы қағидаларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің үшінші санаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 44</w:t>
+        <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12367,88 +13217,198 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Баланстық шоттың нөмірі </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баланстық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шоттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Баланстық шоттың аты </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баланстық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шоттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12558,51 +13518,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатып алынған облигациялар</w:t>
+Сатып алынған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12722,62 +13682,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реттелген облигациялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Ескертпе: ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің үшінші санатына жатқызу Қағидалардың 7-3-тармағына сәйкес жүргізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе: ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің үшінші санатына енгізу Қағидалардың 7-3-тармағына сәйкес жүргізіледі.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13554,100 +14527,961 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ең төмен резервтік</w:t>
+              <w:t xml:space="preserve">Ең төмен резервтік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптар туралы қағидаларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">4-қосымша </w:t>
+              <w:t>3-2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkStart w:name="z88" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Банктің резервтік активтері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 3-2-қосымшамен толықтырылды - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баланстық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шоттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баланстық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шоттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корреспонденттік шот</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Ұлттық Банкіндегі корреспонденттік шот</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қолма-қол ақша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кассадағы қолма-қол ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жолдағы банкноттар және монеталар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кешкі кассадағы қолма-қол ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банкоматтардағы және электрондық терминалдардағы қолма-қол ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z89" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: банктің резервтік активтеріне Қазақстан Республикасының ұлттық валютасындағы талаптар ғана жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ең төмен резервтік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптар туралы қағидаларға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4-қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Ең төмен резервтік талаптарды (бұдан әрі – ЕРТ) орындау туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33489,50 +35323,656 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктің ең төмен резервтік талаптарды орындауы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ( ) Иә ( ) Жоқ</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 5-қосымшамен толықтыру көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 6-қосымшамен толықтыру көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 7-қосымшамен толықтыру көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 8-қосымшамен толықтыру көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 9-қосымшамен толықтыру көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 10-қосымшамен толықтыру көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -33624,402 +36064,402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 229 қаулысына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="40"/>
+    <w:bookmarkStart w:name="z66" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық Банкі Басқармасының кейбір қаулыларының, сондай-ақ Қазақстан Республикасы Ұлттық Банкі Басқармасының күші жойылды деп танылған кейбір қаулыларының құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z67" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z67" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Банктердің ең төмен резервтік талаптарды есептеу үшін қабылданатын міндеттемелерінің құрылымын қоса алғанда, ең төмен резервтік талаптар туралы қағидаларды, ең төмен резервтік талаптарды есептеу, ең төмен резервтік талаптардың нормативтерін орындау, ең төмен резервтік талаптарды резервтеу және олардың нормативтерінің орындалуын бақылауды жүзеге асыру тәртібін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 20 наурыздағы № 38 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10776 болып тіркелген, 2015 жылғы 15 мамырда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z68" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z68" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Банктердің есеп айырысу үшін қабылдайтын міндеттемелерінің құрылымын, ең төменгі резервтік талаптарды орындау шарттарын, резервке қою тәртібін қоса алғанда, ең төменгі резервтік талаптар туралы қағидаларды бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2015 жылғы 20 наурыздағы № 38 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 12 қазандағы № 180 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12354 болып тіркелген, 2015 жылғы 21 желтоқсанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z69" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z69" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Банктердің есеп айырысу үшін қабылдайтын міндеттемелерінің құрылымын, ең төменгі резервтік талаптарды орындау шарттарын, резервке қою тәртібін қоса алғанда, ең төменгі резервтік талаптар туралы қағидаларды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 20 наурыздағы № 38 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 28 қаңтардағы № 52 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13081 болып тіркелген, 2016 жылғы 5 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z70" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z70" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Банктердің ең төмен резервтік талаптарды есептеу үшін қабылданатын міндеттемелерінің құрылымын қоса алғанда, ең төмен резервтік талаптар туралы қағидаларды, ең төмен резервтік талаптарды есептеу, ең төмен резервтік талаптардың нормативтерін орындау, ең төмен резервтік талаптарды резервтеу және олардың нормативтерінің орындалуын бақылауды жүзеге асыру тәртібін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 20 наурыздағы № 38 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 22 желтоқсандағы № 247 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16259 болып тіркелген, 2018 жылғы 29 қаңтарда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z71" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z71" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 30 шілдедегі № 157 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 30 шілдедегі № 157 қаулысымен бекітілген Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17559 болып тіркелген, 2018 жылғы 22 қазанда Нормативтік құқықтық актілердің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z72" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z72" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне есептілікті ұсыну мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 30 шілдедегі № 159 қаулысымен бекітілген өзгерістер енгізілетін есептілікті ұсыну мәселелері бойынша Қазақстан Республикасының нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17391 болып тіркелген, 2018 жылғы 2 қазанда Нормативтік құқықтық актілердің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z73" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z73" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Банктердің ең төмен резервтік талаптарды есептеу үшін қабылданатын міндеттемелерінің құрылымын қоса алғанда, ең төмен резервтік талаптар туралы қағидаларды, ең төмен резервтік талаптарды есептеу, ең төмен резервтік талаптардың нормативтерін орындау, ең төмен резервтік талаптарды резервтеу және олардың нормативтерінің орындалуын бақылауды жүзеге асыру тәртібін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 20 наурыздағы № 38 қаулысына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 2 шілдедегі № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19001 болып тіркелген, 2019 жылғы 19 шілдеде Нормативтік құқықтық актілердің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -34345,31 +36785,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>