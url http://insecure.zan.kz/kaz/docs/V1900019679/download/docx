--- v2 (2026-06-09)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="593968c" w14:textId="593968c">
+    <w:p w14:paraId="d0a7a82" w14:textId="d0a7a82">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1025,634 +1025,478 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ең төмен резервтік талаптар туралы қағидалар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Ең төмен резервтік талаптар туралы қағидалар (бұдан әрі – Қағидалар) "Қазақстан Республикасының Ұлттық Банкі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігіне сәйкес әзірленді және екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының (бұдан әрі – банк), сондай-ақ Ұлттық пошта операторының және депозиттерді қабылдауға, жеке және (немесе) заңды тұлғалардың банктік шоттарын ашуға және жүргізуге құқығы бар банк операцияларының жекелеген түрлерін жүзеге асыратын және Қазақстан Ұлттық Банкінің операцияларына рұқсаты бар басқа ұйымдардың (бұдан әрі – ұйым) ең төмен резервтік талаптарды есептеу үшін қабылданатын міндеттемелерінің құрылымы, ең төмен резервтік талаптарды есептеу, ең төмен резервтік талаптарды орындау, ең төмен резервтік талаптарды резервтеу және олардың орындалуын бақылау тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қағидалардың мақсаттары үшін мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) ең төмен резервтік талаптар – резервтік активтерді қалыптастыру кезеңінде банк немесе ұйым резервтік активтерде ұстап тұратын қаражаттың міндетті көлемі; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ең төмен резервтік талаптарды айқындау кезеңі (бұдан әрі – айқындау кезеңі) – банктің немесе ұйымның ең төмен резервтік талаптарды есептеу үшін қабылданатын міндеттемелері мен ең төмен резервтік талаптардың мөлшері есептелетін уақыт кезеңі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ең төмен резервтік талаптардың нормативі – банктің немесе ұйымның ең төмен резервтік талаптарды есептеу үшін қабылданатын міндеттемелеріне қолданатын пайызбен берілген коэффициент;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кезеңдер кестесі – ағымдағы жылдың бірінші айының оныншы жұмыс күнінен кешіктірмей Қазақстан Республикасы Ұлттық Банкінің ресми интернет-ресурсында жарияланатын ағымдағы күнтізбелік жылға банктер мен ұйымдар үшін айқындау кезеңдері мен қалыптастыру кезеңдерінің кестесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) резервтік активтер – банктің немесе ұйымның ұлттық валютадағы ең төмен резервтік талаптарды орындауы үшін пайдаланылатын қаражаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) резервтік активтерді қалыптастыру кезеңі (бұдан әрі – қалыптастыру кезеңі) – банк немесе ұйым ең төмен резервтік талаптарды орындау үшін резервтік активтерді ұстап тұратын уақыт кезеңі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Банктің ең төмен резервтік талаптарды есептеу үшін қабылданатын міндеттемелерінің құрылымы және банктің ең төмен резервтік талаптарды есептеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...457 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің құрылымы банктің ұлттық валютадағы және шетел валютасындағы мынадай міндеттемелерінен тұрады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       міндеттемелердің бірінші санаты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1725,150 +1569,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Банктің ең төмен резервтік талаптарды есептеу үшін қабылданатын міндеттемелеріне негізгі борыш және сыйақы бойынша міндеттемелер, оның ішінде негізгі борыш және сыйақы бойынша мерзімі өткен берешек (ол бар болса) жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Айқындау кезеңі күнтізбелік жиырма сегіз күнді құрайды, айқындаудың жиырма сегіз күндік кезеңінің бірінші сейсенбісінен басталады және соңғы дүйсенбісімен аяқталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ең төмен резервтік талаптардың нормативтері ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің әрбір санаты бойынша жеке белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Ең төмен резервтік талаптар көлемінің есебіне "Екінші деңгейдегі банктердегі, ипотекалық ұйымдардағы, "Қазақстанның Даму Банкі" акционерлік қоғамындағы және Қазақстан Республикасының бейрезидент - банктердің филиалдарындағы бухгалтерлік есептің үлгі шот жоспарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2011 жылғы 31 қаңтардағы № 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6793 болып тіркелген) бекітілген Екінші деңгейдегі банктердегі, ипотекалық ұйымдардағы, "Қазақстанның Даму Банкі" акционерлік қоғамындағы және Қазақстан Республикасының бейрезидент - банктердің филиалдарындағы бухгалтерлік есептің үлгі шот жоспарының (бұдан әрі – Үлгі шот жоспары) баланстық шоттарында есепке алынатын банктің міндеттемелері қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің әрбір санатына арналған ең төмен резервтік талаптардың көлемін айқындау кезінде банктің тиісті міндеттемелерінің айқындау кезеңіндегі орташа алынған шамасы (арифметикалық орташа мәні) есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2019,70 +1863,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="17"/>
+    <w:bookmarkStart w:name="z78" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1. Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің екінші санаты кері репо операциялары бойынша және ақша нарығының банкаралық операциялары бойынша банктің талаптарын ескере отырып, Қағидалардың 7-2-тармағына сәйкес айқындалатын репо операциялары бойынша түзету коэффициентіне көбейтілген репо операциялары бойынша банк міндеттемелерінің есептік сомасы (бұдан әрі – репо операциялары бойынша есептік сома) ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Репо операциялары бойынша есептік сома айқындау кезеңіндегі орташа алынған банктің репо операциялары бойынша міндеттемелерінің сомасы мен банктің кері репо операциялары бойынша және ақша нарығының банкаралық операциялары бойынша талаптарының сомасы арасындағы оң айырма ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2119,70 +1963,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="18"/>
+    <w:bookmarkStart w:name="z79" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7-2. Мәні үтірден кейін 2 (екі) белгіге дейінгі дәлдікпен 0-ден 1-ге дейінгі аралықта болатын түзету коэффициенті Қазақстан қор биржасында (бұдан әрі – ҚҚБ) ұлттық валютада жасалатын репо операциялары бойынша ашық позициялардың жалпы көлемінде репо операциялары бойынша банктік емес сатып алушылардың күнделікті ашық позицияларының күнтізбелік жылдағы орташа үлес салмағы ретінде айқындалады. Репо операциялары бойынша банктік емес сатып алушыларға репо операцияларын өз атынан және меншікті активтер есебінен жасайтын банктер мен Қазақстан Республикасының Ұлттық Банкін қоспағанда, репо операциялары бойынша барлық сатып алушылар жатады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық валютадағы репо операциялары бойынша түзету коэффициентін ҚҚБ өткен күнтізбелік жылдың қорытындылары бойынша есептейді, ҚҚБ-ның ресми интернет-ресурсында ағымдағы жылғы бірінші айдың оныншы жұмыс күнінен кешіктірмей жарияланады және ағымдағы жылғы алғашқы айқындау кезеңінен бастап ағымдағы жылы қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2257,70 +2101,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="19"/>
+    <w:bookmarkStart w:name="z80" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-3. Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің үшінші санатына мынадай шарттар сақталған кезде банк шығарған облигациялар бойынша банктің міндеттемелері жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облигациялардың айналыс мерзімі – кемінде 3 (үш) жыл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2571,90 +2415,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің әрбір санаты үшін ең төмен резервтік талаптары, есептеу тәртібі Қағидалардың 7-тармағында айқындалған банк міндеттемелерінің әрбір санаты бойынша орташа алынған шамаларын міндеттемелердің тиісті санаттары бойынша ең төмен резервтік талаптардың нормативіне көбейту жолымен есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z23" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ең төмен резервтік талаптар ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің әрбір санаты бойынша ең төмен резервтік талаптардың көрсеткіштерін қосу жолымен есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қолдау қаражаты міндеттемелерінде ескерілген банктер үшін ең төмен резервтік талаптар қайтарылуға тиіс мемлекеттік қолдау қаражаты сомасының (айқындау кезеңінің соңғы күніндегі жағдай бойынша сыйақыны есептемегенде негізгі борыш сомасы) 10 (он) пайызы болатын шамаға ұлғайтылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2727,70 +2571,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Ең төмен резервтік талаптар Қазақстан Республикасының Ұлттық Банкіне ұсынылатын мынадай күнделікті және ай сайынғы есептер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және "Қазақстанның Даму Банкі" акционерлік қоғамының есептілікті ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2025 жылғы 2 желтоқсандағы № 88 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2884,225 +2728,187 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Банктің ең төмен резервтік талаптарды орындау, резервтеу және банктің ең төмен резервтік талаптарды орындауын бақылау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">      3-тараудың тақырыбы жаңа редакцияда көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 3-тараудың тақырыбы жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...15 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Банктің ең төмен резервтік талаптарды орындауы қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган банктік операцияларды жүргізуге лицензия берген күннен бастап жүзеге асырылады және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган банктік операцияларды жүргізуге лицензиядан айырған күні тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z27" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қалыптастыру кезеңі күнтізбелік жиырма сегіз күнді құрайды, айқындау кезеңі аяқталғаннан кейінгі аптаның бірінші сейсенбісінен басталады және қалыптастырудың жиырма сегіз күндік кезеңінің соңғы дүйсенбісімен аяқталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z28" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Ең төмен резервтік талаптарды орындау үшін банк қалыптастыру кезеңінде қаражатты ұлттық валютада Қазақстан Республикасының Ұлттық Банкіндегі корреспонденттік шотта және қолма-қол ақша түрінде банк кассасында резервтейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктің резервтік активтері Қағидаларға 3-2-қосымшаға сәйкес Қағидалардың 10-тармағының 1) тармақшасында көрсетілген есеп негізінде айқындалады және қалыптастыру кезеңінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3175,70 +2981,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қалыптастыру кезеңіндегі резервтік активтердің орташа шамасы осы кезең үшін есептелген ең төмен резервтік талаптардың мөлшерінен төмен болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3642,149 +3448,865 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Ұйымның ең төмен резервтік талаптарды есептеу үшін қабылданатын міндеттемелерінің құрылымы және ұйымның ең төмен резервтік талаптарды есептеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">      Қағидаларды 4 және 5-тараулармен толықтыру көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 4-тараумен толықтырылды - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ең төмен резервтік талаптарды есептеу үшін қабылданатын ұйым міндеттемелерінің құрылымы ұйымның ұлттық валютадағы және шетел валютасындағы мынадай міндеттемелерінен тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      міндеттемелердің бірінші санаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      міндеттемелердің екінші санаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      міндеттемелердің үшінші санаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ең төмен резервтік талаптардың көлемін есептеуде "Қазақстан Республикасы қаржы нарығының жекелеген субъектілеріне арналған бухгалтерлік есептің үлгі шот жоспарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2008 жылғы 22 қыркүйектегі № 79 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5348 болып тіркелген) бекітілген Қазақстан Республикасы қаржы нарығының жекелеген субъектілеріне арналған бухгалтерлік есептің үлгі шот жоспарының баланстық шоттарда есепке алынатын, негізгі борыш пен сыйақы бойынша мерзімі өткен берешекті (ол бар болса) қоса алғанда, негізгі борыш пен сыйақы бойынша ұйымның міндеттемелері қабылданады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ең төмен резервтік талаптарды есептеу үшін қабылданатын ұйым міндеттемелерінің бірінші санаты Қағидаларға 5-қосымшаға сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ең төмен резервтік талаптарды есептеу үшін қабылданатын ұйым міндеттемелерінің екінші санаты Қағидаларға 6-қосымшаға сәйкес айқындалады және ұйымның кері репо операциялары мен ақша нарығының банкаралық операциялары бойынша ұйымның талаптары ескерілген репо операциялары бойынша міндеттемелерінің сомасын (бұдан әрі – ұйымның репо операциялары бойынша есептеу сомасы) Қағидалардың 7-2-тармағына сәйкес айқындалатын репо операциялары бойынша түзету коэффициентіне көбейту арқылы есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның репо операциялары бойынша есептеу сомасы айқындау кезеңінде орташа алынған (айқындау кезеңінің басталу және аяқталу күндері бойынша арифметикалық орташа мән) ұйымның репо операциялары бойынша міндеттемелерінің сомасы мен ұйымның кері репо операциялары және ақша нарығының банкаралық операциялары бойынша талаптарының сомасы арасындағы оң айырма ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ең төмен резервтік талаптарды есептеу үшін қабылданатын ұйым міндеттемелерінің үшінші санаты Қағидаларға 7-қосымшаға сәйкес айқындалады және Қағидалардың 7-3-тармағының бірінші бөлігінің екінші, үшінші, төртінші және бесінші абзацтарында көрсетілген шарттар сақталған кезде ұйым шығарған облигациялар бойынша ұйымның міндеттемелерін қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйым "Қазақстан Республикасы Ұлттық Банкінің веб-порталы" цифрлық жүйесі арқылы Қазақстан Республикасының Ұлттық Банкіне Қағидалардың 8-қосымшасына сәйкес ұйым міндеттемелерінің үшінші санатына енгізілген облигациялар туралы хабарламаны (бұдан әрі – Ұйымның хабарламасы) жібереді, ол осындай облигациялар шығарылымының осы тармақта көрсетілген шарттарға сәйкестігін растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның шығарылған облигациялар бойынша міндеттемелері Ұйымның хабарламасы жіберілген күннен кейінгі айқындау кезеңінен бастап ең төмен резервтік талаптарды есептеу үшін қабылданатын ұйым міндеттемелерінің үшінші санатына енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұйым осы тармақта көрсетілген шартты (шарттарды) орындамаған жағдайда Ұйымның хабарламасында жіберілген облигациялар бойынша міндеттемелер осындай орындамау анықталған айқындау кезеңінен бастап ең төмен резервтік талаптарды есептеу үшін қабылданатын ұйым міндеттемелерінің бірінші санатына енгізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Ұйым үшін айқындау кезеңі қалыптастыру кезеңінің алдындағы кезеңдердің кестесі бойынша қатарынан екі айды қамтиды. Айқындау кезеңінің басталу күні – алдыңғы бірінші айдың соңғы жұмыс күні, аяқталу күні – алдыңғы екінші айдың соңғы жұмыс күні. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұлттық пошта операторы үшін ең төмен резервтік талаптарды есептеу кезеңдер кестесіне сәйкес 2026 жылғы 31 шілдеден бастап ұйымның айқындау кезеңінен басталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұлттық пошта операторын қоспағанда, ұйым үшін ең төмен резервтік талаптарды есептеу ұйымға Қазақстан Республикасы Ұлттық Банкінің операцияларына рұқсат берілген күннен бастап кезеңдер кестесі бойынша ұйым үшін бірінші айқындау кезеңінен басталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ең төмен резервтік талаптардың нормативтері ең төмен резервтік талаптарды есептеу үшін қабылданатын ұйым міндеттемелерінің әрбір санаты бойынша жеке белгіленеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер айқындау кезеңі аяқталған күні Ұлттық пошта операторының акциялар пакетінің жүз пайызы тікелей немесе жанама түрде мемлекетке тиесілі болған жағдайда, Ұлттық пошта операторы үшін өзге ұйымдарға белгіленетін ең төмен резервтік талаптардың нормативтерінен ерекшеленетін ең төмен резервтік талаптардың нормативтерін белгілеуге рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұйымның ең төмен резервтік талаптары Қазақстан Республикасының Ұлттық Банкіне ұйым ұсынатын, "Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың есептілікті ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2025 жылғы 24 желтоқсандағы № 102 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 37699 болып тіркелген) бекітілген Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың есептілікті ұсыну қағидаларына 7-1-қосымшаға сәйкес Баланстық шоттардағы қалдықтар туралы есебінің негізінде ең төмен резервтік талаптардың тиісті нормативіне көбейтілген, ең төмен резервтік талаптарды есептеу үшін қабылданатын ұйым міндеттемелерінің әрбір санаты бойынша ең төмен резервтік талаптардың орташа алынған (айқындау кезеңінің басталу және аяқталу күндері бойынша арифметикалық орташа мән) көрсеткіштерінің сомасы ретінде есептеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Ұйымның ең төмен резервтік талаптарды орындау, ең төмен резервтік талаптарды резервтеу және олардың орындалуын бақылауды жүзеге асыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 5-тараумен толықтырылды - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Ұйымның ең төмен резервтік талаптарды орындауы Қағидалардың 19-тармағының бірінші бөлігінде белгіленген айқындау кезеңінен кейінгі қалыптастыру кезеңінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұлттық пошта операторынан басқа ұйымның ең төмен резервтік талаптарды орындауы мұндай операцияларға берілген рұқсат жабылған күннен бастап тоқтатылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйым үшін қалыптастыру кезеңі күнтізбелік жиырма сегіз күнді құрайды және кезеңдер кестесі бойынша банк үшін қалыптастыру кезеңімен сәйкес келеді. Ұлттық пошта операторы үшін қалыптастырудың бірінші кезеңі 2026 жылғы 1 қыркүйектен басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Ең төмен резервтік талаптарды орындау үшін ұйым қалыптастыру кезеңінде қаражатты ұлттық валютада Қазақстан Республикасының Ұлттық Банкіндегі корреспонденттік шотта және қолма-қол ақша түрінде ұйым кассасында резервтейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұйымның резервтік активтері Қағидаларға 9-қосымшаға сәйкес Қағидалардың 19-тармағының алтыншы бөлігінде көрсетілген есептер негізінде айқындалады және қалыптастыру кезеңінде: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының Ұлттық Банкіндегі ұйымның корреспонденттік шотындағы ұлттық валютамен орташа мәнінің қалдықтары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қолма-қол ақша лимитінен аспайтын көлемде ұйымның кассасындағы ұлттық валютамен қолма-қол ақшаның орташа мәнінің сомасы ретінде есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолма қол ақша лимиті тиісті айқындау кезеңіндегі ұйымның ең төмен резервтік талаптарының үлесі ретінде айқындалады және:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ұлттық пошта операторы үшін, егер ең төмен резервтік талаптарды айқындау кезеңі аяқталған күні Ұлттық пошта операторының акциялар пакетінің жүз пайызы тікелей немесе жанама түрде мемлекетке тиесілі болған жағдайда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2027 жылғы 18 қаңтарға дейін (қоса алғанда) резервтік активтерді қалыптастыру кезеңінде – 50 (елу) пайыз; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2027 жылғы 19 қаңтардан бастап (қоса алғанда) резервтік активтерді қалыптастыру кезеңінде – 25 (жиырма бес) пайыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Ұлттық пошта операторы үшін өзге жағдайларда – 25 (жиырма бес) пайыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ұлттық пошта операторын қоспағанда, ұйым үшін 25 (жиырма бес) пайыз мөлшерінде белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер қалыптастыру кезеңіндегі резервтік активтер осы кезең үшін есептелген ең төмен резервтік талаптардың мөлшерінен кем болмайтын болса, ұйым ең төмен резервтік талаптарды орындаған болып есептеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның ең төмен резервтік талаптарды орындау мәртебесі ұйым Қағидалардың 19-тармағының алтыншы бөлігінде көрсетілген қалыптастыру кезеңінің соңғы жұмыс күні үшін есепті ұсынғаннан кейін "Қазақстан Республикасы Ұлттық Банкінің веб-порталы" цифрлық жүйесінде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Қазақстан Республикасының Ұлттық Банкі Қағидалардың 19-тармағының алтыншы бөлігінде көрсетілген ұйым ұсынған есептердің негізінде қалыптастыру кезеңінің соңғы күнінен кейінгі он бірінші жұмыс күні Қағидаларға 10-қосымшаға сәйкес нысан бойынша ұйымның ең төмен резервтік талаптарды орындауы туралы ақпаратты қалыптастыру арқылы ұйымның ең төмен резервтік талаптарды орындауын бақылайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3850,80 +4372,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптар туралы қағидаларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ең төмен резервтік талаптарды есептеу үшін қабылданатын </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> банк міндеттемелерінің бірінші санаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10660,130 +11182,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа да туынды қаржы құралдарымен операциялар бойынша міндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="28"/>
+    <w:bookmarkStart w:name="z83" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертпе: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z84" w:id="29"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z84" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 2202, 2203, 2210, 2222, 2225, 2227, 2237, 2245, 2722, 2727, 2729, 2731, 2741, 2742, 2743, 2745, 2746, 2747, 2749, 2755, 2855, 2865, 2866, 2891, 2892, 2893, 2894, 2895 және 2899-баланстық шоттарда көрсетілген міндеттемелерден Қазақстан Республикасының басқа резидент банкі, Қазақстан Республикасының бейрезидент банкі, Қазақстан Республикасының Ұлттық Банкі, шетелдік орталық банк, халықаралық қаржы ұйымы алдындағы міндеттемелер алып тасталады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z85" w:id="30"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z85" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 2212, 2216 және 2717-баланстық шоттарда көрсетілген міндеттемелер шетел валютасындағы міндеттемелерге жатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z86" w:id="31"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z86" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 2301, 2306, 2405 және 2406-баланстық шоттарда көрсетілген міндеттемелерден Қағидалардың 7-3-тармағына сәйкес ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің үшінші санатына жатқызылған міндеттемелер және Қағидалардың 9-тармағының үшінші және төртінші бөліктеріне сәйкес мемлекеттік қолдау қаражаты сомасының міндеттемелері (сыйақыны есептемегенде негізгі борыш) алып тасталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10849,68 +11371,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптар туралы қағидаларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің екінші санаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12899,70 +13421,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Своп операциялары бойынша талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) репо операциялары бойынша міндеттемелерден Қазақстан Республикасының басқа резидент банкі, Қазақстан Республикасының бейрезидент банкі, Қазақстан Республикасының Ұлттық Банкі, шетелдік орталық банк, халықаралық қаржы ұйымы алдындағы міндеттемелер алып тасталады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13100,68 +13622,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптар туралы қағидаларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ең төмен резервтік талаптарды есептеу үшін қабылданатын банк міндеттемелерінің үшінші санаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14559,68 +15081,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптар туралы қағидаларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="35"/>
+    <w:bookmarkStart w:name="z88" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банктің резервтік активтері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 3-2-қосымшамен толықтырылды - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15291,70 +15813,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банкоматтардағы және электрондық терминалдардағы қолма-қол ақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="36"/>
+    <w:bookmarkStart w:name="z89" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: банктің резервтік активтеріне Қазақстан Республикасының ұлттық валютасындағы талаптар ғана жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15420,68 +15942,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптар туралы қағидаларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">4-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ең төмен резервтік талаптарды (бұдан әрі – ЕРТ) орындау туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35323,654 +35845,17998 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктің ең төмен резервтік талаптарды орындауы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ( ) Иә ( ) Жоқ</w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ең төмен резервтік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптар туралы қағидаларға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z102" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t xml:space="preserve"> Ең төмен резервтік талаптарды есептеу үшін қабылданатын ұйым міндеттемелерінің бірінші санаты</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">      Қағидаларды 5-қосымшамен толықтыру көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 5-қосымшамен толықтырылды - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баланстық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шоттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баланстық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шоттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3380 01 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айналысқа шығарылған бағалы қағаздар бойынша сыйақы түрінде есептелген шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3380 21 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клиенттердің ағымдағы және корреспонденттік шоттары бойынша есептелген шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3380 22 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талап етілгенге дейінгі тартылған салымдар бойынша сыйақы түрінде есептелген шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3380 23 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тартылған мерзімді салымдар бойынша сыйақы түрінде есептелген шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3380 24 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тартылған шартты салымдар бойынша сыйақы түрінде есептелген шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3380 25 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алынған қарыздар бойынша сыйақы түрінде есептелген шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3380 26 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алынған қаржылық жалдау бойынша сыйақы түрінде есептелген шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3380 27 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыйақы түрінде басқа да есептелген шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3380 35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тартылған қысқа мерзімді жинақ салымдары бойынша сыйақы түрінде есептелген шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3380 36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалдау жөніндегі міндеттемелер бойынша есептелген пайыздық шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3390 01 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фьючерс мәмілесі бойынша міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3390 02 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форвард мәмілесі бойынша міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3390 03 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опцион мәмілесі бойынша міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3390 04 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спот мәмілесі бойынша міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3390 05 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Своп мәмілесі бойынша міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3390 06 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да туынды қаржы құралдарымен мәмілелер бойынша міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3390 22 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағымдағы шоттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3390 23 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талап етілгенге дейінгі қысқа мерзімді салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3390 24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысқа мерзімді салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3390 25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысқа мерзімді шартты салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3390 26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысқа мерзімді жинақ салымдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3390 27 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сенімгерлік немесе инвестициялық басқаруға қабылданған қаржы активтері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3390 28 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банктік қызметке байланысты басқа да міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3390 81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Брокердің клиент алдындағы міндеттемелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3550 01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығарылған электрондық ақша бойынша міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екінші деңгейдегі банктерді қоспағанда, заңды тұлғалардан алынған ұзақ мерзімді қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4030 05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа заңды тұлғалардан алынған қаржылық жалдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4030 07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айналысқа шығарылған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4030 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сатып алынған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4030 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұзақ мерзімді салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалдау жөніндегі міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4160 01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айналысқа шығарылған бағалы қағаздар бойынша сыйақы түрінде есептелген шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4160 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тартылған мерзімді салымдар бойынша сыйақы түрінде есептелген шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4160 22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тартылған шартты салымдар бойынша сыйақы түрінде есептелген шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4160 23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алынған қарыздар бойынша сыйақы түрінде есептелген шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4160 24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алынған қаржылық жалдау бойынша сыйақы түрінде есептелген шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4160 25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да сыйақы түрінде есептелген шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4160 26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тартылған ұзақ мерзімді жинақ салымдары бойынша сыйақы түрінде есептелген шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4170 01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фьючерс мәмілесі бойынша міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4170 02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форвард мәмілесі бойынша міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4170 03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опцион мәмілесі бойынша міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4170 04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Своп мәмілесі бойынша міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4170 05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да туынды қаржы құралдарымен мәмілелер бойынша міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      Ескертпе:</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      1) аталған баланстық шоттарда көрсетілген міндеттемелерден Қазақстан Республикасының резидент банкі, Қазақстан Республикасының бейрезидент банкі, Қазақстан Республикасының Ұлттық Банкі, шетелдік орталық банк, халықаралық қаржы ұйымы алдындағы міндеттемелер алып тасталады;</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 4030 07 және 4030 10-баланстық шоттарда көрсетілген міндеттемелерден Қағидалардың 18-тармағының алтыншы, жетінші, сегізінші және тоғызыншы бөліктеріне сәйкес ең төмен резервтік талаптарды есептеу үшін қабылданатын ұйым міндеттемелерінің үшінші санатына жатқызылған міндеттемелер алып тасталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ең төмен резервтік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптар туралы қағидаларға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z103" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ең төмен резервтік талаптарды есептеу үшін қабылданатын ұйым міндеттемелерінің екінші санаты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қағидаларды 6-қосымшамен толықтыру көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 6-қосымшамен толықтырылды - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баланстық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шоттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баланстық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шоттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Репо операциялары бойынша міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3050 03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалы қағаздармен репо операциялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3050 07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кері репо операциялары бойынша қабылданған бағалы қағаздарды қайтару бойынша міндеттеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3380 02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалы қағаздармен репо операциялары бойынша сыйақы түрінде есептелген шығыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3380 03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кері репо операциялары бойынша қабылданған бағалы қағаздар бойынша алынған сыйақы түріндегі міндеттеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Кері репо операциялары бойынша талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1150 01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалы қағаздармен кері репо операциялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1270 02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалы қағаздармен кері репо операциялары бойынша сыйақы түрінде есептелген кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Ақша нарығының банкаралық операциялары бойынша талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1120 01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзгерістері пайданың немесе зиянның құрамында көрсетілетін әділ құн бойынша есепке алынатын қаржы активтері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1130 01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амортизацияланған құны бойынша есепке алынатын қысқа мерзімді қаржы активтері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1140 01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да жиынтық кіріс арқылы әділ құны бойынша есепке алынатын қысқа мерзімді қаржы активтері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1150 03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екінші деңгейдегі банктерде және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарда орналастырылған талап етілгенге дейінгі қысқа мерзімді салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1150 04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банктерде және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарда орналастырылған қысқа мерзімді салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1280 02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фьючерс мәмілесі бойынша талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1280 03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форвард мәмілесі бойынша талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1280 05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спот мәмілесі бойынша талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1280 06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Своп мәмілесі бойынша талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескертпе: </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      1) репо операциялары бойынша міндеттемелерден Қазақстан Республикасының резидент банкі, Қазақстан Республикасының бейрезидент банкі, Қазақстан Республикасының Ұлттық Банкі, шетелдік орталық банк, халықаралық қаржы ұйымы алдындағы міндеттемелер алып тасталады;</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      2) 1120 01, 1130 01 және 1150 01-баланстық шоттарда көрсетілген ақша нарығының банкаралық операциялары бойынша талаптарға Қазақстан Республикасы Ұлттық Банкінің қысқа мерзімді ноттары ғана жатады;</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 1280 02, 1280 03, 1280 05 және 1280 06-баланстық шоттарда көрсетілген ақша нарығының банкаралық операциялары бойынша талаптарға Қазақстан Республикасының резидент банкіне, Қазақстан Республикасының бейрезидент банкіне, Қазақстан Республикасының Ұлттық Банкіне, шетелдік орталық банкке, халықаралық қаржы ұйымына қойылатын талаптар ғана жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ең төмен резервтік талаптарды есептеу үшін қабылданатын ұйым міндеттемелерінің екінші санатын есептеу Қағидалардың 18-тармағының төртінші және бесінші бөліктеріне сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ең төмен резервтік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптар туралы қағидаларға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z104" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ең төмен резервтік талаптарды есептеу үшін қабылданатын ұйым міндеттемелерінің үшінші санаты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қағидаларды 7-қосымшамен толықтыру көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 7-қосымшамен толықтырылды - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баланстық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шоттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баланстық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шоттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4030 07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Айналысқа шығарылған бағалы қағаздар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4030 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сатып алынған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      Ескертпе: ең төмен резервтік талаптарды есептеу үшін қабылданатын ұйым міндеттемелерінің үшінші санатына Қағидалардың 18-тармағының алтыншы, жетінші, сегізінші және тоғызыншы бөліктеріне сәйкес жатқызылады.</w:t>
       </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ең төмен резервтік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптар туралы қағидаларға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z105" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ұйым міндеттемелерінің үшінші санатына жатқызылған облигациялар туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">      Қағидаларды 8-қосымшамен толықтыру көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 8-қосымшамен толықтырылды - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы хабарламамен ұйым ________________________________ (ұйымның атауы), бизнес-сәйкестендіру нөмірі (БСН) ___________________ (бұдан әрі – Ұйым) міндеттемелері ең төмен резервтік талаптарды есептеу үшін қабылданатын міндеттемелердің үшінші санатына жататын облигацияларды шығару шарттары туралы хабарлайды және олардың "Ең төмен резервтік талаптар туралы қағидаларды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 29 қарашадағы № 229 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...23 lines deleted...]
-        <w:br/>
+        <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Ең төмен резервтік талаптар туралы қағидалардың 18-тармағының алтыншы бөлігінің талаптарына сәйкестігін растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-</w:t>
+      1. Ең төмен резервтік талаптарды есептеу үшін қабылданатын Ұйым міндеттемелерінің үшінші санатына жатқызылған облигациялар шығарылымының шарттары:</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Эмиссияның халықаралық сәйкестендіру нөмірі (ISIN коды) ____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шығарылымның тіркелген күні____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айналыстың басталу күні __________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеу күні_____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айналыс мерзімі _____ жыл _____ ай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Эмиссия валютасы __________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шығарылымның көлемі ____________ эмиссия валютасының бірліктері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облигациялар бойынша негізгі борыштың қалдығы (ұйым сатып алған облигацияларды шегергенде) _________ теңге (есепті күн _____________).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұйым сатып алған облигациялардың көлемі ______ теңге (есепті күн). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Облигациялар бойынша негізгі борыш ______, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сатып алынған облигациялар _____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      есепке алынатын баланстық шоттардың нөмірлері. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыйақы мөлшерлемесі _____жылдық пайыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Опциондардың болуы: ( ) Иә ( ) Жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Опционның шарттары (эмиссия проспектісінде көрсетілген мәліметтер)______________________________________________________________________________________________________________________________________________ (эмиссия проспектісінің __ бетінде көрсетілген).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша ақпарат ______________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Облигациялар эмиссиясының проспектісі жарияланды (сілтеме көрсетілсін) ___________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Осы хабарламамен Хабарламаның 1-тармағында көрсетілген облигациялар үшін мыналарды растаймыз: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) облигациялардың айналыс мерзімі – кемінде 3 (үш) жыл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) облигацияларды мерзімінен бұрын (толығымен) немесе ішінара өтеуге (сатып алуға) облигация ұстаушының опционы жоқ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) Ұйым клиенттердің өтімділігін басқару үшін облигацияларды пайдаланбайды, оның ішінде оларды жекелеген облигация ұстаушылардың бастамасы немесе сұратуы бойынша сатып алмайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Ұйым облигацияларды жекелеген клиенттердің қаражатын орналастыруға балама ретінде пайдаланбайды (мысалы, клиенттердің ірі салымдары әкетілген кезде).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйым Хабарламаның 3-тармағында көрсетілген шартты (шарттарды) орындамаған жағдайда, жоғарыда көрсетілген облигацияларды жіктеу осындай орындамау анықталған ең төмен резервтік талаптарды айқындау кезеңінен бастап ең төмен резервтік талаптарды есептеу үшін қабылданатын Ұйымның міндеттемелерінің бірінші санаты үшін белгіленген нормативтер бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама күні _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның бірінші басшысының қолы ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ең төмен резервтік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптар туралы қағидаларға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z107" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ұйымның резервтік активтері </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қағидаларды 9-қосымшамен толықтыру көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 9-қосымшамен толықтырылд - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баланстық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шоттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баланстық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шоттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корреспонденттік шот</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корреспонденттік шоттардағы ақшалай қаражат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолма-қол ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кассадағы ақшалай қаражат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жолдағы ақшалай қаражат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескертпе: </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      1) ұйымның резервтік активтеріне Қазақстан Республикасының ұлттық валютасындағы талаптар ғана жатады;</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      2) 1040-баланстық шотында көрсетілген активтер бойынша тек Қазақстан Республикасының Ұлттық Банкіндегі корреспонденттік шот жатады.</w:t>
       </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ең төмен резервтік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптар туралы қағидаларға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z109" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ұйымның ең төмен резервтік талаптарды (бұдан әрі – ЕТРТ) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орындауы туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қағидаларды 10-қосымшамен толықтыру көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 10-қосымшамен толықтырылды - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      ЕТРТ айқындау кезеңі: басталу күні _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аяқталу күні _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Резервтік активтерді қалыптастыру кезеңі: ______ бастап _______дейін аралығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның атауы ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Репо операциялары бойынша түзету коэффициенті:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұлттық валютада ___</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шетел валютасында ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-кесте. ЕТРТ есептеу үшін қабылданатын ұйым міндеттемелерінің  мөлшері туралы деректер (мың теңгемен)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жолдың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЕТРТ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>айқындау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңіндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйым</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>міндеттемелерінің</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөлшері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Орташа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алынған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+басталу күні _________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аяқталу күні _________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлттық валютадағы міндеттемелердің бірінші санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлттық валютадағы міндеттемелердің екінші санаты:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+х</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+х</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұлттық валютадағы репо операциялары бойынша міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұлттық валютадағы кері репо операциялары бойынша талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұлттық валютадағы ақша нарығының банкаралық операциялары бойынша талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлттық валютадағы міндеттемелердің үшінші санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетел валютасындағы міндеттемелердің бірінші санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетел валютасындағы міндеттемелердің екінші санаты:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+х</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+х</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шетел валютасындағы репо операциялары бойынша міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шетел валютасындағы кері репо операциялары бойынша талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шетел валютасындағы ақша нарығының банкаралық операциялары бойынша талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетел валютасындағы міндеттемелердің үшінші санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-кесте. Ұйымның резервтік активтерін есептеуге арналған күн сайынғы деректер (мың теңгемен)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Резервтік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>активтерді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қалыптастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Банкінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>корреспонденттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шоттарындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұлттық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>валютамен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ақша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қалдығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұйым</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кассасындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұлттық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>валютадағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолма-қол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа алынған мәні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: демалыс және мереке күндері үшін алдыңғы жұмыс күнінің мәндері толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-кесте. ЕТРТ есептеу</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жолдың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жолдың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Міндеттемелер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орташа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алынған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мән</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңгемен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЕТРТ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(%-бен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЕТРТ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңгемен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлттық валютадағы міндеттемелердің бірінші санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлттық валютадағы міндеттемелердің екінші санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлттық валютадағы міндеттемелердің үшінші санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетел валютасындағы міндеттемелердің бірінші санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетел валютасындағы міндеттемелердің екінші санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетел валютасындағы міндеттемелердің үшінші санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЕТРТ жиыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+х</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+х</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: міндеттемелердің екінші санаты үшін (2 және 5-жолдар) 3-бағанда репо операциялары бойынша түзету коэффициентіне көбейтілген репо операциялары бойынша есептеу сомасы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-кесте. Резервтік активтерді есептеу</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жолдың коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жолдың аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(мың теңгемен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Ұлттық Банкіндегі корреспонденттік шоттағы ұлттық валютадағы ақша қалдығының орташа алынған мәні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айқындау кезеңінде ЕТРТ 25 (жиырма бес) пайызынан аспайтын көлемдегі ұйым кассасындағы ұлттық валютадағы қолма-қол ақшаның орташа алынған мәні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резервтік активтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұйымның ең төмен резервтік талаптарды орындауы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ( ) Иә ( ) Жоқ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -36064,402 +53930,402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 229 қаулысына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="38"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық Банкі Басқармасының кейбір қаулыларының, сондай-ақ Қазақстан Республикасы Ұлттық Банкі Басқармасының күші жойылды деп танылған кейбір қаулыларының құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z67" w:id="39"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Банктердің ең төмен резервтік талаптарды есептеу үшін қабылданатын міндеттемелерінің құрылымын қоса алғанда, ең төмен резервтік талаптар туралы қағидаларды, ең төмен резервтік талаптарды есептеу, ең төмен резервтік талаптардың нормативтерін орындау, ең төмен резервтік талаптарды резервтеу және олардың нормативтерінің орындалуын бақылауды жүзеге асыру тәртібін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 20 наурыздағы № 38 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10776 болып тіркелген, 2015 жылғы 15 мамырда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z68" w:id="40"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Банктердің есеп айырысу үшін қабылдайтын міндеттемелерінің құрылымын, ең төменгі резервтік талаптарды орындау шарттарын, резервке қою тәртібін қоса алғанда, ең төменгі резервтік талаптар туралы қағидаларды бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2015 жылғы 20 наурыздағы № 38 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 12 қазандағы № 180 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12354 болып тіркелген, 2015 жылғы 21 желтоқсанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z69" w:id="41"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Банктердің есеп айырысу үшін қабылдайтын міндеттемелерінің құрылымын, ең төменгі резервтік талаптарды орындау шарттарын, резервке қою тәртібін қоса алғанда, ең төменгі резервтік талаптар туралы қағидаларды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 20 наурыздағы № 38 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 28 қаңтардағы № 52 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13081 болып тіркелген, 2016 жылғы 5 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z70" w:id="42"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Банктердің ең төмен резервтік талаптарды есептеу үшін қабылданатын міндеттемелерінің құрылымын қоса алғанда, ең төмен резервтік талаптар туралы қағидаларды, ең төмен резервтік талаптарды есептеу, ең төмен резервтік талаптардың нормативтерін орындау, ең төмен резервтік талаптарды резервтеу және олардың нормативтерінің орындалуын бақылауды жүзеге асыру тәртібін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 20 наурыздағы № 38 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 22 желтоқсандағы № 247 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16259 болып тіркелген, 2018 жылғы 29 қаңтарда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z71" w:id="43"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 30 шілдедегі № 157 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 30 шілдедегі № 157 қаулысымен бекітілген Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17559 болып тіркелген, 2018 жылғы 22 қазанда Нормативтік құқықтық актілердің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z72" w:id="44"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне есептілікті ұсыну мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 30 шілдедегі № 159 қаулысымен бекітілген өзгерістер енгізілетін есептілікті ұсыну мәселелері бойынша Қазақстан Республикасының нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17391 болып тіркелген, 2018 жылғы 2 қазанда Нормативтік құқықтық актілердің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z73" w:id="45"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Банктердің ең төмен резервтік талаптарды есептеу үшін қабылданатын міндеттемелерінің құрылымын қоса алғанда, ең төмен резервтік талаптар туралы қағидаларды, ең төмен резервтік талаптарды есептеу, ең төмен резервтік талаптардың нормативтерін орындау, ең төмен резервтік талаптарды резервтеу және олардың нормативтерінің орындалуын бақылауды жүзеге асыру тәртібін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 20 наурыздағы № 38 қаулысына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 2 шілдедегі № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19001 болып тіркелген, 2019 жылғы 19 шілдеде Нормативтік құқықтық актілердің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -36785,31 +54651,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>