--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f3e0fde" w14:textId="f3e0fde">
+    <w:p w14:paraId="8ca3c61" w14:textId="8ca3c61">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,93 +86,183 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Пруденциалдық қалыптардың қалыптық және өзге де орындалуы міндетті нормалар мен лимиттерді маңызы мен есептеу әдістемелерін, белгілі бір күнге шекті банк капиталының мөлшерін және Ашық валюталық позицияларды есептеу қағидалары мен олардың лимиттерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 13 қыркүйектегі № 170 қаулысына өзгерістер мен толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 12 қарашадағы № 191 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 19 қарашада № 19613 болып тіркелді.</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 12 қарашадағы № 191 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 19 қарашада № 19613 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 28 сәуірдегі № 85 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Осы қаулының қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -12573,62 +12665,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -12636,51 +12729,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Ұлттық Банк Төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -13100,50 +13193,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Капитал жеткіліктілігі коэффициенттерінің мәндері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
@@ -13659,178 +13753,179 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Консервациялық буферді және жүйелі буферді ескергендегі, капитал жеткіліктілігі коэффициенттерінің мәндері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4746"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3777"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4746" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кезең</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2015 жылғы 1 қаңтардан бастап</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2017 жылғы 1 қаңтардан бастап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4746" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13853,688 +13948,688 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4746" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталдың жеткіліктілігі (k1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4746" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірінші деңгейдегі капиталдың жеткіліктілігі (k1-2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4746" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншікті капиталдың жеткіліктілігі (k2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4746" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жүйе құраушы банктер үшін негізгі капиталдың жеткіліктілігі (k1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4746" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жүйе құраушы банктер үшін бірінші деңгейдегі капиталдың жеткіліктілігі (k1-2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4746" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жүйе құраушы банктер үшін меншікті капиталдың жеткіліктілігі (k2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14884,881 +14979,882 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банк капиталының құрамындағы құралдарды жіктеуге арналған өлшемшарттар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="456"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4306"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3696" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капитал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосымша капитал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Екінші деңгейдегі капитал</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3696" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банкті тарату кезінде соңғы кезекте қанағаттандырылатын талаптарды білдіреді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шығарылған және төленген (сатып алынғандарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шығарылған және төленген (сатып алынғандарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3696" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 таратылу кезінде Қазақстан Республикасы заңнамасының талаптарын ескере отырып, басым талаптарды қанағаттандырғаннан кейін қалған мүлікке өздеріне тиесілі акциялар санына теңбе-тең талап ету құқығына ие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк таратылған кезде мерзімсіз қаржы құралдары жай акциялардың меншік иелері акционерлердің талаптарына дейін, қамтамасыз етілмеген міндеттемелер бойынша талаптарды қанағаттандырғанға дейін сегізінші кезекте қанағаттандырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк таратылған кезде қамтамасыз етілмеген міндеттеме жай акциялардың меншік иелері акционерлердің талаптарына дейін сегізінші кезекте қанағаттандырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3696" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банкті тарату жағдайларын қоспағанда, сондай-ақ жай акцияларды сатып алу кезінде Қазақстан Республикасының заңнамасында көзделген жағдайларда номинал мерзімсіз болып табылады және төленуге жатпайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қамтамасыз етілмеген, банктің немесе байланысты адамның кепілдігімен жабылмаған және қандай да бір азаматтық-құқықтық шарттардан және эмитент-банктің басқа кредиторларының алдында басымдығы бар өзге талаптардан туындайтын міндеттемелер көзделмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қамтамасыз етілмеген, банктің немесе байланысты адамның кепілдігімен жабылмаған және қандай да бір азаматтық-құқықтық шарттардан және эмитент-банктің басқа кредиторларының алдында басымдығы бар өзге талаптардан туындайтын міндеттемелер көзделмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3696" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк құралдарды шығару кезінде талаптарында (шығарылым талаптарында) банктің орналастырылған акцияларын сатып алу немесе күшін жою құқығы немесе міндеті көзделетін шарттарды жасамайды (туынды бағалы қағаздарды сатып алмайды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мерзімсіз болып табылады, төлемдер (сыйақы) деңгейін арттыру талаптары және сатып алуға деген ниетін тудыратын өзге талаптар болмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қамтамасыз етілмеген міндет шығарылған не алынған мерзім кемінде 5 (бес) жылды құрайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3696" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дивидендтерді төлеу банктің таза кірісі есебінен (өткен жылдардың бөлінбеген пайдасын қосқанда) жүзеге асырылады. Бұл ретте дивиденд мөлшері акцияларды орналастыру кезінде алынған ақша сомасына байланысты емес. Қазақстан Республикасының заңнамасында белгіленген жағдайларда дивидендтерді есептеу мен төлеуге жол берілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15766,395 +15862,407 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 банктің бастамасы бойынша кем дегенде бес жыл өткен соң ғана мерзімінен бұрын кері қайтарылды (орындалды), егер аталған іс-әрекет Нормативтерге </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымшада</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> белгіленген мәндерден төмен капиталдың жеткіліктілік коэффициенттерінің ең төмен мәндерінің төмендеуіне алып келмесе, мынадай талаптарды орындаған кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уәкілетті органның оң қорытындысының болуы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 капиталды ауыстыру ретінде сондай немесе сапасы жақсыны беру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банкті капиталдандыруды мерзімсіз қаржы құралдарын қайтарып алуды жүзеге асыру салдарынан капиталдың ең төмен талап етілетін деңгейінен жоғары жақсарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 реттеуіш капиталдың құрамында айналыс мерзімінің соңғы 5 (бес) жылында тану тура сызықты әдіспен амортизацияланады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3696" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дивидендтерді төлеу міндетті болып табылатын және дивидендтерді төлемеу дефолт жағдайы болып табылмайтын талаптар жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кез келген номинал төлемі (сатып алу немесе өтеу арқылы) уәкілетті органның алдын ала рұқсатымен жүзеге асырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 төлем (сыйақы) деңгейін көтеру талаптары жоқ және сатып алуға деген ниет жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3696" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дивидендтерді төлеу Қазақстан Республикасы заңнамасының талаптарын ескере отырып, тек қана артықшылықты акциялар бойынша дивидендтерді төлеу бойынша барлық міндеттемелерді орындаған соң жүзеге асырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дивидендтерді (сыйақыны) есептеу Нормативтерге 2-қосымшада белгіленген мәндерден төмен капиталдың жеткіліктілік коэффициенттерінің ең төмен мәндерінің төмендеуіне алып келген жағдайда, мерзімсіз қаржы құралдары шығарылымының талаптарында банктің атқарушы органының мерзімсіз қаржы құралдары бойынша дивидендтерді (сыйақыны) есептемеу құқығы көзделген</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16162,1209 +16270,1195 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 банктің бастамасы бойынша кем дегенде 5 (бес жыл) өткен соң ғана мерзімінен бұрын кері қайтарылды (орындалды), егер аталған іс-әрекет Нормативтерге </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымшада</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> белгіленген мәндерден төмен капиталдың жеткіліктілік коэффициенттерінің ең төмен мәндерінің төмендеуіне алып келмесе, мынадай талаптарды орындаған кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уәкілетті органның оң қорытындысының болуы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 капиталды ауыстыру ретінде сондай немесе сапасы жақсыны беру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банкті капиталдандыруды мерзімсіз қаржы құралдарын қайтарып алуды жүзеге асыру салдарынан капиталдың ең төмен талап етілетін деңгейінен жоғары жақсарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3696" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шығындар туындаған кезде бірінші және соған теңбе-тең ең көп үлесті иеленетін капитал құралы болып табылады және банкке өзінің жұмыс істеуін тоқтатпастан және таратылуға немесе банкроттыққа ұшырамастан үздіксіз қызметін жүзеге асыруға мүмкіндік береді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы құрал бойынша дискрециялық төлемдер төлеуді жою дефолт жағдайы болып табылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кредитордың қамтамасыз етілмеген міндеттеме туындаған сәттен бастап 5 (бес) жыл бұрын оны қайтарып алу (орындау) туралы талапты қоюға құқығы жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3696" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 төленген сома төлем қабілетсіздігін анықтау үшін меншікті капитал ретінде танылады (міндеттеме ретінде танылмайды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банктердің міндеттемелерді орындау мерзімі басталуына қарай оларды орындау мақсатында жойылған төлемдерге толық рұқсаты бар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк немесе сол арқылы банк бақылауды жүзеге асыра алатын немесе оның қызметіне қомақты түрде ықпал ете алатын ерекше қатынастармен байланысты тұлға тура банк ретінде осы құралды сатып алу үшін қаржыландыруды тікелей немесе жанама жүзеге асыра алмайтыны сияқты құралды сатып алуға құқылы емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3696" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 төленген сома Қазақстан Республикасының бухгалтерлік есеп пен қаржылық есептілік туралы заңнамасының талаптарына сәйкес капитал ретінде жіктеледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 төлемдерді жою негізгі акционерлерге дивидендтер төлемін жүзеге асыруды қоспағанда, банктің қызметіндегі шектеулерге әкеп соқтырмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4306" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3696" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 толық шығарылған және акционерлер төлеген. Бұл ретте банктерге меншікті акцияларын сатып алуға қарыздар беруге тыйым салынады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бухгалтерлік есеп мақсатында міндеттемелер ретінде жіктелген құралдардың берілген және алдын-ала анықталған талаптарда (триггерде) және (немесе) алдын-ала анықталған талапқа (триггерге) сәйкес құралдағы шығынды анықтайтын есептен шығару тетігінің жай акцияларға конвертациялануы арқылы шығындарды жою мүмкіндігіне ие.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есептен шығарудың мынадай тиімділігі бар:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тарату кезінде құралдың талап ету құқығын кемітеді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құралды қайтарып алған кезде төлем сомасын кемітеді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құрал бойынша дивидендтердің (сыйақының) төлемдерін ішінара не толық кемітеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4306" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3696" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жай акциялар қамтамасыз етілмеген, эмитент-банктің немесе эмитент-банкпен ерекше қатынаспен байланысты тұлғаның кепілдігімен жабылмаған және заңдық немесе экономикалық жағынан осындай жай акциялар бойынша эмитент-банк міндеттемелерінің эмитент-банктің басқа кредиторларына қатысты басымдығын арттыратын қандай да бір азаматтық-құқықтық шарттар болған жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк немесе сол арқылы банк бақылауды жүзеге асыратын немесе оның қызметіне қомақты түрде ықпал ете алатын кез келген байланысты тұлға банктің аталған құралдарының меншік иесі болып табылмайды немесе банк осы құралды сатып алуды қаржыландыруды тікелей немесе жанама жүзеге асырмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4306" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3696" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жай акциялардың жарияланған санын ұлғайту туралы шешімді тек қана акционерлердің жалпы жиналысы қабылдайды, бұл ретте жай акцияларды олардың жарияланған саны шеңберінде орналастыру банктің директорлар кеңесінің шешімі бойынша жүзеге асырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құралдың белгілі бір уақыт кезеңі аралығында мейлінше төмен бағамен жаңа құрал шығарылған жағдайда эмитенттің инвесторларға өтемақы төлеуі үшін қойылатын талап сияқты қайта капиталдандыруға кедергі жасайтын ерекшеліктері жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4306" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3696" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банктің қаржылық есептілігінде нақты және жеке ашып көрсетілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -17647,135 +17741,136 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Салымдардың кредиттiк тәуекел дәрежесi бойынша мөлшерленген банк активтерiнiң кестесi</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="508"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="508"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Баптар атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17814,2496 +17909,2496 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қолма-қол теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "AA-" төмен емес тәуелсiз рейтингі немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң қолма-қол шетел валютасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тазартылған бағалы металдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Үкiметiне берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "AA-" төмен емес тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң орталық үкiметтерiне берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұлттық Банкке берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "АА-" төмен емес тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң орталық банктерiне берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "AA-" төмен емес борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар халықаралық қаржы ұйымдарына берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұлттық Банктегi салымдар және Ұлттық Банкке өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "АА-" төмен емес тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң орталық банктерiндегi салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "АА-" төмен емес борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар халықаралық қаржы ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Үкіметінің дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының жергілікті атқарушы органдарының салықтар мен бюджетке төленетін басқа да төлемдер бойынша дебиторлық берешегi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Үкiметi мен Ұлттық Банк шығарған Қазақстан Республикасының мемлекеттiк бағалы қағаздары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нұр-Сұлтан және Алматы қалаларының жергілікті атқарушы органдары шығарған Қазақстан Республикасының мемлекеттiк бағалы қағаздары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының бағалы қағаздар нарығы туралы заңнамасына сәйкес "Қазақстан Даму Банкі" акционерлік қоғамы шығарған бағалы қағаздар, "Самұрық-Қазына" ұлттық әл-ауқат қоры", "Бәйтерек" ұлттық басқарушы холдингі", "Проблемалық кредиттер қоры" акционерлік қоғамдары шығарған бағалы қағаздар және Қазақстан Республикасының ұлттық валютасымен номинирленген Еуразиялық даму банкі шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын, акцияларының жүз пайызы Ұлттық Банкке тиесілі заңды тұлға шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "АА-" төмен емес тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар шет мемлекеттердiң орталық үкiметтерi шығарған мемлекеттiк мәртебесi бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "АА-" төмен емес борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВВ" төмен емес ұзақ мерзімді рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар банктерге ашық корреспонденттік шоттар бойынша талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекелдің І тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20342,2157 +20437,2157 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "АА-"төмен тәуелсiз рейтингі немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң және тиiстi рейтингтiк бағасы жоқ елдердiң қолма-қол шетел валютасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А+"-тан "А-"-ке дейiнгi тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң орталық үкіметтерiне берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А+"-тан "А-"-ке дейiнгi тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң орталық банктерiне берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А+"-тан "А-"-ке дейiнгi борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегі рейтингi бар халықаралық қаржы ұйымдарына берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының жергiлiктi атқарушы органдарына берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "AA-" төмен емес тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердің жергiлiктi билiк органдарына берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "AA-" төмен емес борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар ұйымдарға берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А+"-тан "А-"-ке дейiнгi тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң орталық банктерiндегі салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А+"-тан "А-"-ке дейiнгi борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар халықаралық қаржы ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "AA-" төмен емес борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар ұйымдардағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекелдің І тобына жатқызылған дебиторлық берешекті қоспағанда, Қазақстан Республикасының жергiлiктi атқарушы органдарының дебиторлық берешегi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "AA-" төмен емес борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар ұйымдардың дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А+"-тан "А-"-ке дейiнгi тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердің орталық үкiметтерi шығарған мемлекеттiк мәртебесi бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А+"-тан "А-"-ке дейiнгi борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының жергiлiктi атқарушы органдары шығарған мемлекеттік бағалы қағаздар, Нұр-Сұлтан және Алматы қалаларының жергілікті атқарушы органдары шығарған мемлекеттік бағалы қағаздарын қоспағанда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "АА-" төмен емес тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң жергiлiктi билiк органдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "AA-" төмен емес борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар ұйымдар шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк баланста ұстап тұратын және Standard &amp;Poor's агенттiгiнің "ААА"-тан "АА-"-ке дейiнгі кредиттік рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi немесе Standard &amp; Poor's агенттiгiнің ұлттық шәкілі бойынша "kzAAA"-тан "kzAA-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттiктердiң бiрiнiң ұлттық шәкілі бойынша осыған ұқсас деңгейдегi рейтингi бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекелдің ІІ тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22531,3089 +22626,3097 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тазартылмаған бағалы металдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВВ+"-тан "ВВВ-"-ке дейiнгi тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң орталық үкiметтерiне берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВВ+"-тан "ВВВ-"-ке дейiнгi тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң орталық банктерiне берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВВ+"-тан "ВВВ-"-ке дейiнгi борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар халықаралық қаржы ұйымдарына берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А+"-тан "А-"-ке дейiн төмен емес тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегі рейтингi бар елдердің жергілікті билік органдарына берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А+"-тан" "А-"-қа дейiнгi борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар ұйымдарға берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мынадай талапқа сәйкес келетін ипотекалық тұрғын үй қарыздары (осы кестенің 75, 77 және 78-жолдарында көрсетілген жеке тұлғаларға берілген қарыздарды қоспағанда): берілген ипотекалық тұрғын үй қарызы сомасының кепіл құнына қатынасы қоса алғанда кепіл құнының 50 (елу) пайызынан аспайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын, акцияларының жүз пайызы Ұлттық Банкке тиесілі заңды тұлғаның сатып алу үшін белгіленген талаптарына сәйкес келетін ипотекалық тұрғын үй қарыздары, сондай-ақ олар бойынша сыйақылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын, акцияларының жүз пайызы Ұлттық Банкке тиесілі заңды тұлғаға берілген ипотекалық тұрғын үй қарыздары бойынша талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мынадай талаптарға сәйкес келетін ипотекалық тұрғын үй қарыздары (осы кестенің 75, 77 және 78-жолдарында көрсетілген жеке тұлғаларға берілген қарыздарды қоспағанда): берілген ипотекалық тұрғын үй қарызы сомасының кепіл құнына қатынасы қоса алғанда кепіл құнының 51 (елу бір) пайызынан 85 (сексен бес) пайызына дейін қоса алғандағы шекте болады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа да ипотекалық тұрғын үй қарыздары (осы кестенің 75, 77 және 78-жолдарында көрсетілген жеке тұлғаларға берілген қарыздарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Олар бойынша қарыздардың өтелмеген бөлігінен халықаралық қаржылық есептіліктің стандарттарына сәйкес 35 (отыз бес) пайыздан аз провизиялар (резервтер) қалыптастырылған Қазақстан Республикасының резиденттеріне берілген, негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар қарыздар (ипотекалық тұрғын үй қарыздарын және осы кестенің 74, 75, 76, 77, 78 және 104-жолдарында көрсетілген, сондай-ақ жеке тұлғаларға берілген кепілсіз тұтынушылық қарыздарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Олар бойынша қарыздардың өтелмеген бөлігінен халықаралық қаржылық есептіліктің стандарттарына сәйкес 35 (отыз бес) пайыздан көп және 50 (елу) пайыздан аз провизиялар (резервтер) қалыптастырылған Қазақстан Республикасының резиденттеріне берілген, негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар қарыздар (ипотекалық тұрғын үй қарыздарын және осы кестенің 74, 75, 76, 77, 78 және 104-жолдарында көрсетілген, сондай-ақ жеке тұлғаларға берілген кепілсіз тұтынушылық қарыздарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Олар бойынша қарыздардың өтелмеген бөлігінен халықаралық қаржылық есептіліктің стандарттарына сәйкес 50 (елу) пайыздан көп провизиялар (резервтер) қалыптастырылған Қазақстан Республикасының резиденттеріне берілген, негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар қарыздар (ипотекалық тұрғын үй қарыздарын және осы кестенің 74, 75, 76, 77, 78 және 104-жолдарында көрсетілген, сондай-ақ жеке тұлғаларға берілген кепілсіз тұтынушылық қарыздарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының 2015 жылғы 29 қазандағы Кәсіпкерлік кодексіне сәйкес шағын немесе орта кәсіпкерлікке жатқызылған субъектілерге берілген, мынадай критерийлерге сәйкес келетін қарыздар:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) қарыз сомасы меншікті капиталдың 0,02 (нөл бүтін жүзден екі) пайызынан аспайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) қарыз валютасы - теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВВ+"-тан "ВВВ-"-қа дейiнгi тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң орталық банктерiндегі салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВВ+"-тан "ВВВ-"-қа дейiнгi борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар халықаралық қаржы ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А+"-тан "А-"-қа дейiнгi борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар ұйымдардағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А+"-тан "А-"-қа дейiнгi борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар ұйымдардың дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВВ+"-тан "ВВВ-"-қа дейiнгi тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң орталық үкiметтерi шығарған мемлекеттiк мәртебесi бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тан "ВВВ-"-қа дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тан бастап "А-"-тан төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тан "А-"-қа дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдар шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк баланста ұстап тұратын және Standard &amp; Poor's агенттiгiнің "А+"-тан "А-"-қа дейiнгі кредиттік рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi немесе Standard &amp; Poor's агенттiгiнің ұлттық шәкілі бойынша "kzA+"-тан "kzA-"-қа дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттiктердiң бiрiнiң ұлттық шәкілі бойынша осыған ұқсас деңгейдегi рейтингi бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ-"-тан "ВВ-"-қа дейінгі (қоса алғанда) борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейіндегі рейтингі бар Қазақстан Республикасының резидент банктеріне немесе Standard &amp; Poor's агенттігінің "ВВВ-"-тан "ВВ+"-қа дейінгі (қоса алғанда) борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент банкке ашылған корреспонденттік шоттар бойынша талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қазақстан қор биржасы" акционерлік қоғамына талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекелдің III тобына енгізілген активтер бойынша есептелген сыйақы (осы кестенің 49 және 50-жолдарында көрсетілген активтер бойынша есептелген сыйақыны қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25652,3151 +25755,3171 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВ+"-тан "В-"-қа дейiнгi тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң және тиісті рейтингтік бағасы жоқ елдердің орталық үкіметтеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВ+"-тан "В-"-қа дейiнгi тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң және тиісті рейтингтік бағасы жоқ елдердің орталық банктеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВ+"-тан "В-"-қа дейiнгi борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар халықаралық қаржы ұйымдарына және тиісті рейтингтік бағасы жоқ халықаралық қаржы ұйымдарына берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВВ+"-тан "ВВ-"-қа дейiнгi борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегі рейтингi бар елдердің және тиісті рейтингтік бағасы жоқ елдердің жергілікті билік органдарына берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А-"-тан төмен борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегі рейтингi бар резидент ұйымдарға, тиісті рейтингтік бағасы жоқ резидент ұйымдарға және Standard &amp; Poor's агенттiгiнiң "ВВВ+"-тан "ВВ-"-қа дейінгі борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегі рейтингi бар бейрезидент ұйымдарға берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А-"-тан төмен борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегі рейтингi бар резидент ұйымдарға, тиісті рейтингтік бағасы жоқ резидент ұйымдарға және Standard &amp; Poor's агенттiгiнiң "ВВВ+"-тан "ВВ-"-қа дейінгі борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегі рейтингi бар және тиісті валюталық түсімі жоқ және (немесе) валюталық тәуекелдері қарыз алушы тарапынан тиісті хеджирлеу құралдарымен жабылмаған бейрезидент ұйымдарға 2016 жылғы 1 қаңтардан бастап берілген және шетел валютасында 1 (бір) жылдан аспайтын мерзімге берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекелдің III тобына жатқызылғандарды қоспағанда, жеке тұлғаларға 2016 жылғы 1 қаңтарға дейін берілген қарыздар, оның ішінде тұтынушылық қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекелдің III тобына жатқызылғандарды қоспағанда, тиісті валюталық түсімі жоқ және (немесе) валюталық тәуекелдері қарыз алушы тарапынан тиісті хеджирлеу құралдарымен жабылмаған жеке тұлғаларға 2016 жылғы 1 қаңтардан бастап берілген және шетел валютасында 1 (бір) жылдан аспайтын мерзімге берілген қарыздар, оның ішінде тұтынушылық қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк есептейтін төмендегі критерийлердің біріне сәйкес келетін жеке тұлғаларға 2016 жылғы 1 қаңтар - 2019 жылғы 31 желтоқсан аралығында берілген қамтамасыз етілмеген қарыздар, оның ішінде тұтынушылық қарыздар:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2017 жылғы 1 қаңтар - 2019 жылғы 31 желтоқсан аралығында ай сайын қарыздарды мониторингтеу кезінде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) қарыз алушы - жеке тұлғаның бір айлық орташа кірісін есептеу үшін соңғы 6 (алты) айдағы бірыңғай жинақтаушы зейнетақы қорынан жеке зейнетақы шотынан үзінді-көшірмені немесе қарыз алушының банктің төлем карточкалары арқылы қарыз алушы өтініш берген күн алдындағы қатарынан 6 (алты) ай ішінде жалақыны алу туралы ақпаратты пайдалана отырып, Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9125</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> болып тіркелген "Қаржы ұйымдарының банк операцияларының жекелеген түрлерін және басқа да операцияларды жүргізуіне шектеулер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2013 жылғы 25 желтоқсандағы № 292 қаулысына (бұдан әрі – № 292 қаулы) сәйкес есептелген қарыз алушының борыштық жүктемесі коэффициентінің деңгейі 0,35 асады;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) берілген күн алдындағы соңғы 24 (жиырма төрт) ай ішінде кез келген қолданыстағы немесе жабық қарыз берешегі және (немесе) ол бойынша сыйақы бойынша мерзімі өткен төлемдер күнтізбелік 60 (алпыс) күннен асады не мерзімі күнтізбелік 30 (отыз) күннен асатын мерзімі өткен төлемдерге 3 (үш) реттен артық жол берілген;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) қарыздарды ай сайынғы мониторингтеу кезінде осы жолдың 1) немесе 2) тармақшасында көрсетілген есептеуге арналған ақпарат жоқ.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банктің осы жолдың жоғарыда көрсетілген тармақшаларының бірінде көзделген ақпараты болмаған жағдайда, жеке тұлғаларға берілген қарыздар қамтамасыз етілмеген деп танылады және осы жолға сәйкес кредитік тәуекелдің дәрежесі бойынша мөлшерленеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2016 жылғы 1 қаңтар - 2019 жылғы 31 желтоқсан аралығында жеке тұлғаларға берілген басқа да қарыздар, оның ішінде тұтынушылық қарыздар (осы кестенің 77-жолында көрсетілген ипотекалық тұрғын үй қарыздары мен жеке тұлғаларға қарыздарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВ+"-тан "В-"-қа дейiнгi тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң және тиісті рейтингтік бағасы жоқ елдердің орталық банктерiндегі салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВ+"-тан "В-"-қа дейiнгi борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар халықаралық қаржы ұйымдарындағы және тиісті рейтингтік бағасы жоқ халықаралық қаржы ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А-"-тан төмен борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегі рейтингi бар резидент ұйымдардағы, тиісті рейтингтік бағасы жоқ резидент ұйымдардағы және Standard &amp; Poor's агенттiгiнiң "ВВВ+"-тан "ВВ-"-қа дейінгі борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегі рейтингi бар бейрезидент ұйымдардағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А-"-тан төмен борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегі рейтингi бар резидент ұйымдардың, тиісті рейтингтік бағасы жоқ резидент ұйымдардың және Standard &amp; Poor's агенттiгiнiң "ВВВ+"-тан "ВВ-"-қа дейінгі борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегі рейтингi бар бейрезидент ұйымдардың дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке тұлғалардың дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ+"-тан "В-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің орталық үкіметтері шығарған мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тан "ВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің жергілікті билік органдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ+"-тан "В-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары және тиісті рейтингтік бағасы жоқ халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А-" төмен борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегі рейтингi бар резидент ұйымдар, тиісті рейтингтік бағасы жоқ резидент ұйымдар және Standard &amp; Poor's агенттiгiнiң "ВВВ+"-тан "ВВ-" -ке дейінгі борыштық рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегі рейтингi бар бейрезидент ұйымдар шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк баланста ұстап тұратын және Standard &amp;Poor's агенттiгiнің "ВВВ+"-тан "ВВВ-"-ке дейiнгі кредиттік рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi немесе Standard &amp; Poor's агенттiгiнің ұлттық шәкілі бойынша "kzBBB+"-тан "kzBBB-"-ға дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттiктердiң бiрiнiң ұлттық шәкілі бойынша осыған ұқсас деңгейдегi рейтингi бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Стресстік активтер қоры" акционерлік қоғамының арнайы қаржы компаниясы шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ-" төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент банктеріне немесе Standard &amp; Poor's агенттігінің "ВВ+"-тан төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент банкке ашылған корреспонденттік шоттар бойынша талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тәуекелдер тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төлемдер бойынша есеп айырысулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі қаражат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалдық қорлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сыйақы және шығыстар сомасын алдын ала төлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28835,5633 +28958,6497 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржы есептілігі ХҚЕС-ға сәйкес шоғырландырылған заңды тұлғалардың акцияларына (жарғылық капиталдағы қатысу үлесіне), мерзімсіз қаржы құралдарына, реттелген борышына банктің инвестициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әрқайсысы банктің қаржылық есептілігін жасаған кезде қаржылық есептілігі шоғырландырылмайтын заңды тұлғаның шығарылған акцияларының (жарғылық капиталға қатысу үлестерiнің) 10 (оннан) кем пайызын құрайтын, негізгі капиталдың 10 (он) пайызынан аспайтын банктің барлық инвестицияларының сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк шығарылған акциялардың (жарғылық капиталға қатысу үлестерінің) 10 (он) және одан көп пайызына ие қаржы ұйымының жай акцияларына банктің инвестициялары және шегерілетін уақыт айырмаларына қатысты танылған кейінге қалдырылған салық активтерінің бөлігі және Нормативтердің 11-тармақтың екінші, үшінші және төртінші абзацтарында көрсетілген негізгі капиталдан шегерілуі тиіс сома жиынтығында Нормативтердің 10-тармағында көрсетілген реттеуіш түзетулер қолданылғаннан кейін банктің негізгі капиталы айырмасының 17, 65 (он жеті бүтін жүзден алпыс бес) пайызынан аспайтын банктің инвестициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "В-" төмен тәуелсiз рейтингі немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингі бар елдердiң орталық үкiметтерiне берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "В-" төмен тәуелсiз рейтингі немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингі бар елдердiң орталық банктерiне берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "В-" төмен борыштық рейтингі немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингі бар халықаралық қаржы ұйымдарына берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң"ВВ-"төмен тәуелсiз рейтингі немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингі бар елдердiң жергілікті билік органдарына берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВ-" төмен борыштық рейтингі немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингі бар резидент емес ұйымдарға және тиісті рейтингтік бағасы жоқ бейрезидент ұйымдарға берiлген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВ-" төмен борыштық рейтингі немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингі бар бейрезидент ұйымдарға және тиісті рейтингтік бағасы жоқ және тиісті валюталық түсімі жоқ және (немесе) қарыз алушы тарапынан валюталық тәуекелдері хеджирлеудің тиісті құралдарымен өтелмеген бейрезидент ұйымдарға 2016 жылғы 1 қаңтардан бастап берілген және шетел валютасымен 1 (бір) жылдан астам емес мерзімге ұсынылған қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төменде көрсетілген шет мемлекеттердің аумағында тіркелген заңды тұлғалар немесе олардың азаматтары болып табылатын Қазақстан Республикасының бейрезиденттеріне берілген қарыздар:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Андорра Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Америка Құрама Штаттары (Американдық Виргин аралдарының, Гуам аралының және Пуэрто-Рико Достастығы аумақтары бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Антигуа және Барбуда мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Багам аралдары достастығы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Барбадос мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Бахрейн мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Белиз мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) Бруней Даруссалам мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) Біріккен Араб Әмірліктері (Дубай қаласы аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) Вануату Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) Гватемала Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) Гренада мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) Джибути Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14) Доминикан Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15) Жаңа Зеландия (Кука и Ниуэ аралдары аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16) Индонезия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17) Испания (Канар аралдарының аумағы бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18) Кипр Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19) Комор Аралдары Федералды Ислам Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20) Коста-Рика Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21) Қытай Халық Республикасы (Аомынь (Макао) және Сянган (Гонконг) арнайы әкiмшiлiк аудандарының аумақтары бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22) Либерия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23) Лихтенштейн Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24) Малайзия (Лабуан анклавының аумағы бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25) Маврикий Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26) Мальдив Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27) Мальта Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28) Маршалл аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29) Монако Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30) Мьянма Одағы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31) Науру Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32) Нидерланд (Аруба аралының аумағы және Антиль аралдарының тәуелдi аумақтары бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33) Нигерия Федеративтiк Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34) Португалия (Мадейра аралдарының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35) Палау Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36) Панама Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37) Самоа Тәуелсiз мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38) Сейшел аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39) Сент-Винсент және Гренадин мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40) Сент-Китс және Невис Федерациясы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41) Сент-Люсия мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42) Тонга Корольдiгi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43) Ұлыбритания мен Солтүстiк Ирландияның Бiрiккен Корольдiгi (мынадай аумақтар бөлiгiнде ғана):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ангилья аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бермуд аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Британдық Виргин аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кайман аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Монтсеррат аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теркс және Кайкос аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мэн аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Норманд аралдары (Гернси, Джерси, Сарк, Олдерни аралдары);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44) Филиппин Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Шри-Ланка Демократиялық Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "В-" төмен тәуелсiз рейтингi немесе басқа рейтинтік агенттіктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингі бар елдердiң орталық банктерiндегi салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "В-" төмен борыштық рейтингi немесе басқа рейтингтік агенттіктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингі бар халықаралық қаржы ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВ-" төмен борыштық рейтингi немесе басқа рейтингтік агенттіктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингі бар бейрезидент ұйымдардағы, және тиiстi рейтингтік бағасы жоқ бейрезидент ұйымдардағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төменде көрсетілген шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент ұйымдарындағы салымдар:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Андорра Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Америка Құрама Штаттары (Американдық Виргин аралдарының, Гуам аралының және Пуэрто-Рико Достастығы аумақтары бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Антигуа және Барбуда мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Багам аралдары достастығы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Барбадос мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Бахрейн мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Белиз мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) Бруней Даруссалам мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) Бiрiккен Араб Әмiрлiктерi (Дубай қаласының аумағы бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) Вануату Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) Гватемала Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) Гренада мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) Джибути Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14) Доминикан Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15) Жаңа Зеландия (Кук және Ниуэ аралдарының аумақтары бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16) Индонезия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17) Испания (Канар аралдарының аумағы бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18) Кипр Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19) Комор аралдары Федералды Ислам Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20) Коста-Рика Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21) Қытай Халық Республикасы (Аомынь (Макао) және Сянган (Гонконг) арнайы әкiмшiлiк аудандарының аумақтары бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22) Либерия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23) Лихтенштейн Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24) Малайзия (Лабуан анклавының аумағы бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25) Маврикий Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26) Мальдив Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27) Мальта Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28) Маршалл аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29) Монако Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30) Мьянма Одағы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31) Науру Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32) Нидерланд (Аруба аралының аумағы және Антиль аралдарының тәуелдi аумақтары бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33) Нигерия Федеративтiк Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34) Португалия (Мадейра аралдарының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35) Палау Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36) Панама Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37) Самоа Тәуелсiз мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38) Сейшел аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39) Сент-Винсент және Гренадин мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40) Сент-Китс және Невис Федерациясы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41) Сент-Люсия мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42) Тонга Корольдiгi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43) Ұлыбритания мен Солтүстiк Ирландияның Бiрiккен Корольдiгi (мынадай аумақтар бөлiгiнде ғана):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ангилья аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бермуд аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Британдық Виргин аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кайман аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Монтсеррат аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теркс және Кайкос аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мэн аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Норманд аралдары (Гернси, Джерси, Сарк, Олдерни аралдары);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44) Филиппин Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Шри-Ланка Демократиялық Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВ-" төмен борыштық рейтингi немесе басқа рейтингтік агенттіктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар бейрезидент ұйымдардың және тиiстi рейтингтік бағасы жоқ бейрезидент ұйымдардың дебиторлық берешегi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төменде көрсетілген шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент ұйымдардың дебиторлық берешегі:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Андорра Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Америка Құрама Штаттары (Американдық Виргин аралдарының, Гуам аралының және Пуэрто-Рико Достастығы аумақтары бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Антигуа және Барбуда мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Багам аралдары достастығы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Барбадос мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Бахрейн мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Белиз мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) Бруней Даруссалам мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) Бiрiккен Араб Әмiрлiктерi (Дубай қаласының аумағы бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) Вануату Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) Гватемала Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) Гренада мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) Джибути Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14) Доминикан Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15) Жаңа Зеландия (Кук және Ниуэ аралдарының аумақтары бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16) Индонезия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17) Испания (Канар аралдарының аумағы бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18) Кипр Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19) Комор аралдары Федералды Ислам Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20) Коста-Рика Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21) Қытай Халық Республикасы (Аомынь (Макао) және Сянган (Гонконг) арнайы әкiмшiлiк аудандарының аумақтары бөлiгiнде ғана;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22) Либерия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23) Лихтенштейн Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24) Малайзия (Лабуан анклавының аумағы бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25) Маврикий Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26) Мальдив Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27) Мальта Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28) Маршалл аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29) Монако Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30) Мьянма Одағы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31) Науру Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32) Нидерланд (Аруба аралының аумағы және Антиль аралдарының тәуелдi аумақтары бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33) Нигерия Федеративтiк Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34) Португалия (Мадейра аралдарының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35) Палау Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36) Панама Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37) Самоа Тәуелсiз мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38) Сейшел аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39) Сент-Винсент және Гренадин мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40) Сент-Китс және Невис Федерациясы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41) Сент-Люсия мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42) Тонга Корольдiгi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43) Ұлыбритания мен Солтүстiк Ирландияның Бiрiккен Корольдiгi (мынадай аумақтар бөлiгiнде ғана):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ангилья аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бермуд аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Британдық Виргин аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кайман аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Монтсеррат аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теркс және Кайкос аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мэн аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Норманд аралдары (Гернси, Джерси, Сарк, Олдерни аралдары);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44) Филиппин Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Шри-Ланка Демократиялық Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "В-" төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтері шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ-" төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "В-" төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ-" төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдар және тиісті рейтингтік бағасы жоқ бейрезидент ұйымдар шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төменде көрсетілген шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент ұйымдары шығарған бағалы қағаздар:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Андорра Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Америка Құрама Штаттары (Американдық Виргин аралдарының, Гуам аралының және Пуэрто-Рико Достастығы аумақтары бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Антигуа және Барбуда мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Багам аралдары достастығы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Барбадос мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Бахрейн мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Белиз мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) Бруней Даруссалам мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) Бiрiккен Араб Әмiрлiктерi (Дубай қаласының аумағы бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) Вануату Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) Гватемала Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) Гренада мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) Джибути Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14) Доминикан Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15) Жаңа Зеландия (Кук және Ниуэ аралдарының аумақтары бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16) Индонезия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17) Испания (Канар аралдарының аумағы бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18) Кипр Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19) Комор аралдары Федералды Ислам Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20) Коста-Рика Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21) Қытай Халық Республикасы (Аомынь (Макао) және Сянган (Гонконг) арнайы әкiмшiлiк аудандарының аумақтары бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22) Либерия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23) Лихтенштейн Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24) Малайзия (Лабуан анклавының аумағы бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25) Маврикий Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26) Мальдив Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27) Мальта Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28) Маршалл аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29) Монако Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30) Мьянма Одағы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31) Науру Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32) Нидерланд (Аруба аралының аумағы және Антиль аралдарының тәуелдi аумақтары бөлiгiнде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33) Нигерия Федеративтiк Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34) Португалия (Мадейра аралдарының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35) Палау Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36) Панама Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37) Самоа Тәуелсiз мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38) Сейшел аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39) Сент-Винсент және Гренадин мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40) Сент-Китс және Невис Федерациясы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41) Сент-Люсия мемлекетi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42) Тонга Корольдiгi;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43) Ұлыбритания мен Солтүстiк Ирландияның Бiрiккен Корольдiгi (мынадай аумақтар бөлiгiнде ғана):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ангилья аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бермуд аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Британдық Виргин аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кайман аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Монтсеррат аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теркс және Кайкос аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мэн аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Норманд аралдары (Гернси, Джерси, Сарк, Олдерни аралдары);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44) Филиппин Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Шри-Ланка Демократиялық Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 117</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк баланста ұстап тұратын және Standard &amp; Poor's агенттігінің "ВВ+"-тен "ВВ-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi немесе Standard &amp; Poor's агенттiгiнің ұлттық шәкілі бойынша "kzBB+"-тен "kzBB-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтiк агенттiктердiң бірінің ұлттық шәкілі бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V тәуекелдер тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35343,63 +36330,64 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-кесте. Ресми растауы бар кірістің негізінде борыштық жүктеме коэффициентін есептеу кезінде кепілсіз тұтынушылық қарыздар бойынша салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерлеу коэффициенттерінің мәндері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5638"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3201"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5638" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -35447,765 +36435,765 @@
               <w:t>
 Артық төлеу деңгейі (ЖТСМ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3461" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0-30 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3201" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30 %-дан көп</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5638" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120 АЕК-тен аз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3461" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3201" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5638" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120 - 200 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3461" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3201" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5638" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200 - 400 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3461" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3201" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 130 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5638" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 400 - 800 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3461" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 130 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3201" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 140 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5638" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 800 – 2 000 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3461" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 140 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3201" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5638" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 000 АЕК-тен астам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3461" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3201" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -36228,63 +37216,64 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-кесте. Ресми растауы жоқ кірістің негізінде борыштық жүктеме коэффициентін есептеу кезінде кепілсіз тұтынушылық қарыздар бойынша салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерлеу коэффициенттерінің мәндері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5638"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3201"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5638" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -36332,765 +37321,765 @@
               <w:t>
 Артық төлеу деңгейі (ЖТСМ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3461" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0-30 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3201" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30 %-дан көп</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5638" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120 АЕК-тен аз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3461" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3201" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5638" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120 - 200 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3461" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3201" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5638" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200 - 400 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3461" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3201" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 130 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5638" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 400 - 800 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3461" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 140 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3201" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5638" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 800 – 2 000 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3461" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3201" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5638" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 000 АЕК-тен астам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3461" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 250 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3201" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -38026,135 +39015,136 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банктің кредиттік тәуекел дәрежесі бойынша мөлшерленген шартты және ықтимал міндеттемелерінің кестесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="374"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="508"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Баптардың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -38193,688 +39183,688 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндеттемелері толығымен: Қазақстан Республикасы Үкіметінің, Ұлттық Банктің, "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының, "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамының, Standard &amp; Poor's агенттігінің "АА-" және одан жоғары деңгейдегі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтерінің және орталық банктерінің қарсы кепілдіктерімен (кепілдемелерімен); банктің иелігіне берілген ақшамен немесе тазартылған бағалы металдармен; Қазақстан Республикасы Үкіметінің, Ұлттық Банктің, "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының, "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамының, Standard&amp; Poor's агенттігінің "АА-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтерінің және орталық банктерінің бағалы қағаздарымен қамтамасыз етілген банк кепілдіктері мен кепілдемелері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Үкіметі, Ұлттық Банк, "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамы, "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамы шығарған мемлекеттік бағалы қағаздарды немесе Standard &amp; Poor's агенттiгiнің "АА-" және одан жоғары деңгейдегі тәуелсiз рейтингi немесе басқа рейтингтік агенттіктердің бірінiң осыған ұқсас деңгейдегi рейтингi бар шет мемлекеттердiң орталық үкiметтерi және орталық банктері шығарған бағалы қағаздарды, Нормативтердің 19-тармағында көзделген өтiмдiлiгi жоғары басқа да бағалы қағаздарды сатып алу не сату бойынша шартты (ықтимал) мiндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк аккредитивтерi: банктiң қаржы мiндеттемелерiнсiз; мыналармен: Қазақстан Республикасы Үкіметінің, Ұлттық Банктің, "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының, "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамының, Standard &amp; Poor's агенттігінің "АА-" және одан жоғары деңгейдегі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтерінің және орталық банктерінің кепілдіктерімен (кепілдемелерімен); Қазақстан Республикасы Үкіметінің, Ұлттық Банктің, "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының, "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамының, Standard &amp; Poor's агенттігінің "АА-" және одан жоғары деңгейдегі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтерінің және орталық банктерінің бағалы қағаздарымен; банктің иелігіне берiлген ақшамен немесе тазартылған бағалы металдармен қамтамасыз етiлген мiндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банктің талабы бойынша кез келген сәтте жойылуға жататын қарыздар мен салымдарды банктiң болашақта орналастыруы бойынша ықтимал (шартты) мiндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банктiң еншiлес компанияларының пайдасына олар арқылы сыртқы қарыздарды тартқан және банктiң борыштық мiндеттемелерiн орналастырған кезде берiлген банктiң кепілдіктері мен кепiлдемелерi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк берілген қарызды қамтамасыз етуге қабылдаған кепілдіктер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -38913,462 +39903,462 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтеу мерзiмi 1 (бір) жылдан аз қарыздар мен салымдарды банктiң болашақта орналастыруы бойынша ықтимал (шартты) мiндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мiндеттемелері мыналармен: Standard &amp; Poor's агенттiгiнің "А-"-тен "АА-"-ке дейiнгі тәуелсiз рейтингi немесе басқа рейтингтік агенттіктердің бірiнiң осыған ұқсас деңгейдегi рейтингi бар шет мемлекеттердiң орталық үкiметтерiнiң және орталық банктерiнiң қарсы кепiлдiктерімен (кепiлдемелерімен); Standard&amp;Poor's агенттiгiнiң "А-"-тен "АА-"-ке дейiнгі тәуелсiз рейтингi немесе басқа рейтингтік агенттіктердің бірiнiң осыған ұқсас деңгейдегi рейтингi бар шет мемлекеттердiң орталық үкiметтерiнiң және орталық банктерiнiң бағалы қағаздарымен толық қамтамасыз етiлген банк кепiлдiктерi мен кепiлдемелерi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мiндеттемелері мыналармен: Standard &amp; Poor's агенттiгiнiң "А-"-тен "AA-"-ке дейiнгі тәуелсiз рейтингi немесе басқа рейтингтік агенттіктердің бірiнiң осыған ұқсас деңгейдегі рейтингi бар шет мемлекеттердiң орталық үкiметтерiнiң және орталық банктерiнiң кепiлдiктерімен (кепiлдемелерімен); Standard &amp; Poor's агенттiгiнің "АА-" және одан жоғары деңгейдегі борыштық рейтингi немесе басқа рейтингтік агенттіктердің бірiнiң осыған ұқсас деңгейдегi рейтингi бар банктердiң кепiлдiктерімен (кепiлдемелерімен); Standard &amp; Poor's агенттiгiнiң "А-"-тен "АА-"-ке дейiнгі тәуелсiз рейтингi немесе басқа рейтингтік агенттіктердің бірiнiң осыған ұқсас деңгейдегi рейтингi бар шет мемлекеттердiң орталық үкiметтерiнiң және орталық банктерiнiң бағалы қағаздарымен; Standard&amp;Poor's агенттiгiнің "АА-" және одан жоғары деңгейдегі борыштық рейтингi немесе басқа рейтингтік агенттіктердің бірiнiң осыған ұқсас деңгейдегi рейтингi бар банктердiң бағалы қағаздарымен қамтамасыз етiлген банк аккредитивтерi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк шартты міндеттемелер шоттарында ұстайтын және Standard &amp; Poor's агенттігінің "ААА"-дан "АА-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірiнiң осыған ұқсас деңгейдегi рейтингi немесе Standard &amp; Poor's агенттiгiнің ұлттық шәкілі бойынша "kzAAA"-дан "kzAA-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шәкілі бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -39407,575 +40397,575 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтеу мерзiмi 1 (бір) жылдан көп қарыздар мен салымдарды банктiң болашақта орналастыруы бойынша ықтимал (шартты) мiндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мiндеттемелері мыналармен: Standard &amp; Poor's агенттiгiнiң "BBB-"-тен "А-"-ке дейiнгі тәуелсiз рейтингi немесе басқа рейтингтік агенттіктердің бірiнiң осыған ұқсас деңгейдегi рейтингi бар шет мемлекеттердiң орталық үкiметтерiнiң және орталық банктерiнiң қарсы кепiлдiктерімен (кепiлдемелерімен); Standard &amp; Poor's агенттiгiнiң "А-"-тен "АА-"-ке дейiнгі борыштық рейтингi немесе басқа рейтингтiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi бар банктердiң кепiлдiктерімен (кепiлдемелерімен); Standard &amp; Poor's агенттiгiнің "АА-" және одан жоғары деңгейдегі борыштық рейтингi немесе басқа рейтингтік агенттіктердің бірiнiң осыған ұқсас деңгейдегi рейтингi бар заңды тұлғалардың кепiлдiктерімен (кепiлдемелерімен) және сақтандыру (қайта сақтандыру) ұйымдарының сақтандыру полистерiмен; Standard &amp; Poor's агенттiгiнiң "ВВВ-"-тен "А-"-ке дейiнгі тәуелсiз рейтингi немесе басқа рейтингтік агенттіктердің бірiнiң осыған ұқсас деңгейдегi рейтингi бар шет мемлекеттердiң орталық үкiметтерiнiң және орталық банктерiнiң бағалы қағаздарымен; Standard &amp; Poor's агенттiгiнiң "А-"-тен "AA-"-ке дейiнгі борыштық рейтингi немесе басқа рейтингтiк агенттiктердiң бірiнiң осындай деңгейдегi рейтингi бар банктердiң бағалы қағаздарымен; Standard &amp; Poor's агенттiгiнің "АА-" және одан жоғары деңгейдегі борыштық рейтингi немесе басқа рейтингтiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi бар заңды тұлғалардың бағалы қағаздарымен толық қамтамасыз етiлген банк кепiлдiктерi мен кепiлдемелерi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мiндеттемелері мыналармен: Standard &amp; Poor's агенттiгiнiң "ВВВ-"-тен "A-"-ке дейiнгі тәуелсiз рейтингi немесе басқа рейтингтiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi бар шет мемлекеттердiң орталық үкiметтерiнiң және орталық банктерiнiң қарсы кепiлдiктерімен (кепiлдемелерімен); Standard &amp; Poor's агенттiгiнiң "А-"-тен "АА-"-ке дейiнгі борыштық рейтингi немесе басқа рейтингтiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi бар банктердiң кепiлдiктерімен (кепiлдемелерімен); Standard &amp; Poor's агенттiгiнің "АА-" және одан жоғары деңгейдегі борыштық рейтингi немесе басқа рейтингтiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi бар заңды тұлғалардың кепiлдiктерімен (кепiлдемелерімен) және сақтандыру (қайта сақтандыру) ұйымдарының сақтандыру полистерiмен; Standard &amp; Poor's агенттiгiнiң "BBB-"-тен "А-"-ке дейiнгі тәуелсiз рейтингi немесе басқа рейтингтiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi бар шет мемлекеттердiң орталық үкiметтерiнiң және орталық банктерiнiң бағалы қағаздарымен; Standard &amp; Poor's агенттiгiнiң "А-"-тен "АА-"-ке дейiнгі борыштық рейтингi немесе басқа рейтингтiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi бар банктердiң бағалы қағаздарымен; Standard &amp; Poor's агенттiгiнің "АА-" және одан жоғары деңгейдегі борыштық рейтингi немесе басқа рейтингтiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi бар заңды тұлғалардың бағалы қағаздарымен толық қамтамасыз етiлген банк аккредитивтерi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қазақстанның ипотекалық компаниясы" акционерлік қоғамынан ипотекалық тұрғын үй қарыздары бойынша талап ету құқықтарын керi сатып алу бойынша ықтимал (шартты) мiндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк шартты міндеттемелер шоттарында ұстайтын және Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi немесе Standard &amp; Poor's агенттiгiнің ұлттық шәкілі бойынша "kzA+"-тен "kzA-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтiк агенттiктердiң бірінің ұлттық шәкілі бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -40014,688 +41004,688 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржы құралдарын банкке және банктің керi сатып алу мiндеттемесiмен сату туралы келісім</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банктiң өзге кепiлдiктерi (кепiлдемелерi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банктiң өзге аккредитивтерi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк шартты міндеттемелер шоттарында ұстайтын және Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингілiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi немесе Standard &amp; Poor's агенттiгiнің ұлттық шәкілі бойынша "kzBBB+"-тен "kzBBB-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтiк агенттiктердiң бірінің ұлттық шәкілі бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банктiң өзге шартты (ықтимал) мiндеттемелерi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк шартты міндеттемелер шоттарында ұстайтын және Standard &amp; Poor's агенттігінің "ВВ+"-тен "ВВ-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтiк агенттiктердiң бірiнiң осыған ұқсас деңгейдегi рейтингi немесе Standard &amp; Poor's агенттiгiнің ұлттық шәкілі бойынша "kzBB+"-тен "kzBB-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтiк агенттiктердiң бірінің ұлттық шәкілі бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -41180,1604 +42170,1605 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қолжетімді тұрақты қорландыру міндеттемелерінің кестесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1362"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1851"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9087" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Баптар атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қолжетімді тұрақты қорландыру коэффициенті, пайызбен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9087" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншікті капитал Нормативтердің 7 және 11-тармақтарында белгіленген шегерімдерге дейін қосылады (1 (бір) жылдан аз өтеу мерзімі бар екінші деңгейдегі капитал құралдарын қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9087" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Капиталдың өзге құралдары және 1 (бір) жыл және одан көп қалған өтеу мерзімі бар міндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9087" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрақты депозиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9087" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аздап тұрақсыз депозиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9087" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржылық емес ұйымдар берген 1 (бір) жылдан аз қалған өтеу мерзімі бар міндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9087" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Клирингтік, кастодиандық қызметпен, клиенттің өтімділігін басқару қызметімен байланысты салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9087" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шет мемлекеттердің орталық үкіметтері, шет мемлекеттердің жергілікті билік органдары және халықаралық қаржы ұйымдары ұсынған 1 (бір) жылдан аз қалған өтеу мерзімі бар міндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9087" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғалардың салымдарын қоса алғанда 6 (алты) айдан көп және 1 (бір) жылдан аз қалған өтеу мерзімі бар міндеттемелердің өзге түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9087" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғалардың 6 (алты) айдан аз қалған өтеу мерзімі бар салымдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9087" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғалардың шартсыз мерзімінен бұрын алу мүмкіндігі бар салымдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9087" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өзге мiндеттемелер, оның ішінде мерзімсіз мiндеттемелер (мерзімі кейінге қалдырылған салық мiндеттемелері үшін ерекше режим белгілеумен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9087" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Егер мiндеттемелер мөлшері туынды қаржы құралдары бойынша активтердің мөлшерінен асқан жағдайда, туынды қаржы құралдары бойынша активтерді шегергенде туынды қаржы құралдары бойынша міндеттемелер бойынша нетто тұрақты қорландыру коэффициенті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9087" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сатып алу күнінде қаржы құралдарын, шетел валютасын сатып алудан туындайтын төлемдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -42831,63 +43822,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -43209,35 +44222,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId8"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>