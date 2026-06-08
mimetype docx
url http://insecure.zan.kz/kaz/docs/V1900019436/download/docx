--- v0 (2025-12-17)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a9c6e58" w14:textId="a9c6e58">
+    <w:p w14:paraId="0001121" w14:textId="0001121">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2090,254 +2090,110 @@
         <w:t>
       9) жер учаскесіне құқық беру туралы шешім қабылданған сәттен бастап алты ай мерзімде ауыл шаруашылығы өндірісінің шығындарын төлеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жергілікті атқарушы органның жер учаскесін беру туралы шешімінде көрсетілген мерзімде бүлінген жерлерді қалпына келтіру (аталған шарт болған жағдайда) жобасын әзірлеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:p>
-[...163 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасы Салық кодексінің 570-бабына сәйкес жер салығын уақтылы және толық көлемде төлеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) осы Шарттың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімде берілген жер учаскесіне төлем жасау жөніндегі міндет орындалмаған жағдайда, Сатып алушы учаскеге төлем жасалған күнге дейін жер учаскесі үшін сома төленуі тиіс күннен бастап мерзімі өткен мерзімге өсімпұлды (тұрақсыздық айыбын) күнтізбелік 30 күн ішінде төлеуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсімақы сомасы (тұрақсыздық айыбы) Қазақстан Республикасы Ұлттық Банкінің базалық мөлшерлемесін негізге ала отырып, мерзімі өткен әрбір күнтізбелік күн үшін есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2393,304 +2249,324 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 30.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Сатушыны жер учаскесіне арналған барлық туындайтын ауыртпалықтар мен құқықтардың шектеулері туралы хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жер учаскесін құрылыс мақсаты үшін берілген жағдайда 7-тармақ мынадай мазмұндағы 14) тармақшамен толықтырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14) Егер жобалау-сметалық құжаттамада анағұрлым ұзақ мерзім көзделмесе, объектінің құрылысын жер учаскесінің нысаналы мақсатына сәйкес оны беру туралы шешім қабылданған күннен бастап үш жыл ішінде аяқтауға міндетті.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сатушы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Шартқа сәйкес жер учаскесінің құнын уақтылы төлеу бөлігінде талаптардың орындалуын бақылауды жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жер учаскесінің нысаналы мақсаты бойынша пайдаланылуын бақылауды жүзеге асыруға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сатушы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Сатып алушыға жер учаскесін осы Шарттың талаптарына сәйкес беруге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Сатып алушыны жер учаскесіне арналған барлық ауыртпалықтар мен құқықтардың шектеулері туралы хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Өзгерістер және (немесе) толықтырулар енгізу тәртібі, сондай-ақ шартты бұзу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Тараптардың уағдаластығы бойынша осы Шартқа енгізілетін барлық өзгерістер мен толықтырулар осы Шарттың ережелеріне қайшы келмеуге тиіс, қосымша келісім түрінде ресімделеді, тараптардың уәкілетті өкілдері қол қояды және заңнамада белгіленген тәртіппен ресімделеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Осы Шарт:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Шарттың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2705,109 +2581,109 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды орындамаған жағдайда, осы Шарттың 7-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген шарттық міндеттемелерді орындамағаны үшін өсімпұлды (тұрақсыздық айыбын) міндетті түрде төлеу шартымен тараптардың келісімі бойынша кез келген уақытта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тараптар осы Шартта көзделген талаптарды бұзған кезде сот шешімі бойынша біржақты тәртіппен бұзылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Ерекше шарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жер учаскесіне меншік құқығы Сатып алушыда мынадай шарттар орындалғаннан кейін басталады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жер учаскесінің құнын толық төлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2912,342 +2788,342 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жер учаскесінің толық құны өтелгенше жер учаскесіне қатысты мәміле жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бөліп төлеуге сатылған жер учаскесін Сатып алушының кепілге беруіне оның құнының кемінде елу пайызын төлеген кезде жол беріледі. Бұл ретте құны төленген жер учаскесінің бөлігі ғана кепіл нысанасы болып табылады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Тараптардың жауапкершілігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тараптар осы Шарттың талаптарын орындамағаны не тиісінше орындамағаны үшін Қазақстан Республикасының қолданыстағы заңнамасына сәйкес жауапкершілікте болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Осы Шартта көзделмеген тараптардың жауапкершілік шаралары Қазақстан Республикасының жер заңнамасының нормаларына сәйкес қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Дауларды қарау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Осы Шарт бойынша немесе оның қолданылуына байланысты туындауы мүмкін кез келген келіспеушіліктер немесе наразылықтар тараптар арасындағы келіссөздер арқылы шешіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Осы Шарттан туындайтын, келіссөздер арқылы шешілмейтін барлық келіспеушіліктер сот тәртібінде шешіледі немесе тараптардың келісуі бойынша медиация тәртібімен қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Еңсерілмейтін күш мән-жайлары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Егер тиісінше орындау дүлей зілзалалар, әскери іс-қимылдар, ереуілдер, халықтық толқулар, сондай-ақ Қазақстан Республикасы мемлекеттік органдарының құқықтық актілерінде көзделген тыйым салу шараларын қоса алғанда еңсерілмейтін күш мән-жайлары салдарынан мүмкін болмаса, егер бұл мән-жайлар тараптардың осы Шарт бойынша өз міндеттемелерін орындауына тікелей әсер еткен болса, тараптар осы Шарт бойынша міндеттемелерді ішінара немесе толық орындамағаны үшін жауапкершіліктен босатылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Еңсерілмейтін күш мән-жайлары салдарынан осы Шарт бойынша міндеттемелерді орындау мүмкін болмаған тарап олар басталған сәттен бастап 5 (бес) жұмыс күнінен кешіктірмей бұл туралы екінші тарапты жазбаша хабардар етуге және тиісті дәлелдемелерді ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. 17-тармақта көрсетілген мән-жайлар құзыретті мемлекеттік органдармен және ұйымдармен расталуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Тиісті деңгейде хабардар етпеу, тарапты осы Шарт бойынша міндеттемелерді орындамағаны немесе тиісінше орындамағаны үшін жауапкершіліктен босататын негіз ретінде жоғарыда көрсетілген кез келген мән-жайға сілтеме жасау құқығынан айырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Еңсерілмейтін күш мән-жайлары тоқтатылғаннан кейін тараптар осы Шарт бойынша міндеттемелерді орындауды дереу жаңартады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Осы Шарт тараптар қол қойған күнінен бастап күшіне енеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Осы Шарт екі данада жасалды, оның біреуі Сатып алушыға, екіншісі Сатушыға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тараптардың заңды мекенжайлары және деректемелері</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -3695,68 +3571,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алу-сату Шартына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Төлем графигі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шарт бойынша жалпы сомасы ______________________________ теңге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4817,55 +4693,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>