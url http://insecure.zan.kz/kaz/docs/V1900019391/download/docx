--- v0 (2025-10-08)
+++ v1 (2026-06-09)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dbcccab" w14:textId="dbcccab">
+    <w:p w14:paraId="567ff31" w14:textId="567ff31">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,70 +86,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасында автомобильмен инкассаторлық тасымалдауды ұйымдастыру жөніндегі нұсқаулықты бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 12 қыркүйектегі № 159 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 18 қыркүйекте № 19391 болып тіркелді. Күші жойылды - Қазақстан Республикасы Ұлттық Банкі Басқармасының 2026 жылғы 16 наурыздағы № 25 қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының Ұлттық Банкі туралы" Қазақстан Республикасы Заңының 15-бабы екінші бөлігінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1542,306 +1620,290 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көлік құралдарын сейфтермен және металл шкафтармен қосымша жабдықтауға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы бояулармен жабдықталған арнайы контейнерлерді қолдана отырып банкноттарды, монеталарды және құндылықтарды инкассациялау кезінде жабық шанағы бар көлік құралдары пайдаланылады. Көлік құралы салонының инкассация қызметінің қызметкерлері және банкноттарды, монеталарды және құндылықтарды алып жүретін адамдар орналасқан бөлігі олардың қауіпсіздігін қамтамасыз етуге арналған құралдарымен, сондай-ақ радиостанциялармен не инкассация қызметінің басшысымен немесе кезекші инкассатормен ақпарат алмасу үшін өзге байланыс құрылғыларымен жабдықталған.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Көлік құралдары Қазақстан Республикасының жол жүрісі туралы заңнамасының талаптарына сәйкес арнайы жарық және дыбыс сигналдарымен жабдықталады және арнайы түсті-графикалық схемалармен боялады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Банкноттарды, монеталарды және құндылықтарды инкассациялау бағыты және кестесі бойынша көлікпен 1 (бір) ай мерзімге шығу Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жол парағының негізінде жүзеге асырылады, оған инкассация қызметінің басшысы немесе кезекші инкассатор қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Инкассация қызметінің қызметкерлері бригадасының банкноттарды, монеталарды және құндылықтарды инкассациялау бағыты және кестесі бойынша әрбір шығу алдында инкассация қызметінің басшысы немесе кезекші инкассатор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көлік құралының автомобильмен инкассаторлық тасымалдауға дайындығын тексереді (техникалық жарамдылығын, қосалқы бөлшектермен жабдықталуын, жанар-жағар материалдардың құйылғанын, байланыс құралдарының, өрт сөндіру құралдарының жұмысын);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) жүргізуші-инкассаторда Қазақстан Республикасы Үкіметінің 2014 жылғы 13 қарашадағы № 1196 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Жол жүрісі қағидаларының (бұдан әрі - Жол жүрісі қағидалары) 2-бөлімі 1-тармағының 1) тармақшасында көзделген құжаттардың болуын тексерді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Нұсқаулықтың 6-тармағында көрсетілген жол парағын береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Инкассация қызметі қызметкерінің банкноттарды, монеталарды және құндылықтарды инкассациялау бағытты және кестесі бойынша шығуы мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) экипировканың, жеке қорғаныс құралдарының, оның ішінде брондалған жилеттер, каскалар (шлемдер), сондай-ақ қызметтік қару-жарақтың болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) инкассатор-жүргізушінің көлік құралын басқаруға құқығының болмауы жағдайларында жүзеге асырылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тапсырманы аяқтағаннан кейін инкассатор - жүргізуші жол парағын инкассация қызметінің басшысына немесе кезекші инкассаторға тапсырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жол парағын беру және тапсыру Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1854,260 +1916,260 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жол парағын қабылдау және тапсыруды есепке алу журналында көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолданыс мерзімі аяқталғаннан кейін жол парақтары жеке папкаға тігіледі және кемінде 1 (бір) жыл инкассация қызметінде сақталады, мерзімі аяқталғаннан кейін жойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Банкноттарды, монеталарды және құндылықтарды инкассациялау бойынша операциялар арнайы жөнелтілімдерді тасымалдау және жеткізумен қатар жүрген кезде Ұлттық пошта операторының көлік құралдарын пайдалануға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Ішкі істер органдары қызметкерінің талабы бойынша көлік құралын тоқтату "Жол қозғалысы туралы" 2014 жылғы 17 сәуірдегі Қазақстан Республикасы Заңының 52-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі істер органдары қызметкерлерінің талабы бойынша көлік құралы тоқтатылған және құжаттар талап етілген жағдайда көлік құралын жүргізуші-инкассатор көлік құралынан шықпай жол парағы мен жүргізуші куәлігін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инкассация қызметінің қызметкерлері бригадасының жетекшісі инкассация қызметінің басшысына немесе кезекші инкассаторға кез келген қолжетімді байланыс құралын қолдана отырып, көлік құралының тоқтатылғаны және тоқтату орны туралы, сондай-ақ көлік құралынан анықталған ақау, көлік құралының қатысуымен жол-көлік оқиғасы туралы және штаттан тыс оқиғаның орын алғаны туралы өзге ақпаратты дереу хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Ұлттық Банктің автомобильмен инкассаторлық тасымалдауды ұйымдастыру ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тарау алып тасталды - ҚР Ұлттық Банкі Басқармасының 28.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Автомобильмен инкассаторлық тасымалдау кезінде ішкі істер органдарының қызметкерлерімен өзара іс-қимыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Қазақстан Республикасы Ішкі істер органының қызметкерлері автомобильмен инкассаторлық тасымалдауды жүзеге асыратын инкассация қызметінің инкассаторлары инкассация қызметінің қызметкерлеріне және (немесе) тасымалданатын банкноттарға, монеталарға және құндылықтарға қылмыстық қол сұғушылық туралы өтінішпен хабарласқан жағдайда құқық бұзушылықты жою және құқық бұзушыларды ұстау, оқиға болған жерді күзету, сондай-ақ болған оқиға жөнінде жақын маңдағы ішкі істер органына хабарлау бойынша көмек көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Автомобильмен инкассаторлық тасымалдауды ары қарай жүзеге асыру мүмкін болмайтын жағдайға әкелген көлік құралының жарамсыздығы анықталған жағдайда, сондай-ақ көлік құралының қатысуымен жол-көлік оқиғасы болған жағдайда Қазақстан Республикасы Ішкі істер органының қызметкері болған оқиға жөнінде жақын маңдағы ішкі істер органына хабарлайды және инкассация қызметі қызметкерлерінің бригадасына тасымалданатын банкноттарды, монеталарды және құндылықтарды сақтауды қамтамасыз етуге көмек көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5672,63 +5734,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId5"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6050,35 +6134,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId5"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>