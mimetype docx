--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="11d4f42" w14:textId="11d4f42">
+    <w:p w14:paraId="aa8ba33" w14:textId="aa8ba33">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,242 +76,352 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесін жүргізу қағидаларын бекіту туралы</w:t>
+        <w:t>Тұрғын үй құрылысына үлестік қатысудың және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесін жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2019 жылғы 29 тамыздағы № 678 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 29 тамызда № 19313 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың атауы жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй құрылысына үлестік қатысу туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11-2) тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+        <w:t xml:space="preserve"> 11-2) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 22.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 144</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесін жүргізу </w:t>
+      1. Қоса беріліп отырған Тұрғын үй құрылысына үлестік қатысудың және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесін жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -691,167 +801,147 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесін жүргізу қағидалары</w:t>
+        <w:t xml:space="preserve"> Тұрғын үй құрылысына үлестік қатысудың және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесін жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 22.04.2024 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 144</w:t>
+        <w:t>№ 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесін жүргізу </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Тұрғын үй құрылысына үлестік қатысу туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      1. Осы Тұрғын үй құрылысына үлестік қатысудың және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесін жүргізу қағидалары (бұдан әрі – Қағидалар) "Тұрғын үй құрылысына үлестік қатысу туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11-2) тармақшасына сәйкес әзірленген және тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесін жүргізу тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 11-2) тармақшасына сәйкес әзірленген және тұрғын үй құрылысына үлестік қатысудың және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесін жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
@@ -867,1229 +957,1286 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) квартирограмма – тұрғын және тұрғын емес үй-жайларды немесе жеке тұрғын үй кешенін сатып алуға байланысты құқықтар мен міндеттердің, оның ішінде жоспарланған жобаларда және салынып жатқан көппәтерлі тұрғын үйлерде немесе жеке тұрғын үй кешенінде үлестер мен пайлардың есебін жүргізу үшін техникалық параметрлері (алаңы, қабаттылығы, үй-жайдың түрі, пәтерлер саны, үй-жайдың нөмірі, кіреберістің нөмірі, жер учаскесінің алаңы, тұрақ орындары) бар мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мемлекеттік мүлікті сенімгерлік басқару құрылтайшысы (бұдан әрі – құрылтайшы) – мемлекеттік мүлік жөніндегі уәкілетті орган немесе жергілікті атқарушы орган не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты;</w:t>
+      1-1) кепіл ұстаушы – банк, банк операцияларының жекелегентүрлерінжүзеге асыратынұйым немесе микроқаржы қызметін жүзеге асыратын ұйым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) рұқсат беру құжаттары – өтініш берушіге ғимараттардың үй-жайларын (жекелеген бөліктерін) салу немесе қолданыстағыларын өзгерту жөнінде өзінің ойын іске асыруға құқық беретін құжаттар, олар мыналарды қамтиды: жерге тиісті құқық беру туралы жергілікті атқарушы органның шешімі; қолданыстағы ғимараттардың үй-жайларына (жекелеген бөліктеріне) реконструкциялау, қайта жоспарлау, қайта жабдықтау жүргізуге арналған тиісті жергілікті атқарушы органның шешімі;</w:t>
+      2) мемлекеттік мүлікті сенімгерлік басқару құрылтайшысы (бұдан әрі – құрылтайшы) – мемлекеттік мүлік жөніндегі уәкілетті орган немесе жергілікті атқарушы орган не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сенімгерлік басқарушы – егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, құрылтайшымен сенімгерлік басқару шартын жасасқан жеке тұлғалар және мемлекеттік емес заңды тұлғалар;</w:t>
+      2-1) реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарт (бұдан әрі – реноациялау шеңберінде Шарт) – уәкілетті компания мен реновациялау шеңберіндегі үлескер арасында жасалатын, тараптардың реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысуға байланысты құқықтық қатынастарын реттейтін шарт, бұл ретте бір тарап – көппәтерлі тұрғын үйді салуды қамтамасыз етуге және құрылыс аяқталғаннан кейін екінші тарапқа көппәтерлі тұрғын үйдегі үлесін беруге, ал екінші тарап реновациялау объектісін және (немесе) реновациялау объектісі шеңберіндегі жылжымайтын мүлікті қарсы беруді жүргізуге және көппәтерлі тұрғын үйдегі үлесін қабылдауға міндеттенеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) тұрғын үй құрылысына үлестік қатысу саласындағы құрылыс салушы (бұдан әрі – құрылыс салушы) – уәкілетті компанияның жарғылық капиталына қатысу арқылы, көппәтерлі тұрғын үйдің немесе жеке тұрғын үй кешеннің тұрғын үй құрылысына үлестік қатысуды ұйымдастыру жөніндегі қызметті өзінің меншікті және (немесе) тартылған ақшасы есебінен жүзеге асыратын заңды тұлға;</w:t>
+      2-2) реновациялау шеңберіндегі үлескер – көппәтерлі тұрғын үйдегі үлесін алу мақсатында реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарт жасасқан жеке тұлға (уақытша болатын шетелдіктерді қоспағанда) немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) тұрғын үй құрылысына үлестік қатысу саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – тұрғын үй құрылысындағы үлестік қатысу саласында басқаруды, сондай-ақ өз құзыреті шегінде салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      3) рұқсат беру құжаттары – өтініш берушіге ғимараттардың үй-жайларын (жекелеген бөліктерін) салу немесе қолданыстағыларын өзгерту жөнінде өзінің ойын іске асыруға құқық беретін құжаттар, олар мыналарды қамтиды: жерге тиісті құқық беру туралы жергілікті атқарушы органның шешімі; қолданыстағы ғимараттардың үй-жайларына (жекелеген бөліктеріне) реконструкциялау, қайта жоспарлау, қайта жабдықтау жүргізуге арналған тиісті жергілікті атқарушы органның шешімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) тұрғын үй құрылысына үлестік қатысу туралы шарт (бұдан әрі – Шарт) – уәкілетті компания мен үлескер арасында жасалатын, бір тарап көппәтерлі тұрғын үйдің немесе жеке тұрғын үй кешеннің құрылысын қамтамасыз етуге және құрылыс аяқталған соң екінші тарапқа көппәтерлі тұрғын үйдегі немесе жеке тұрғын үй кешеніндегі үлесін беруге міндеттенетін, ал екінші тарап төлем жүргізуге және көппәтерлі тұрғын үйдегі немесе жеке тұрғын үй кешеніндегі үлесін қабылдауға міндеттенетін, тараптардың тұрғын үй құрылысына үлестік қатысумен байланысты құқықтық қатынастарын реттейтін шарт;</w:t>
+      4) сенімгерлік басқарушы – егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, құрылтайшымен сенімгерлік басқару шартын жасасқан жеке тұлғалар және мемлекеттік емес заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14185 болып тіркелген) Тұрғын үй құрылысына үлестік қатысу туралы шарттың үлгілік нысанына (бұдан әрі – Үлгілік нысан) сәйкес келетін ақпарат электрондық-цифрлық нысанда ұсынылған және электрондық цифрлық қолтаңба арқылы куәландырылған тұрғын үй құрылысына үлестік қатысу туралы шарт;</w:t>
+        <w:t>
+      4-1) тұрғын үй-құрылыс кооперативі – Қазақстан Республикасының заңнамасына сәйкес өз міндеттемелерін орындағанға дейін әрекет ететін, көппәтерлі тұрғын үйді салу және кейіннен тұрғын үй-құрылыс кооперативінің мүшелері арасында пәтерлерді, тұрғын емес үй-жайларды, орынтұрақ орындарын, қоймаларды енгізген пай жарналарының сомасына сәйкес бөлу мақсатындағы жеке тұлғалардың коммерциялық емес бірлестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесі (бұдан әрі – Жүйе) – тұрғын үй құрылысына үлестік қатысу туралы шарттарды жүйелендіруге және есепке алуға және олар бойынша талап ету құқықтарын қайта табыстау туралы мәліметтерге арналған ақпараттық жүйе;</w:t>
+      5) тұрғын үй құрылысына үлестік қатысу саласындағы құрылыс салушы (бұдан әрі – құрылыс салушы) – уәкілетті компанияның жарғылық капиталына қатысу арқылы, көппәтерлі тұрғын үйдің немесе жеке тұрғын үй кешеннің тұрғын үй құрылысына үлестік қатысуды ұйымдастыру жөніндегі қызметті өзінің меншікті және (немесе) тартылған ақшасы есебінен жүзеге асыратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) Тұрғын үй құрылысының бірыңғай операторы (бұдан әрі – Бірыңғай оператор) – жарғылық капиталына мемлекет тікелей немесе жанама қатысатын, мақсаты Қазақстан Республикасының халқына тұрғын үйдің қолжетімді болуын қамтамасыз ету саласындағы мемлекеттік саясатты ипотекалық кредиттеу және жалға берілетін тұрғын үйді беру, үлестік тұрғын үй құрылысын дамыту тетіктері арқылы іске асыруға қатысу, сондай-ақ құрылыс саласы үшін қаржы ресурстарының қолжетімді болуын қамтамасыз ету болып табылатын ипотекалық ұйым;</w:t>
+      6) тұрғын үй құрылысына үлестік қатысу саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – тұрғын үй құрылысындағы үлестік қатысу саласында басқаруды, сондай-ақ өз құзыреті шегінде салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) уәкілетті компания – дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) жүз пайызы құрылыс салушыға тиесілі, көппәтерлі тұрғын үйдің немесе жеке тұрғын үй кешенінің үлестік құрылысын және көппәтерлі тұрғын үйдегі немесе жеке тұрғын үй кешеніндегі үлестерді өткізуді қамтамасыз ету жөніндегі қызметті жүзеге асыратын, арнайы экономикалық аймақтардағы қызметті қоспағанда, қандай да бір өзге коммерциялық қызметпен айналысуға құқығы жоқ заңды тұлға;</w:t>
+      7) тұрғын үй құрылысына үлестік қатысу туралы шарт (бұдан әрі – Шарт) – уәкілетті компания мен үлескер арасында жасалатын, бір тарап көппәтерлі тұрғын үйдің немесе жеке тұрғын үй кешеннің құрылысын қамтамасыз етуге және құрылыс аяқталған соң екінші тарапқа көппәтерлі тұрғын үйдегі немесе жеке тұрғын үй кешеніндегі үлесін беруге міндеттенетін, ал екінші тарап төлем жүргізуге және көппәтерлі тұрғын үйдегі немесе жеке тұрғын үй кешеніндегі үлесін қабылдауға міндеттенетін, тараптардың тұрғын үй құрылысына үлестік қатысумен байланысты құқықтық қатынастарын реттейтін шарт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) үлескер – көппәтерлі тұрғын үйде немесе жеке тұрғын үй кешенінде үлесті алу мақсатында тұрғын үй құрылысына үлестік қатысу туралы шарт жасасқан жеке тұлға (уақытша болатын шетелдіктерді қоспағанда), заңды тұлға немесе бірлескен қызмет туралы шартқа сәйкес қызметті жүзеге асыратын тұлға (жай серіктестік, консорциум).</w:t>
+      8) тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесі (бұдан әрі – Жүйе) – тұрғын үй құрылысына үлестік қатысу туралы шарттарды, ренвациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарттарды жүйелендіруге және есепке алуға және олар бойынша талап ету құқықтарын қайта табыстау туралы мәліметтерге арналған ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесін жүргізу тәртібі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Тұрғын үй құрылысының бірыңғай операторы (бұдан әрі – Бірыңғай оператор) – жарғылық капиталына мемлекет тікелей немесе жанама қатысатын, мақсаты Қазақстан Республикасының халқына тұрғын үйдің қолжетімді болуын қамтамасыз ету саласындағы мемлекеттік саясатты ипотекалық кредиттеу және жалға берілетін тұрғын үйді беру, үлестік тұрғын үй құрылысын дамыту тетіктері арқылы іске асыруға қатысу, сондай-ақ құрылыс саласы үшін қаржы ресурстарының қолжетімді болуын қамтамасыз ету болып табылатын ипотекалық ұйым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Жүйенің пайдаланушылары:</w:t>
+      10) уәкілетті компания – дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) жүз пайызы құрылыс салушыға тиесілі, көппәтерлі тұрғын үйдің немесе жеке тұрғын үй кешенінің үлестік құрылысын және көппәтерлі тұрғын үйдегі немесе жеке тұрғын үй кешеніндегі үлестерді өткізуді қамтамасыз ету жөніндегі қызметті жүзеге асыратын, арнайы экономикалық аймақтардағы қызметті қоспағанда, қандай да бір өзге коммерциялық қызметпен айналысуға құқығы жоқ заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) құрылыс салушылар;</w:t>
+      11) үлескер – көппәтерлі тұрғын үйде немесе жеке тұрғын үй кешенінде үлесті алу мақсатында тұрғын үй құрылысына үлестік қатысу туралы шарт жасасқан жеке тұлға (уақытша болатын шетелдіктерді қоспағанда), заңды тұлға немесе бірлескен қызмет туралы шартқа сәйкес қызметті жүзеге асыратын тұлға (жай серіктестік, консорциум).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      2) уәкілетті компаниялар;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй құрылысына үлестік қатысудың және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесін жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) облыстардың, Астана, Алматы және Шымкент қалаларының, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – жергілікті атқарушы орган).</w:t>
+      3. Жүйенің пайдаланушылары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Құрылыс салушының есептік жазбасын құру Жүйеде дербес тіркелу арқылы жүзеге асырылады.</w:t>
+      1) құрылыс салушылар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      2) уәкілетті компаниялар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тұрғын үй-құрылыс кооперативтері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кепіл ұстаушы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) облыстардың, Астана, Алматы және Шымкент қалаларының, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – жергілікті атқарушы орган).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Құрылыс салушының немесе тұрғын үй-құрылыс кооперативінің есептік жазбасын жасау Жүйеде дербес тіркеу арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүйедегі құрылыс салушының немесе тұрғын үй-құрылыс кооперативінің есептік жазбасы туралы мәліметтерді редакциялау және жою тиісінше уәкілетті органның немесе Жүйенің сенімгерлік басқарушысының атына құрылыс салушының немесе тұрғын үй-құрылыс кооперативінің жазбаша өтініші негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       5. Уәкілетті компанияның есептік жазбасын құруды құрылыс салушы Жүйеде дербес үлескерлердің ақшасын тартуға ЖАО-ның рұқсатын не Бірыңғай оператордың кепілдігін алған күннен бастап 3 (үш) жұмыс күні ішінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті компанияның есептік жазбасының мәліметтерін өңдеуді құрылыс салушы Жүйеде дербес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүйеде уәкілетті компанияның есептік жазбасын жою құрылыс салушының уәкілетті органның немесе Жүйенің сенімгерлік басқарушысының атына жазбаша өтініші негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жүйеде жергілікті атқарушы органның немесе кепіл ұстаушының есептік жазбасын жасау Жүйенің уәкілетті органының немесе сенімгерлік басқарушысының атына жергілікті атқарушы органның немесе кепіл ұстаушының жазбаша өтініші арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы органның немесе кепіл ұстаушының есептік жазбасы уәкілетті орган немесе Жүйенің сенімгерлік басқарушысы өтінішті тіркеген күннен бастап 1 (бір) жұмыс күні ішінде жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүйедегі мәліметтерді редакциялау және жергілікті атқарушы органның немесе кепіл ұстаушының есептік жазбасын жою уәкілетті органның немесе Жүйенің сенімгерлік басқарушысының атына жазбаша өтініш негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы органның қызметкері немесе кепіл ұстаушы жұмыстан босатылған немесе басқа лауазымға ауысқан жағдайда, жергілікті атқарушы орган немесе кепіл ұстаушы 5 (бес) жұмыс күні ішінде жазбаша өтініш негізінде есептік жазбаны өшіру үшін уәкілетті органды немесе Жүйенің сенімгерлік басқарушысын хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уәкілетті компания үлескерлердің ақшасын тартуға рұқсатын не Бірыңғай оператордың кепілдігін алған күннен бастап 6 (алты) жұмыс күні ішінде Жүйеге электрондық нысанда көппәтерлі тұрғын үй немесе жеке тұрғын үй кешені құрылысы объектісі (бұдан әрі – объект) туралы мәліметтерді тіркеу үшін өтінімді объектінің орналасқан жері бойынша жергілікті атқарушы органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті компанияның өтінімі объект туралы мынадай мәліметтер мен құжаттаманы қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z55" w:id="34"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) объектінің атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z56" w:id="35"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объектінің орналасқан жері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z57" w:id="36"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ведомстводан тыс кешенді сараптаманың оң қорытындысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z58" w:id="37"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) құрылыс-монтаждау жұмыстарының басталғаны туралы хабарламаны қабылдау туралы талон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z59" w:id="38"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) үлескерлердің ақшасын тартуға ЖАО-ның рұқсаты немесе Бірыңғай оператордың кепілдігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z60" w:id="39"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жер учаскесіне құқық белгілейтін құжаттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z61" w:id="40"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) объектінің квартирограммасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z62" w:id="41"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обектінің техникалық сипаттамалары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Тұрғын үй-құрылыс кооперативі құрылыс-монтаж жұмыстарының басталғаны туралы хабарламаны қабылдау туралы талонды алған күннен бастап 6 (алты) жұмыс күні ішінде объектінің орналасқан жері бойынша жергілікті атқарушы органға электрондық нысанда көп пәтерлі тұрғын үй (бұдан әрі – КПТҮ) туралы мәліметтерді тіркеу үшін Жүйеге өтінім жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй-құрылыс кооперативінің өтінімі объект туралы мынадай мәліметтер мен құжаттаманы қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) КПТҮ атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) КПТҮ орналасқан жері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ведомстводан тыс кешенді сараптаманың оң қорытындысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) құрылыс-монтаж жұмыстарының басталғаны туралы хабарламаны қабылдау туралы талон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жер учаскесіне құқық белгілейтін құжаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) КПТҮ квартирограммасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) КПТҮ техникалық сипаттамасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жергілікті атқарушы орган өтінімді алған күннен бастап 3 (үш) жұмыс күні ішінде Жүйеде объект туралы мәліметтерді тексереді және тіркейді не бас тарту үшін негізді көрсете отырып, объект туралы мәліметтерді тіркеуден бас тарту туралы дәлелді жауап жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...262 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Объект немесе КПТҮ туралы мәліметтерді тіркеуден бас тартуға негіздер болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уәкілетті компания немесе тұрғын үй-құрылыс кооперативі Жүйеге енгізген объект немесе КПТҮ туралы мәліметтердің объект бойынша уәкілетті компанияның рұқсат беру құжаттарының мәліметтеріне сәйкес келмеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уәкілетті компания немесе тұрғын үй-құрылыс кооперативі ұсынған объект немесе КПТҮ бойынша рұқсат беру құжаттарының және (немесе) олардағы мәліметтердің сенімсіздігін орнатуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Дәлелді бас тартуда көрсетілген ескертулер жойылғаннан кейін уәкілетті компания немесе тұрғын үй-құрылыс кооперативі Жүйеде объект немесе КПТҮ туралы мәліметтерді тіркеу үшін өтінімді жергілікті атқарушы органға қайта жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Объект немесе КПТҮ туралы мәліметтерді түзетуді уәкілетті компания немесе тұрғын үй-құрылыс кооперативі Жүйеде объект немесе КПТҮ туралы мәліметтерге тиісті түзетулер енгізу қажеттілігін растайтын рұқсат беру және (немесе) өзге де құжаттардың болуы негізінде дербес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті компания немесе тұрғын үй-құрылыс кооперативі Жүйеде объект немесе КПТҮ туралы мәліметтерге қажетті түзетулер енгізеді, растайтын құжаттарды қоса береді және объект немесе КПТҮ туралы түзетілген мәліметтерді тіркеу үшін өтінімді жергілікті атқарушы органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Жергілікті атқарушы орган өтінімді алған күннен бастап 3 (үш) жұмыс күні ішінде Жүйеде объект немесе КПТҮ туралы түзетілген мәліметтерді тексереді және тіркейді не осы Қағидалардың 9-тармағына сәйкес бас тарту үшін негіздемені көрсете отырып, объект немесе КПТҮ туралы түзетілген мәліметтерді тіркеуден бас тарту туралы дәлелді жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жүйеде Шарттарды немесе реновациялау шеңберінде Шарттарды есепке қоюды уәкілетті компания жергілікті атқарушы орган Жүйеде объект туралы мәліметтерді тіркегеннен кейін жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1. Жүйеде тұрғын үй-құрылыс кооперативіне қатысу шарттарын тіркеуді тұрғын үй-құрылыс кооперативі жергілікті атқарушы орган Жүйеде КПТҮ туралы мәліметтерді тіркегеннен кейін жүзеге асырады."</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жергілікті атқарушы органдардың тұрғын үй-құрылыс кооперативіне қатысу шарттарын тіркеу қағидаларын бекіту туралы"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>