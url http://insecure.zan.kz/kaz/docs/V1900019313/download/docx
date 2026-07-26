--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aa8ba33" w14:textId="aa8ba33">
+    <w:p w14:paraId="058041f" w14:textId="058041f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2188,55 +2188,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2562,31 +2562,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>