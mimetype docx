--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e1ab709" w14:textId="e1ab709">
+    <w:p w14:paraId="3abb421" w14:textId="3abb421">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,94 +102,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 2019 жылғы 16 тамыздағы № 199/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 23 тамызда № 19286 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың тақырыбы жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 229/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 229/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ақпараттандыру туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -208,171 +368,171 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Мемлекеттік органдардың ақпараттандыру объектілерінің ақпараттық қауіпсіздік оқиғаларына мониторинг жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Ақпараттық қауіпсіздік комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Ақпараттық қауіпсіздік комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде оны қазақ және орыс тілдерінде Қазақстан Республикасының Нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      2) осы бұйрықты мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде оны қазақ және орыс тілдерінде Қазақстан Республикасының Нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -407,91 +567,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...15 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
@@ -779,125 +939,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 199/НҚ бұйрығымен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік органдардың ақпараттандыру объектілерінің ақпараттық қауіпсіздік оқиғаларына мониторинг жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 27.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Мемлекеттік органдардың ақпараттандыру объектілерінің ақпараттық қауіпсіздік оқиғаларына мониторинг жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -912,1177 +1072,1177 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Ақпараттандыру туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-1) тармақшасына сәйкес әзірленді және мемлекеттік органдардың ақпараттандыру объектілері оқиғаларына мониторинг жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай ұғымдар мен анықтамалар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...15 lines deleted...]
-      2. Осы Қағидаларда мынадай ұғымдар мен анықтамалар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ақпараттандыру объектілері – электрондық ақпараттық ресурстар, бағдарламалық қамтылым, интернет-ресурс және ақпараттық-коммуникациялық инфрақұрылым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      1) ақпараттандыру объектілері – электрондық ақпараттық ресурстар, бағдарламалық қамтылым, интернет-ресурс және ақпараттық-коммуникациялық инфрақұрылым;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақпараттандыру саласындағы ақпараттық қауіпсіздік (бұдан әрі – ақпараттық қауіпсіздік) – электрондық ақпараттық ресурстардың, ақпараттық жүйелердің және ақпараттық-коммуникациялық инфрақұрылымның сыртқы және ішкі қатерлерден қорғалуының жай-күйі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      2) ақпараттандыру саласындағы ақпараттық қауіпсіздік (бұдан әрі – ақпараттық қауіпсіздік) – электрондық ақпараттық ресурстардың, ақпараттық жүйелердің және ақпараттық-коммуникациялық инфрақұрылымның сыртқы және ішкі қатерлерден қорғалуының жай-күйі;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақпараттық қауіпсіздік оқиғаларын мониторингтеу – ақпараттық қауіпсіздік оқиғаларын анықтау және сәйкестендіру мақсатында ақпараттандыру объектісін тұрақты байқау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      3) ақпараттық қауіпсіздік оқиғаларын мониторингтеу – ақпараттық қауіпсіздік оқиғаларын анықтау және сәйкестендіру мақсатында ақпараттандыру объектісін тұрақты байқау;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ақпараттық қауіпсіздік оқиғасы (бұдан әрі – АҚ оқиғасы) – ақпараттандыру объектілерінің қазіргі бар қауіпсіздік саясатын ықтимал бұзу туралы не ақпараттандыру объектілерінің қауіпсіздігіне қатысы болуы мүмкін, бұрын белгісіз болған жағдай туралы куәландыратын жай-күйі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      4) ақпараттық қауіпсіздік оқиғасы (бұдан әрі – АҚ оқиғасы) – ақпараттандыру объектілерінің қазіргі бар қауіпсіздік саясатын ықтимал бұзу туралы не ақпараттандыру объектілерінің қауіпсіздігіне қатысы болуы мүмкін, бұрын белгісіз болған жағдай туралы куәландыратын жай-күйі;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ақпараттық қауіпсіздіктің оқыс оқиғасы (бұдан әрі – АҚ оқыс оқиғасы) – ақпараттық-коммуникациялық инфрақұрылымның немесе оның жекелеген объектілерінің жұмысында жекелей немесе сериялы түрде туындайтын, олардың тиiсiнше жұмыс iстеуiне қатер төндiретiн және (немесе) электрондық ақпараттық ресурстарды заңсыз алу, көшiрмесін түсіріп алу, тарату, түрлендiру, жою немесе бұғаттау үшiн жағдай жасайтын іркілістер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      5) ақпараттық қауіпсіздіктің оқыс оқиғасы (бұдан әрі – АҚ оқыс оқиғасы) – ақпараттық-коммуникациялық инфрақұрылымның немесе оның жекелеген объектілерінің жұмысында жекелей немесе сериялы түрде туындайтын, олардың тиiсiнше жұмыс iстеуiне қатер төндiретiн және (немесе) электрондық ақпараттық ресурстарды заңсыз алу, көшiрмесін түсіріп алу, тарату, түрлендiру, жою немесе бұғаттау үшiн жағдай жасайтын іркілістер;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік техникалық қызмет (бұдан әрі – "МТҚ" АҚ)– Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған акционерлік қоғам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      6) мемлекеттік техникалық қызмет (бұдан әрі – "МТҚ" АҚ)– Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған акционерлік қоғам;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) оқиғаларды журналдау – ақпараттандыру объектісімен болып жатқан бағдарламалық немесе аппараттық оқиғалар туралы ақпаратты оқиғаларды тіркеу журналына жазу процесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      7) оқиғаларды журналдау – ақпараттандыру объектісімен болып жатқан бағдарламалық немесе аппараттық оқиғалар туралы ақпаратты оқиғаларды тіркеу журналына жазу процесі;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) оқиғаларды тіркеу журналдарын жинау жүйесі – ақпараттандыру объектілерінің оқиғаларын тіркеу журналдарын орталықтандырылған жинауды, оларды сақтауды және АҚ оқиғаларын басқару жүйесіне одан әрі беруді қамтамасыз ететін аппараттық-бағдарламалық кешен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      8) оқиғаларды тіркеу журналдарын жинау жүйесі – ақпараттандыру объектілерінің оқиғаларын тіркеу журналдарын орталықтандырылған жинауды, оларды сақтауды және АҚ оқиғаларын басқару жүйесіне одан әрі беруді қамтамасыз ететін аппараттық-бағдарламалық кешен;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ақпараттық қауіпсіздік үйлестірушісі – тұрақты негізде мемлекеттік органда болатын және мемлекеттік органдардың ақпараттандыру объектілері қорғалуының жай-күйін ұстауға бағытталған іс-шараларды үйлестіруді жүзеге асыратын "МТҚ" АҚ қызметкері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидаларда пайдаланылатын өзге де ұғымдар </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік органдардың ақпараттандыру объектілерінің ақпараттық қауіпсіздік оқиғаларының мониторингін (бұдан әрі – АҚОМ) Ақпараттық қауіпсіздіктің ұлттық үйлестіруші орталығының (бұдан әрі – АҚҰҮО) міндеттері мен функцияларын іске асыратын "МТҚ" АҚ жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. АҚОМ объектілері мемлекеттік органның (бұдан әрі – МО) ақпараттандыру объектілері болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      4. АҚОМ объектілері мемлекеттік органның (бұдан әрі – МО) ақпараттандыру объектілері болып табылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік құпияларды құрайтын мәліметтерді қамтитын электрондық ақпараттық ресурстар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...33 lines deleted...]
-      1) мемлекеттік құпияларды құрайтын мәліметтерді қамтитын электрондық ақпараттық ресурстар;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының Мемлекеттік құпиялар туралы заңнамасына сәйкес мемлекеттік құпияларға жатқызылған қорғалған орындаудағы ақпараттық жүйелер, сондай-ақ арнайы мақсаттағы және/немесе үкімет, құпия, шифрланған және кодталған телекоммуникация желілері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...15 lines deleted...]
-      2) Қазақстан Республикасының Мемлекеттік құпиялар туралы заңнамасына сәйкес мемлекеттік құпияларға жатқызылған қорғалған орындаудағы ақпараттық жүйелер, сондай-ақ арнайы мақсаттағы және/немесе үкімет, құпия, шифрланған және кодталған телекоммуникация желілері;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы объектілерімен интеграцияланбаған Қазақстан Республикасы Ұлттық Банкінің ақпараттандыру объектілері АҚОМ объектілеріне жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...15 lines deleted...]
-      3) "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы объектілерімен интеграцияланбаған Қазақстан Республикасы Ұлттық Банкінің ақпараттандыру объектілері АҚОМ объектілеріне жатпайды.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. АҚОМ шеңберінде АҚ оқиғаларының көздері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...15 lines deleted...]
-      6. АҚОМ шеңберінде АҚ оқиғаларының көздері:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МО иелігіндегі ақпараттық-коммуникациялық инфрақұрылымдағы ақпаратты қорғау құралдары (бұдан әрі – МО АКИ), оның ішінде "МТҚ" АҚ орнататын және қолдап отыратын (бұдан әрі – АҚ оқиғаларының көздері);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҰАҚҮО АҚ оқиғаларын басқару жүйесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. АҚОМ мынадай жұмыс түрлерін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...51 lines deleted...]
-      7. АҚОМ мынадай жұмыс түрлерін:</w:t>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) МО АКИ-де АҚ оқиғалар көздерін орнатуды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...15 lines deleted...]
-      1) МО АКИ-де АҚ оқиғалар көздерін орнатуды;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) АҚ оқиғалар көздерін МО АКИ-де техникалық сүйемелдеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
-[...15 lines deleted...]
-      2) АҚ оқиғалар көздерін МО АКИ-де техникалық сүйемелдеуді;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) АҚ оқыс оқиғаларын анықтауды және оларға кейіннен ден қою мақсатында АҚОМ объектілерінің АҚ оқиғасын қадағалауды қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
-[...15 lines deleted...]
-      3) АҚ оқыс оқиғаларын анықтауды және оларға кейіннен ден қою мақсатында АҚОМ объектілерінің АҚ оқиғасын қадағалауды қамтиды.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. АҚОМ мынадай нұсқалардың бірі бойынша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
-[...15 lines deleted...]
-      8. АҚОМ мынадай нұсқалардың бірі бойынша:</w:t>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бір жұмыс түрі бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
-[...15 lines deleted...]
-      1) бір жұмыс түрі бойынша;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірнеше жұмыс түрлері бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
-[...15 lines deleted...]
-      2) бірнеше жұмыс түрлері бойынша;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жұмыс түрлерінің толық құрамында жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...15 lines deleted...]
-      3) жұмыс түрлерінің толық құрамында жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. АҚОМ-ны "МТҚ" АҚ Қазақстан Республикасының Ұлттық қауіпсіздік комитеті (бұдан әрі – ҚР ҰҚК) мен "МТҚ" АҚ арасындағы шарттық қатынастар негізінде, Қазастан Республикасының аумағында орналасқан АҚОМ-ге қатысты жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
-[...15 lines deleted...]
-      9. АҚОМ-ны "МТҚ" АҚ Қазақстан Республикасының Ұлттық қауіпсіздік комитеті (бұдан әрі – ҚР ҰҚК) мен "МТҚ" АҚ арасындағы шарттық қатынастар негізінде, Қазастан Республикасының аумағында орналасқан АҚОМ-ге қатысты жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органдардың ақпараттандыру объектілерінің ақпараттық қауіпсіздік оқиғаларына мониторинг жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органдардың ақпараттандыру объектілерінің ақпараттық қауіпсіздік оқиғаларына мониторинг жүргізу тәртібі</w:t>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. АҚОМ жүргізу кезінде "МТҚ" АҚ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
-[...15 lines deleted...]
-      10. АҚОМ жүргізу кезінде "МТҚ" АҚ:</w:t>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) АҚ орнату шеңберінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
-[...15 lines deleted...]
-      1) АҚ орнату шеңберінде:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МО АКИ-ды зерделеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АҚ аппараттық-бағдарламалық кешенін МО АКИ-ға өрістетуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АҚ-тың жекелеген қорғау механизмдерін және қауіпсіздік саясатын баптауды және олардың жұмысының дұрыстығын тексеруді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) АҚ оқиғаларының көздерін техникалық сүйемелдеу шеңберінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      МО АКИ-ды зерделеуді;</w:t>
-[...54 lines deleted...]
-      2) АҚ оқиғаларының көздерін техникалық сүйемелдеу шеңберінде:</w:t>
+      АҚ жаңартуларын өндірушінің шығаруына қарай орнатуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АҚ-ның жай-күйін, олардың параметрлері мен қорғау режимдерін бақылауды, оның ішінде олардың жұмыс істеуіндегі қателер мен кемшіліктерді жоюды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АҚ-тың жұмыс істеу мәселелері бойынша өтінімдерді өңдеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) АҚ оқыс оқиғаларын анықтау және оларға кейіннен ден қою мақсатында АҚОМ объектілерінің жай-күйін қадағалау шеңберінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      АҚ жаңартуларын өндірушінің шығаруына қарай орнатуды;</w:t>
-[...54 lines deleted...]
-      3) АҚ оқыс оқиғаларын анықтау және оларға кейіннен ден қою мақсатында АҚОМ объектілерінің жай-күйін қадағалау шеңберінде:</w:t>
+      ҰАҚҮО АҚ оқиғаларын басқару жүйесіне беру үшін қажетті оқиғаларды тіркеу журналдарының тізбесін айқындауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "МТҚ" АҚ қолдап отыратын, АҚ оқиғаларын журналдауды ұйымдастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АҚОМ объектісі жұмыс істейтін МО телекоммуникациялық желісінің контурында ҰАҚҮО оқиғаларын тіркеу журналдарын жинау жүйесін ұйымдастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҰАҚҮО оқиғаларын тіркеу журналдарын жинау жүйесіне АҚ және АҚОМ объектілерінің оқиғаларын тіркеу журналдарын жинауды ұйымдастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҰАҚҮО АҚ оқиғаларын басқару жүйесіне АҚОМ және АҚ объектілерінің оқиғаларын тіркеу журналдарын беруді ұйымдастыруды және АҚ оқиғалары мен АҚ оқыс оқиғаларын анықтау мақсатында оларды өңдеуді және талдауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АҚОМ объектісінде анықталған, АҚ оқиғаларын немесе АҚ оқыс оқиғаларын бастапқы талдауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АҚ оқиғасы немесе АҚ оқыс оқиғасы анықталған сәттен бастап 30 минут ішінде, ҚР ҰҚК – 3 сағат ішінде АҚ оқиғалары мен АҚ оқыс оқиғалар туралы МО немесе ол уәкілеттік берген тұлғаны хабардар етуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МО АҚ немесе ол уәкілеттік берген тұлғаға оқыс оқиғасының таралуын тоқтата тұру бойынша бастапқы ұсынымдар беруді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      техникалық мүмкіндік болған жағдайда АҚ оқыс оқиғасының таралуын АҚ арқылы тоқтата тұру бойынша шаралар қабылдауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қажет болған жағдайда АҚ оқыс оқиғаға ден қою шеңберінде "МТҚ" АҚ қызметкерінің АҚОМ объектісін орналастыру орнына жіберуді (қажеттілігіне қарай ҚР ҰҚК немесе "МТҚ" АҚ дербес айқындайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АҚ оқыс оқиғасы анықталған сәттен бастап 48 сағат өткеннен кейін МО немесе ол уәкілеттік берген тұлғаның АҚ оқыс оқиғасының себептері мен салдарын жоймағаны туралы ақпараттық қауіпсіздікті қамтамасыз ету саласындағы уәкілетті органды (бұдан әрі – уәкілетті орган) және ҚР ҰҚК хабардар етуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ақпараттық қауіпсіздік үйлестірушісі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ҰАҚҮО АҚ оқиғаларын басқару жүйесіне беру үшін қажетті оқиғаларды тіркеу журналдарының тізбесін айқындауды;</w:t>
-[...198 lines deleted...]
-      11. Ақпараттық қауіпсіздік үйлестірушісі:</w:t>
+      МО АО қорғалғандық деңгейін арттыру бойынша ұсынымдар қалыпастыру мақсатында МО-ның ақпараттық-коммуникациялық инфрақұрылымын зерделеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МО АҚ жөніндегі техникалық құжаттамасын өзектендіру бойынша ұсынымдар қалыптастыру және техникалық құжаттама талаптарын қайта қарау мақсатында оны зерделеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МО ақпараттық-коммуникациялық инфрақұрылымында анықталған АҚ оқыс оқиғаларына ден қою жөніндегі іс-шараларды үйлестіруді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "МТҚ" АҚ қызметкерлері орнатқан ақпаратты қорғау құралдары арқылы АҚ оқыс оқиғаларына ден қоюға жәрдемдесуді (техникалық мүмкіндік болған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МО қызметкерлерінде АҚ саласындағы хабардарлықты арттыру жөнінде іс-шаралар жүргізуге жәрдемдесуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. МО немесе ол уәкілеттілік берген тұлға АҚОМ жүргізу кезінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:p>
-[...108 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "МТҚ" АҚ қызметкерлеріне МО ақпараттық-коммуникациялық инврақұрылымына физиклық және желілік қолжетімділік және ақпаратты қорғау құралдарын орнату және қолдап отыру үшін қажетті құқықтармен есептік жазбалар ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2149,90 +2309,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолданушылық және серверлік операциялық жүйелердің өзекті нұсқаларына дейін жаңартуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "МТҚ" АҚ-дын АҚ оқиғасының немесе сәйкесінше АҚ оқыс оқиғасының анықталғаны туралы хабарлама алған сәттен бастап 48 сағат ішінде АҚ оқиғасын талдау нәтижелері және (немесе) АҚ оқыс оқиғасын жою бойынаш қабылданған шаралар туралы "МТҚ" АҚ-ны хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. "МТҚ" АҚ АҚОМ қызметтерін көрсетуге шарттарға сәйкес, тоқсан сайын ҚР ҰҚК-ға анықталған АҚ қатерлері, АҚ оқиғалары және АҚ оқыс оқиғалары жөнінде жиынтық ақпарат, сондай-ақ олар бойынша МО қабылдаған шаралар туралы мәліметтер жолдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. ҚР ҰҚК тоқсан сайын уәкілетті органға анықталған АҚ оқыс оқиғалары жөнінде жиынтық ақпарат, сондай-ақ олар бойынша МО қабылдаған шаралар туралы мәліметтер жолдайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2337,68 +2497,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жүргізу қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АҚОМ объектісі туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -3643,55 +3803,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4017,31 +4177,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>