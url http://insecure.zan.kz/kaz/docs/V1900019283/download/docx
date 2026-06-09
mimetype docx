--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="52e7a63" w14:textId="52e7a63">
+    <w:p w14:paraId="81b9d82" w14:textId="81b9d82">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің және Қазақстан Республикасы Инвестициялар және даму министрінің кейбір бұйрықтарына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2019 жылғы 16 тамыздағы № 648 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 23 тамызда № 19283 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2019 жылғы 16 тамыздағы № 648 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 23 тамызда № 19283 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БҰЙЫРАМЫН: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -288,62 +288,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -351,51 +352,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Министр </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -654,130 +655,234 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрінің және Қазақстан Республикасы Инвестициялар және даму министрінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Бюджет қаражаты және мемлекеттік инвестициялардың өзге де нысандары есебінен объектілерді салуға арналған жобаларды (техникалық-экономикалық негіздемелерді және жобалау-сметалық құжаттаманы) бекіту қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 2 сәуірдегі № 304 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10632 болып тіркелген, 2015 жылғы 21 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Бюджет қаражаты және мемлекеттік инвестициялардың өзге де нысандары есебінен объектілерді салуға арналған жобаларды (техникалық-экономикалық негіздемелерді және жобалау-сметалық құжаттаманы) бекіту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -790,70 +895,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1-тарау. Жалпы ережелер";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -866,70 +971,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2- тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2-тарау. Құрылыс объектілеріне арналған техникалық-экономикалық негіздемелерді және жобалау-сметалық құжаттамаларды бекіту тәртібі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -998,310 +1103,518 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3-тарау. Техникалық-экономикалық негіздемелерді және жобалау-сметалық құжаттамаларды түзету, қайтадан бекітуді (қайта бекіту) жүргізу ерекшеліктері";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қала құрылысы және құрылыс жобалары (техникалық-экономикалық негіздемелер және жобалау-сметалық құжаттамалар) бойынша сараптама қорытындыларын ресімдеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 2 сәуірдегі № 305 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10636 болып тіркелген, 2015 жылғы 21 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қала құрылысы және құрылыс жобалары (техникалық-экономикалық негіздемелер және жобалау-сметалық құжаттамалар) бойынша сараптама қорытындыларын ресімдеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1) жоба (техникалық-экономикалық негіздеме, жобалау-сметалық құжаттама) бойынша "Ғимараттар мен құрылыстарды техникалық және (немесе) технологиялық жағынан күрделі объектілерге жатқызудың жалпы тәртібін айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 28 ақпандағы № 165 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10666 болып тіркелген) бекітілген Ғимараттар мен құрылыстарды техникалық және (немесе) технологиялық жағынан күрделі объектілерге жатқызудың жалпы тәртібін айқындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ғимараттардың немесе құрылыстардың жауапкершілік деңгейін көрсетумен кіріспе және сипаттама бөлігі, сондай-ақ сараптамаға ұсынылған жобаға қоса берілетін міндетті бастапқы құжаттар (материалдар, деректер) туралы қысқаша ақпаратты;"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Бір терезе" қағидаты бойынша құрылыс жобаларына кешенді ведомстводан тыс сараптама жүргізуді ұйымдастыру үшін портал мен ақпараттық жүйелерді жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 24 қыркүйектегі № 670 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17533 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2018 жылғы 18 қазанда жарияланған):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген "Бір терезе" қағидаты бойынша құрылыс жобаларына кешенді ведомстводан тыс сараптама жүргізуді ұйымдастыру үшін портал мен ақпараттық жүйелерді жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1314,70 +1627,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "18. Ұсыну кезінде электрондық өтінімді, сондай-ақ тиісті электрондық құжаттарды және (немесе) құжаттардың электрондық көшірмелерін тіркеуді портал автоматты түрде Нұр-Сұлтан қаласының уақыты бойынша, мынадай тәртіпте жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Нұр-Сұлтан уақыты бойынша жұмыс күні 0:00 сағаттан 13:59 сағатқа дейін келіп түскендер аталған жұмыс күнінде тіркеледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1480,70 +1793,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>41-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "41. Электрондық құжаттарды ВКС АЖ-да тіркеу уақыты және күні ВКС АЖ пайдаланушы қызметкерлердің ЭЦҚ-мен куәландырумен нақты уақыт бойынша, Нұр-Сұлтан қаласының уақыты бойынша жүргізіледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1576,70 +1889,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>54-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "53. Техникалық істен шығу туындаған кезде мынадай іс-шаралар жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпараттық жүйені пайдаланушы техникалық істен шығу анықталған сәттен бастап бір сағаттан кешіктірмей ақпараттық жүйеде көрсетілген электрондық пошта арқылы ақпараттық жүйе операторына хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1722,70 +2035,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік сараптама ұйымының ВКС АЖ мен портал операторлары мамандарының пайдаланушылардың өтініштерін қабылдауы жұмыс күндері Нұр-Сұлтан қаласының уақыты бойынша сағат 12.30-дан 14.00-ге дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқа ВКС АЖ пайдаланушыларына техникалық қолдау көрсету кестесін олардың операторлары олардың жұмыс уақытына байланысты белгілейді және тиісті ВКС АЖ-да көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Ақпараттық жүйе операторының мамандары пайдаланушылардың өтініштерін Есепке алу журналына Нұр-Сұлтан қаласының уақыты бойынша жұмыс уақытында отыз минут ішінде тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пайдаланушының техникалық істен шығу туралы өтініші Нұр-Сұлтан қаласының уақыты бойынша түскі үзіліс кезінде электрондық пошта бойынша түскен жағдайда, оператор хабарламаны түскі үзілістен кейін отыз минут ішінде тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1852,70 +2165,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>56-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "56. Техникалық істен шығу туралы ақпарат болған кезде оператор Нұр-Сұлтан қаласының уақыты бойынша жұмыс уақытының екі сағаты ішінде алынға ақпаратқа немесе ұсынылған материалдарға (экран түсірілімдері мен өзге де ұсынылған электрондық құжаттарға) талдау жүргізеді, қажет болған жағдайда ақпараттық жүйенің техникалық істен шығу фактісін растау немесе теріске шығару мақсатында техникалық істен шығуға әкеп соғатын іс-қимылын қайталайды (имитациялайды).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1928,70 +2241,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>69-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "69. Ақпараттық жүйеде техникалық және профилактикалық жұмыстар жүргізген кезде ақпараттық жүйе операторы оны пайдаланушыларға және интеграцияланған интернет-ресурстардың және (немесе) ақпараттық жүйелердің иелеріне техникалық және профилактикалық жұмыстарды жүргізуге дейін күнтізбелік 2 күн бұрын ақпараттық жүйеге тиісті ақпаратты орналастыру арқылы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техникалық және профилактикалық жұмыстар өздігінен түнгі уақытта Нұр-Сұлтан қаласының уақыты бойынша сағат 21:00-ден 6:00-ге дейін, сондай-ақ демалыс және мереке күндері жүргізіледі.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2015,55 +2328,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2389,31 +2702,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>