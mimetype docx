--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="81b9d82" w14:textId="81b9d82">
+    <w:p w14:paraId="3f6552a" w14:textId="3f6552a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -661,1666 +661,218 @@
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрінің және Қазақстан Республикасы Инвестициялар және даму министрінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:name="z11" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      1. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.04.2026 </w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 162</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...75 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тараудың</w:t>
-[...47 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2- тараудың</w:t>
-[...504 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...798 lines deleted...]
-      Техникалық және профилактикалық жұмыстар өздігінен түнгі уақытта Нұр-Сұлтан қаласының уақыты бойынша сағат 21:00-ден 6:00-ге дейін, сондай-ақ демалыс және мереке күндері жүргізіледі.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -2328,55 +880,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>