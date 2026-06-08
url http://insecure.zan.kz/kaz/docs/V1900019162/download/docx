--- v0 (2025-11-26)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cd0de4a" w14:textId="cd0de4a">
+    <w:p w14:paraId="57ba897" w14:textId="57ba897">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,83 +93,87 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрлігінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2019 жылғы 30 шілдедегі № 583 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 31 шілдеде № 19162 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2019 жылғы 30 шілдедегі № 583 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 31 шілдеде № 19162 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -440,127 +444,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Индустрия және инфрақұрылымдық даму министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1165,211 +1181,325 @@
         <w:t xml:space="preserve">
       "25. Қолданылу мерзімі шектеліп берілген сарапшының аттестаты жергілікті атқарушы органда "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасы Заңының 64-6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, сарапшы аттестаттаудан қайта өтпей, қолданылу мерзімі шектелмейтін аттестатқа өтініш берген күннен бастап бес жұмыс күні ішінде қайта ресімдеуге жатады". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Сәулет, қала құрылысы және құрылыс саласында қызметті жүзеге асыруға қойылатын біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2014 жылғы 9 желтоқсандағы № 136 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9994 болып тіркелді, 2014 жылғы 26 желтоқсанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланды):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйырықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Лицензияланатын сәулет, қала құрылысы және құрылыс қызметін жүзеге асыру үшін қойылатын бірыңғай біліктілік талаптарын бекіту туралы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйырықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Қоса беріліп отырған Лицензияланатын сәулет, қала құрылысы және құрылыс қызметін жүзеге асыру үшін қойылатын бірыңғай біліктілік талаптары бекітілсін.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс саласында қызметті жүзеге асыруға қойылатын бірыңғай біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1384,475 +1514,475 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы тізілімге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі қағидаларды және рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 734 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12620 болып тіркелген, 2016 жылы 14 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Жобалау және құрылыс салу процесіне қатысушы инженерлік-техникалық жұмыскерлерді аттестаттау қағидалар мен рұқсат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тараудың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-тарау. Жалпы ережелер";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тараудың</w:t>
+        <w:t>2-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1-тарау. Жалпы ережелер";</w:t>
+      "2-тарау. Аттестаттау тәртібі";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тараудың</w:t>
+        <w:t>10-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "2-тарау. Аттестаттау тәртібі";</w:t>
+      "10. Құжаттардың рұқсат беру талаптарына сәйкестігін, сондай-ақ басқа ұйымдарда қызметін қоса атқаруды анықтауды аттестаттау орталығы басшысының бұйрығымен тағайындалатын жауапты қызметкер қарайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 10-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10-1. Өтініш берушілер ұсынған құжаттар электронды және (немесе) қағаз түрде аттестаттау орталығының мұрағатында 5 (бес) жыл бойы сақталуы тиіс.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-тармақ</w:t>
+        <w:t>21-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "10. Құжаттардың рұқсат беру талаптарына сәйкестігін, сондай-ақ басқа ұйымдарда қызметін қоса атқаруды анықтауды аттестаттау орталығы басшысының бұйрығымен тағайындалатын жауапты қызметкер қарайды.";</w:t>
-[...39 lines deleted...]
-      "10-1. Өтініш берушілер ұсынған құжаттар электронды және (немесе) қағаз түрде аттестаттау орталығының мұрағатында 5 (бес) жыл бойы сақталуы тиіс.";</w:t>
+      "21. Аттестаттау орталығы аттестаттау орталығы басшысының қолымен, Excel форматында электрондық нысанда қағаз түрінде есептік айдан кейінгі айдың 10-күніне дейін ай сайын уәкілетті органға мынадай ақпарат ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...74 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалар мен рұқсат беру талаптарына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2237,352 +2367,353 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 136 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сәулет, қала құрылысы және құрылыс саласында қызметті жүзеге асыруға қойылатын бірыңғай біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="374"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2168"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілік талаптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілік талаптарына сәйкестікті растайтын құжаттардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2621,854 +2752,842 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-бөлім. Іздестіру қызметі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штатында іздестіру қызметі саласында тиісті жоғары кәсіптік білімі және лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша кемінде үш жыл еңбек өтілі (еңбек қызметі) немесе іздестіру қызметі саласында тиісті орта кәсіптік немесе техникалық және кәсіптік білімі, лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша кемінде бес жыл еңбек өтілі (еңбек қызметі) бар кемінде бір инженер-техник жұмыскердің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес инженер-техник жұмыскерлердің біліктілігі және жұмыс өтілі туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) және (немесе) кемінде бір жыл мерзімге жалға алу (құқықтық кадастрда мемлекеттік тіркей отырып) құқығындағы мыналармен:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензияланатын қызмет түрінің мәлімделген жұмыс түрлерін, кіші түрін орындауға қажетті әкімшілік-өндірістік ғимараттармен немесе үй-жайлармен жарақтандырылған. Бұл ретте, егер ол жұмысты жүргізген кезде еңбекті қорғау жүйесі мен қауіпсіздік техникасының талаптарына қайшы келмесе, өндірістік базаның әкімшілік, өндірістік және өзге де ғимараттары немесе үй-жайлары біріктірілуі мүмкін;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) еңбек жағдайларына сәйкес ұйымдастырылған жұмыс орындарымен жарақтандырылған өндірістік базаның болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес өндірістік база туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік құқығындағы өндірістік база болған жағдайда, ақпарат "Жылжымайтын мүлік тіркелімі" мемлекеттік деректер қоры" ақпараттық жүйесінен алынады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) және/немесе жалға алу құқығында ең аз материалдық-техникалық жарақтандырылуының болуы:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензияланатын қызмет түрінің кіші түрінің мәлімделген жұмыстарын орындау үшін қажетті техникалық талаптарға байланысты пайдаланылатын бақылау-өлшеу аспаптары, құралдары, механизмдері, құрылғылары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) инженерлік-геодезиялық жұмыстарды жүзеге асырған кезде есеп айырысуларды орындауға, графикалық және өзге де материалдарды жасау мен ресімдеуге қажетті орнатылған бағдарламалық жасақтамасы бар дербес компьютер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес материалдық-техникалық жарақтандырылуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жұмыстардың тиісінше орындалуын және сапаның қамтамасыз етілуін регламенттейтін сапаны бақылау (норманы бақылау, жұмыс жүргізу сапасын бақылау) жүйесі бойынша өтініш беруші (лицензиат) бекіткен нұсқаулықтың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес сапаны бақылау жүйесі бойынша бекітілген нұсқаулық туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жауапты инженер-техник жұмыскердің оқудан өткенін растайтын құжаттарды қоса берумен, еңбекті қорғау және қауіпсіздік техникасы жүйесі бойынша өтініш беруші (лицензиат) бекіткен қағидалардың және нұсқаулықтардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес еңбекті қорғау және қауіпсіздік техникасы жүйесі бойынша бекітілген қағидалар мен нұсқаулықтар туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3518,508 +3637,498 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-тарау. Жобалау қызметімен айналысу үшін ІІІ санаттағы лицензиаттарға қойылатын біліктілік талаптары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша тиісті аттестаты бар және келесі бір мамандану бойынша өтініш берушіде тұрақты негізде жұмыс істейтін кемінде бір аттестатталған инженер-техник жұмыскердің болуы: жобаның бас инженері, жобаның бас сәулетшісі, аға конструтор, жобалаушы жетекші инженер.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетелдіктер немесе шетелдік заңды тұлғалар үшін штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша өтініш берушіде тұрақты негізде жұмыс істейтін Экономикалық ынтымақтастық және даму ұйымына қатысушы мемлекеттің заңнамасында көзделген тәртіппен берілген тиісті рұқсат құжаты бар кемінде бір инженер-техник жұмыскердің болуы тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес аттестатталған инженер-техник жұмыскерлердің болуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) және (немесе) кемінде бір жыл мерзімге жалға алу (құқықтық кадастрда мемлекеттік тіркей отырып) құқығында, еңбек жағдайларына сәйкес ұйымдастырылған жұмыс орындарымен жарақтандырылған әкімшілік-тұрмыстық үй-жайлардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес әкімшілік-тұрмыстық үй-жайлар туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік құқығындағы өндірістік база болған жағдайда, ақпарат "Жылжымайтын мүлік тіркелімі" мемлекеттік деректер қоры" ақпараттық жүйесінен алынады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) және/немесе жалға алу құқығында лицензияланатын қызмет түрінің мәлімделген кіші түрін орындау үшін қажетті есеп айырысуларды орындауды, графикалық және өзге де материалдарды жасау мен ресімдеуді жүзеге асыруға мүмкіндік беретін орнатылған бағдарламалық жасақтамасы бар дербес компьютерлерді қамтитын ең аз материалдық-техникалық жарақтандырылуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес техникалық жарақтандырылуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4027,826 +4136,817 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2-тарау. Жобалау қызметімен айналысу үшін ІІ санаттағы лицензиаттарға қойылатын біліктілік талаптары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша тиісті аттестаты бар және келесі бір мамандану бойынша өтініш берушіде тұрақты негізде жұмыс істейтін кемінде бір аттестатталған инженер-техник жұмыскердің болуы:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жобаның бас инженері, жобаның бас сәулетшісі, аға конструктор, жобалаушы жетекші инженер.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетелдіктер немесе шетелдік заңды тұлғалар үшін штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша өтініш берушіде тұрақты негізде жұмыс істейтін Экономикалық ынтымақтастық және даму ұйымына қатысушы мемлекеттің заңнамасында көзделген тәртіппен берілген тиісті рұқсат құжаты бар кемінде бір инженер-техник жұмыскердің болуы тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес аттестатталған инженер-техник жұмыскерлердің болуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) және (немесе) кемінде бір жыл мерзімге жалға алу (құқықтық кадастрда мемлекеттік тіркей отырып) құқығында, еңбек жағдайларына сәйкес ұйымдастырылған жұмыс орындарымен жарақтандырылған әкімшілік-тұрмыстық үй-жайлардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес әкімшілік-тұрмыстық үй-жайлар туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік құқығындағы өндірістік база болған жағдайда, ақпарат "Жылжымайтын мүлік тіркелімі" мемлекеттік деректер қоры" ақпараттық жүйесінен алынады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензияланатын қызмет түрінің мәлімделген кіші түрін орындау үшін қажетті есеп айырысуларды орындауды, графикалық және өзге де материалдарды жасау мен ресімдеуді жүзеге асыруға мүмкіндік беретін бағдарламалық қамтамасыз етудің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес бағдарламалық қамтамасыз ету туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензиаттың кемінде бес жыл жұмыс тәжірибесі, бұл ретте жұмыс тәжірибесі жобалау қызметін (жобалау бөлігінде жобалау-іздестіру қызметін) жүзеге асыруға шетелдік тұлғалар үшін лицензия немесе өзге де тең келетін рұқсат беру құжатын алған күнінен бастап есептеледі не ІІІ санаттағы лицензиат ретінде кемінде бес жыл жұмыс тәжірибесі. Бұл ретте, лицензияның қолданылуы тоқтатылған жағдайда жұмыс тәжірибесі жойылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензияның немесе "Нотариат туралы" Қазақстан Республикасының Заңына сәйкес куәландырылған шет мемлекеттің тиісті ресми рұқсат беру құжатының көшірмесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бас мердігер ретінде, құжаттамалық растауды (объектіні пайдалануға беру туралы қол қойылған актілердің көшірмелерін) ұсына отырып, техникалық жағынан күрделі емес екінші және/немесе үшінші жауапкершілік деңгейінде кемінде бес іске асырылған құрылыс объектілерінің болуы не лицензиат қосалқы мердігерлік шарттар бойынша жұмыстар орындаған, құжаттамалық растауды (орындалған жұмыстардың қол қойылған актілерінің көшірмелерін) ұсына отырып, бірінші және/немесе екінші жауапкершілік деңгейіндегі кемінде он объектінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес іске асырылған объектілер туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бас мердігерлік және қосалқы мердігерлік шарттар бойынша жұмыс тәжірибесі болған жағдайда объектілерді пайдалануға беру актілерін және орындалған жұмыстардың актілерін ұсынуға рұқсат етіледі, бұл ретте актілердің жалпы саны қосалқы мердігерлік шарттар бойынша объектілердің болуын растау үшін белгіленген мөлшерде ұсынылуға тиіс.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс тәжірибесі ретінде лицензияның санатына сәйкес жұмыстарды бас мердігер ретінде орындауға рұқсат берілмейтін объектілер бойынша құжаттық растауды ұсыну 2012 жылғы 30 қаңтарға дейін күшіне енген шарттар бойынша жұмыстарды орындаған жағдайда ғана рұқсат етіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4865,994 +4965,1033 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3-тарау. Жобалау қызметімен айналысу үшін І санаттағы лицензиаттарға қойылатын біліктілік талаптары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша тиісті аттестаты бар және келесі бір мамандану бойынша өтініш берушіде тұрақты негізде жұмыс істейтін кемінде бір аттестатталған инженер-техник жұмыскердің болуы:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жобаның бас инженері,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жобаның бас сәулетшісі,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 аға конструктор,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жобалаушы жетекші инженер.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетелдіктер немесе шетелдік заңды тұлғалар үшін штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша өтініш берушіде тұрақты негізде жұмыс істейтін Экономикалық ынтымақтастық және даму ұйымына қатысушы мемлекеттің заңнамасында көзделген тәртіппен берілген тиісті рұқсат құжаты бар кемінде бір инженер-техник жұмыскердің болуы тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес аттестатталған инженер-техник жұмыскерлердің болуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) және (немесе) кемінде бір жыл мерзімге жалға алу (құқықтық кадастрда мемлекеттік тіркей отырып) құқығында, еңбек жағдайларына сәйкес ұйымдастырылған жұмыс орындарымен жарақтандырылған әкімшілік-тұрмыстық үй-жайлардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес әкімшілік-тұрмыстық үй-жайлар туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік құқығындағы өндірістік база болған жағдайда, ақпарат "Жылжымайтын мүлік тіркелімі" мемлекеттік деректер қоры" ақпараттық жүйесінен алынады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензияланатын қызмет түрінің мәлімделген кіші түрін орындау үшін қажетті есеп айырысуларды орындауды, графикалық және өзге де материалдарды жасау мен ресімдеуді жүзеге асыруға мүмкіндік беретін бағдарламалық қамтамасыз етудің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес бағдарламалық қамтамасыз ету туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензиаттың кемінде он жыл не Қазақстан Республикасының аумағында теңіз мұнай-газ жобалары үшін жобалау қызметін (жобалау бөлігінде жобалау-іздестіру қызметін) жүзеге асырған тұлғалар үшін кемінде жеті жыл жұмыс тәжірибесі не ІІ санаттағы лицензиат ретінде кемінде бес жыл жұмыс тәжірибесі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс тәжірибесі лицензияны алған күннен бастап есептеледі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұл ретте, лицензияның қолданылуы тоқтатылған жағдайда жұмыс тәжірибесі жойылады.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетелдік тұлғалар үшін жұмыс тәжірибесі ретінде жобалау қызметін (жобалау бөлігінде жобалау-іздестіру қызметін) жүзеге асыруға тең келетін рұқсат беру құжаты есепке алынады.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылтайшыларының кемінде біреуінің жобалау саласында кемінде отыз жыл халықаралық тәжірибесі бар және бірінші жауапкершілік деңгейіндегі объектілерді жобалауды орындаған заңды тұлғалар үшін алты жыл жұмыс тәжірибесі. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылтайшылары Қазақстан Республикасының резиденті бір немесе бірнеше заңды тұлғасы және шетелдік бір немесе бірнеше заңды тұлғасы болып табылатын және ондағы Қазақстан Республикасының заңды тұлғасына қатысу үлесінің жиынтығы 40 немесе одан астамы тиесілі және жобалау қызметімен айналысуға І санаттағы лицензиясы бар заңды тұлға үшін осы талаптар қолданылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензияның немесе "Нотариат туралы" Қазақстан Республикасының Заңына сәйкес куәландырылған шет мемлекеттің тиісті ресми рұқсат беру құжатының көшірмесі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылтайшыларының кемінде біреуінің жобалау саласында кемінде отыз жыл халықаралық тәжірибесі бар және бірінші жауапкершілік деңгейіндегі объектілерді жобалауды орындаған заңды тұлғалар үшін қызметінің негізгі нысанасы Қазақстан Республикасының аумағында халықаралық мамандандырылған көрмені ұйымдастыру және өткізу болып табылатын, жарғылық капиталына мемлекет жүз пайыз қатысатын заңды тұлғаның ұсынымдары.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қатысушысы (акционері) Қазақстан Республикасының резиденті заңды тұлға болып табылатын заңды тұлғаға және Қазақстан Республикасының резиденті заңды тұлғаға – қатысушыға (акционерге) жарғылық капиталына қатысу үлестері (үлестер немесе акциялар) 40 немесе одан көп тиесілі және жобалау қызметімен айналысуға І санаттағы лицензиясы бар шетелдік заңды тұлғаға жобалау қызметімен айналысу үшін Қазақстан Республикасының резиденті заңды тұлғаның І санаттағы лицензиясының көшірмесі, әрбір қатысушының (акционердің) қатысу үлесін көрсете отырып, қатысушының (акционердің) құрамы туралы ақпарат, сондай-ақ қатысушы (акционер) – шетелдік заңды тұлға шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын, мемлекеттік және орыс тілдеріне аудармасын нотариат куәландырған сауда тізілімінен алынған заңдастырылған үзінді көшірме немесе басқада заңдастырылған құжат беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құжаттамалық растауды (объектіні пайдалануға беру туралы қол қойылған актілердің көшірмелерін) ұсына отырып, бас мердігер ретінде бірінші және/немесе екінші жауапкершілік деңгейінде кемінде он іске асырылған құрылыс объектілерінің болуы не лицензиат қосалқы мердігерлік шарттар бойынша жұмыстар орындаған, құжаттамалық растауды (орындалған жұмыстардың қол қойылған актілерінің көшірмелерін) ұсына отырып, бірінші және/немесе екінші жауапкершілік деңгейіндегі кемінде жиырма объектінің болуы.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылтайшылары жобалау қызметімен айналысатын Құрылтайшыларының кемінде біреуінің жобалау саласында кемінде отыз жыл халықаралық тәжірибесі бар және бірінші жауапкершілік деңгейіндегі объектілерді жобалауды орындаған заңды тұлғалар үшін алты жыл жұмыс тәжірибесі. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылтайшылары Қазақстан Республикасының резиденті бір немесе бірнеше заңды тұлғасы және шетелдік бір немесе бірнеше заңды тұлғасы болып табылатын және ондағы Қазақстан Республикасының заңды тұлғасына қатысу үлесінің жиынтығы 40 немесе одан астамы тиесілі және жобалау қызметімен айналысуға І санаттағы лицензиясы бар заңды тұлға үшін осы талаптар қолданылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес іске асырылған объектілер туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бас мердігерлік және қосалқы мердігерлік шарттар бойынша жұмыс тәжірибесі болған жағдайда объектілерді пайдалануға беру актілерін және орындалған жұмыстардың актілерін ұсынуға рұқсат етіледі, бұл ретте актілердің жалпы саны қосалқы мердігерлік шарттар бойынша объектілердің болуын растау үшін белгіленген мөлшерде ұсынылуға тиіс.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс тәжірибесі ретінде лицензияның санатына сәйкес жұмыстарды бас мердігер ретінде орындауға рұқсат берілмейтін объектілер бойынша құжаттық растауды ұсыну 2012 жылғы 30 қаңтарға дейін күшіне енген шарттар бойынша жұмыстарды орындаған жағдайда ғана рұқсат етіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5913,550 +6052,552 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4-тарау. Құрылыс-монтаждау жұмыстарымен айналысу үшін ІІІ санаттағы лицензиаттарға қойылатын біліктілік талаптары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша тиісті аттестаты бар және келесі бір мамандану бойынша өтініш берушіде тұрақты негізде жұмыс істейтін кемінде бір аттестатталған инженер-техник жұмыскердің болуы:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жобаның бас инженері, өндірістік-техникалық бөлімнің бастығы, учаске бастығы, жұмыс жүргізуші, мастер.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетелдіктер немесе шетелдік заңды тұлғалар үшін штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша өтініш берушіде тұрақты негізде жұмыс істейтін Экономикалық ынтымақтастық және даму ұйымына қатысушы мемлекеттің заңнамасында көзделген тәртіппен берілген тиісті рұқсат құжаты бар кемінде бір инженер-техник жұмыскердің болуы тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес аттестатталған инженер-техник жұмыскерлердің болуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) және (немесе) кемінде бір жыл мерзімге жалға алу (құқықтық кадастрда мемлекеттік тіркей отырып) құқығындағы мыналармен:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензияланатын қызмет түрінің мәлімделген жұмыс түрлерін, кіші түрін орындауға қажетті әкімшілік-өндірістік ғимараттармен немесе үй-жайлармен жарақтандырылған. Бұл ретте, егер ол жұмысты жүргізген кезде еңбекті қорғау жүйесі мен қауіпсіздік техникасының талаптарына қайшы келмесе, өндірістік базаның әкімшілік, өндірістік және өзге де ғимараттары немесе үй-жайлары біріктірілуі мүмкін;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) еңбек жағдайларына сәйкес ұйымдастырылған жұмыс орындарымен жарақтандырылған өндірістік базаның болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес өндірістік база туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік құқығындағы өндірістік база болған жағдайда, ақпарат "Жылжымайтын мүлік тіркелімі" мемлекеттік деректер қоры" ақпараттық жүйесінен алынады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) және/немесе жалға алу құқығында лицензияланатын қызмет түрі кіші түрінің мәлімделген жұмыстарына қойылатын техникалық талаптарға байланысты құрылыс-монтаждау жұмыстарын орындауға қойылатын техникалық талаптарға сәйкес белгіленген жабдықтардың ең аз жиынтығын, бақылау-өлшеу құралдарын, машиналар мен механизмдерді қамтитын ең аз материалдық-техникалық жарақтандырылуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес техникалық жарақтандырылуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6464,840 +6605,835 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5-тарау. Құрылыс-монтаждау жұмыстарымен айналысу үшін ІІ санаттағы лицензиаттарға қойылатын біліктілік талаптары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша тиісті аттестаты бар және келесі бір мамандану бойынша өтініш берушіде тұрақты негізде жұмыс істейтін кемінде бір аттестатталған инженер-техник жұмыскердің болуы: жобаның бас инженері, өндірістік-техникалық бөлімнің бастығы, учаске бастығы, жұмыс жүргізуші, мастер.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетелдіктер немесе шетелдік заңды тұлғалар үшін штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша өтініш берушіде тұрақты негізде жұмыс істейтін Экономикалық ынтымақтастық және даму ұйымына қатысушы мемлекеттің заңнамасында көзделген тәртіппен берілген тиісті рұқсат құжаты бар кемінде бір инженер-техник жұмыскердің болуы тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес аттестатталған инженер-техник жұмыскерлердің болуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) және (немесе) кемінде бір жыл мерзімге жалға алу (құқықтық кадастрда мемлекеттік тіркей отырып) құқығындағы мыналармен:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензияланатын қызмет түрінің мәлімделген жұмыс түрлерін, кіші түрін орындауға қажетті әкімшілік-өндірістік ғимараттармен немесе үй-жайлармен жарақтандырылған. Бұл ретте, егер ол жұмысты жүргізген кезде еңбекті қорғау жүйесі мен қауіпсіздік техникасының талаптарына қайшы келмесе, өндірістік базаның әкімшілік, өндірістік және өзге де ғимараттары немесе үй-жайлары біріктірілуі мүмкін;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) еңбек жағдайларына сәйкес ұйымдастырылған жұмыс орындарымен жарақтандырылған өндірістік базаның болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес өндірістік база туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік құқығындағы өндірістік база болған жағдайда, ақпарат "Жылжымайтын мүлік тіркелімі" мемлекеттік деректер қоры" ақпараттық жүйесінен алынады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) және/немесе жалға алу құқығында лицензияланатын қызмет түрі кіші түрінің мәлімделген жұмыстарына қойылатын техникалық талаптарға байланысты құрылыс-монтаждау жұмыстарын орындауға қойылатын техникалық талаптарға сәйкес белгіленген жабдықтардың ең аз жиынтығын, бақылау-өлшеу құралдарын, машиналар мен механизмдерді қамтитын ең аз материалдық-техникалық жарақтандырылуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес техникалық жарақтандырылуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензиаттың кемінде бес жыл жұмыс тәжірибесі, бұл ретте жұмыс тәжірибесі құрылыс-монтаждау жұмыстарын жүзеге асыруға лицензия немесе шетелдік тұлғалар үшін өзге де тең келетін рұқсат беру құжатын алған күнінен бастап есептеледі не ІІІ санаттағы лицензиат ретінде кемінде бес жыл жұмыс тәжірибесі. Бұл ретте, лицензияның қолданылуы тоқтатылған жағдайда жұмыс тәжірибесі жойылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензияның немесе "Нотариат туралы" Қазақстан Республикасының Заңына сәйкес куәландырылған шет мемлекеттің тиісті ресми рұқсат беру құжатының көшірмесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бас мердігер ретінде, құжаттамалық растауды (объектіні пайдалануға беру туралы қол қойылған актілердің көшірмелерін) ұсына отырып, техникалық жағынан күрделі емес екінші және/немесе үшінші жауапкершілік деңгейінде кемінде бес іске асырылған құрылыс объектілерінің болуы не лицензиат қосалқы мердігерлік шарттар бойынша жұмыстар орындаған, құжаттамалық растауды (орындалған жұмыстардың қол қойылған актілерінің көшірмелерін) ұсына отырып, бірінші және/немесе екінші жауапкершілік деңгейіндегі кемінде он объектінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес іске асырылған объектілер туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бас мердігерлік және қосалқы мердігерлік шарттар бойынша жұмыс тәжірибесі болған жағдайда объектілерді пайдалануға беру актілерін және орындалған жұмыстардың актілерін ұсынуға рұқсат етіледі, бұл ретте актілердің жалпы саны қосалқы мердігерлік шарттар бойынша объектілердің болуын растау үшін белгіленген мөлшерде ұсынылуға тиіс.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс тәжірибесі ретінде лицензияның санатына сәйкес жұмыстарды бас мердігер ретінде орындауға рұқсат берілмейтін объектілер бойынша құжаттық растауды ұсыну 2012 жылғы 30 қаңтарға дейін күшіне енген шарттар бойынша жұмыстарды орындаған жағдайда ғана рұқсат етіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7316,980 +7452,1015 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6-тарау. Құрылыс-монтаждау жұмыстарымен айналысу үшін І санаттағы лицензиаттарға қойылатын біліктілік талаптары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша тиісті аттестаты бар және келесі бір мамандану бойынша өтініш берушіде тұрақты негізде жұмыс істейтін кемінде бір аттестатталған инженер-техник жұмыскердің болуы: жобаның бас инженері,өндірістік-техникалық бөлімнің бастығы, учаске бастығы, жұмыс жүргізуші, мастер.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетелдіктер немесе шетелдік заңды тұлғалар үшін штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша өтініш берушіде тұрақты негізде жұмыс істейтін Экономикалық ынтымақтастық және даму ұйымына қатысушы мемлекеттің заңнамасында көзделген тәртіппен берілген тиісті рұқсат құжаты бар кемінде бір инженер-техник жұмыскердің болуы тиіс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес аттестатталған инженер-техник жұмыскерлердің болуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) құқығындағы мыналармен:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензияланатын қызмет түрінің мәлімделген жұмыс түрлерін, кіші түрін орындауға қажетті әкімшілік-өндірістік ғимараттармен немесе үй-жайлармен жарақтандырылған. Бұл ретте, егер ол жұмысты жүргізген кезде еңбекті қорғау жүйесі мен қауіпсіздік техникасының талаптарына қайшы келмесе, өндірістік базаның әкімшілік, өндірістік және өзге де ғимараттары немесе үй-жайлары біріктірілуі мүмкін;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) еңбек жағдайларына сәйкес ұйымдастырылған жұмыс орындарымен жарақтандырылған өндірістік базаның болуы.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңды тұлғасына қатысу үлесінің жиынтығы 40 немесе одан астамын құрайтын Қазақстан Республикасының резиденті бір немесе бірнеше заңды тұлғасы болып табылатын заңды тұлғада кемінде бір жыл мерзімге жалға алу (құқықтық кадастрда мемлекеттік тіркей отырып) құқығындағы өндірістік базаның болуына жол беріледі. Бұл ретте, Қазақстан Республикасының резидентінде құрлыс-монтаждау жұмыстарымен айналысуға І санаттағы лицензия болуы қажет.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының резиденті емес өз елінде меншік құқығында өндірістік базасы бар болса да, оның Қазақстан Республикасының аумағында өндірістік базаны кемінде бір жыл мерзімге жалға алу (құқықтық кадастрда мемлекеттік тіркей отырып) және (немесе) меншік (шаруашылық жүргізу немесе жедел басқару) құқығында мыналармен:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензияланатын қызмет түрінің мәлімделген жұмыс түрлерін, кіші түрін орындауға қажетті әкімшілік-өндірістік ғимараттармен немесе үй-жайлармен жарақтандырылған. Бұл ретте, егер ол жұмысты жүргізген кезде еңбекті қорғау жүйесі мен қауіпсіздік техникасының талаптарына қайшы келмесе, өндірістік базаның әкімшілік, өндірістік және өзге де ғимараттары немесе үй-жайлары біріктірілуі мүмкін;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) еңбек жағдайларына сәйкес ұйымдастырылған жұмыс орындарымен жарақтандырылған өндірістік базасының болуы тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес өндірістік база туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік құқығындағы өндірістік база болған жағдайда, ақпарат "Жылжымайтын мүлік тіркелімі" мемлекеттік деректер қоры" ақпараттық жүйесінен алынады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) және/немесе жалға алу құқығында лицензияланатын қызмет түрі кіші түрінің мәлімделген жұмыстарына қойылатын техникалық талаптарға байланысты құрылыс-монтаждау жұмыстарын орындауға қойылатын техникалық талаптарға сәйкес белгіленген жабдықтардың ең аз жиынтығын, бақылау-өлшеу құралдарын, машиналар мен механизмдерді қамтитын ең аз материалдық-техникалық жарақтандырылуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес техникалық жарақтандырылуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензиаттың кемінде он жыл не Қазақстан Республикасының аумағында теңіз мұнай-газ жобалары үшін құрылыс-монтаждау жұмыстарын жүзеге асыратын тұлғалар үшін кемінде жеті жыл жұмыс тәжірибесі не ІІ санаттағы лицензиат ретінде кемінде бес жыл жұмыс тәжірибесі. Жұмыс тәжірибесі лицензия алған күннен бастап есептеледі. Бұл ретте, лицензияның қолданылуы тоқтатылған жағдайда жұмыс тәжірибесі жойылады.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетелдік тұлғалар үшін жұмыс тәжірибесі ретінде құрылыс-монтаждау жұмыстарын жүзеге асыруға тең келетін рұқсат беру құжаты есепке алынады. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылтайшыларының кемінде біреуінің жобалау саласында кемінде отыз жыл халықаралық тәжірибесі бар және бірінші жауапкершілік деңгейіндегі объектілерді жобалауды орындаған заңды тұлғалар үшін алты жыл жұмыс тәжірибесі. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылтайшылары Қазақстан Республикасының резиденті бір немесе бірнеше заңды тұлғасы және шетелдік бір немесе бірнеше заңды тұлғасы болып табылатын және ондағы Қазақстан Республикасының заңды тұлғасына қатысу үлесінің жиынтығы 40 немесе одан астамы тиесілі және жобалау қызметімен айналысуға І санаттағы лицензиясы бар заңды тұлға үшін осы талаптар қолданылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензияның немесе "Нотариат туралы" Қазақстан Республикасының Заңына сәйкес куәландырылған шет мемлекеттің тиісті ресми рұқсат беру құжатының көшірмесі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қатысушысы (акционері) Қазақстан Республикасының резиденті заңды тұлға болып табылатын заңды тұлғаға және Қазақстан Республикасының резиденті заңды тұлғаға – қатысушыға (акционерге) жарғылық капиталына қатысу үлестері (үлестер немесе акциялар) 40 немесе одан көп тиесілі және жобалау қызметімен айналысуға І санаттағы лицензиясы бар шетелдік заңды тұлғаға жобалау қызметімен айналысу үшін Қазақстан Республикасының резиденті заңды тұлғаның І санаттағы лицензиясының көшірмесі, әрбір қатысушының (акционердің) қатысу үлесін көрсете отырып, қатысушының (акционердің) құрамы туралы ақпарат, сондай-ақ қатысушы (акционер) – шетелдік заңды тұлға шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын, мемлекеттік және орыс тілдеріне аудармасын нотариат куәландырған сауда тізілімінен алынған заңдастырылған үзінді көшірме немесе басқада заңдастырылған құжат беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бас мердігер ретінде, құжаттамалық растауды (объектіні пайдалануға беру туралы қол қойылған актілердің көшірмелерін) ұсына отырып, бірінші және/немесе екінші жауапкершілік деңгейінде кемінде он іске асырылған құрылыс объектілерінің болуы не лицензиат қосалқы мердігерлік шарттар бойынша жұмыстар орындаған, құжаттамалық растауды (орындалған жұмыстардың қол қойылған актілерінің көшірмелерін) ұсына отырып, бірінші және/немесе екінші жауапкершілік деңгейіндегі кемінде жиырма объектінің болуы.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылтайшыларының кемінде біреуінің жобалау саласында кемінде отыз жыл халықаралық тәжірибесі бар және бірінші жауапкершілік деңгейіндегі объектілерді жобалауды орындаған заңды тұлғалар үшін алты жыл жұмыс тәжірибесі. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылтайшылары Қазақстан Республикасының резиденті бір немесе бірнеше заңды тұлғасы және шетелдік бір немесе бірнеше заңды тұлғасы болып табылатын және ондағы Қазақстан Республикасының заңды тұлғасына қатысу үлесінің жиынтығы 40 немесе одан астамы тиесілі және жобалау қызметімен айналысуға І санаттағы лицензиясы бар заңды тұлға үшін осы талаптар қолданылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6274" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес іске асырылған объектілер туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бас мердігерлік және қосалқы мердігерлік шарттар бойынша жұмыс тәжірибесі болған жағдайда объектілерді пайдалануға беру актілерін және орындалған жұмыстардың актілерін ұсынуға рұқсат етіледі, бұл ретте актілердің жалпы саны қосалқы мердігерлік шарттар бойынша объектілердің болуын растау үшін белгіленген мөлшерде ұсынылуға тиіс.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс тәжірибесі ретінде лицензияның санатына сәйкес жұмыстарды бас мердігер ретінде орындауға рұқсат берілмейтін объектілер бойынша құжаттық растауды ұсыну 2012 жылғы 30 қаңтарға дейін күшіне енген шарттар бойынша жұмыстарды орындаған жағдайда ғана рұқсат етіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -8552,132 +8723,133 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мен рұқсат беру талаптарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобалау және құрылыс салу процесіне қатысушы инженер-техника жұмыскерлерді аттестаттау жөніндегі рұқсат беру талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1004"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="6613"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2368" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8738,87 +8910,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2315" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6613" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8857,1018 +9029,1130 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-тарау. Жобалау қызметі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2368" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жобаның бас инженері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2315" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғары, құрылыс саласында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6613" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тиісті салада маман және (немесе) басшы лауазымында объектілерді жобалау бойынша кемінде бес жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2368" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жобаның бас сәулетшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2315" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғары, сәулет саласында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6613" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тиісті салада маман және (немесе) басшы лауазымында объектілерді жобалау бойынша кемінде бес жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2368" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бас конструктор:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тірек және қоршау конструкциялары бойынша:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гидротехник;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құрылыс жобалау.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерлік желілер мен құрылыстар бойынша:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 желдету және жылу газбен жабдықтау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумен жабдықтау және кәріз/сумен жабдықтау және су бұру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 байланыс инженері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 инженер-электрик; мұнай және газ инженері.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлік құрылысы бойынша:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 автомобиль жолдары және әуеайлақтар инженері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көпірлер мен тоннельдер инженері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 темір жолдар инженері.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Технологиялық жабдықтар бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2315" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғары, құрылыс саласында мамандығы бойынша, жұмыс бағытына байланысты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6613" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тиісті салада маман және (немесе) басшы лауазымында объектілерді жобалау бойынша кемінде бес жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2368" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет бойынша жетекші инженер жобалаушы:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тірек және қоршау конструкциялары бойынша:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гидротехник;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құрылыс жобалау.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерлік желілер мен құрылыстары бойынша:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 желдету және жылу газбен жабдықтау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумен жабдықтау және кәріз/сумен жабдықтау және су бұру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 байланыс инженері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 инженер-электрик; мұнай және газ инженері.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлік құрылысы бойынша:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 автомобиль жолдары және әуеайлақтар инженері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көпірлер мен тоннельдер инженері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 теміржолдар инженері.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Технологиялық жабдықтар бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2315" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғары, құрылыс саласында мамандығы бойынша, жұмыс бағытына байланысты</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орта, құрылыс саласында мамандығы бойынша, жұмыс бағытына байланысты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6613" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тиісті салада маман лауазымында объектілерді жобалау бойынша кемінде үш жыл</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тиісті салада маман лауазымында объектілерді жобалау бойынша кемінде бес жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9887,1391 +10171,1567 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2-тарау. Құрылыс-монтаждау жұмыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2368" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бас инженер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2315" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғары, құрылыс саласында мамандығы бойынша, жұмыс бағытына байланысты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6613" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық қадағалауды жүзеге асыру бойынша және (немесе) құрылыс ұйымдарында басшылық лауазымында кемінде бес жыл, оның ішінде бас инженер немесе бас инженердің орынбасары лауазымында кемінде бір жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2368" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өндірістік-техникалық бөлімнің бастығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2315" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғары, құрылыс саласында мамандығы бойынша, жұмыс бағытына байланысты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6613" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылыс саласында маман және (немесе) басшы лауазымында кемінде бес жыл, оның ішінде өндірістік-техникалық бөлім бастығы немесе бастығының орынбасары лауазымында кемінде бір жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2368" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учаскенің бастығы:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тірек және қоршау конструкциялары бойынша:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гидротехник;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құрылыс жобалау.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 инженерлік желілер мен құрылыстары бойынша:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 желдету және жылу газбен қамту;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумен жабдықтау және кәріз/сумен жабдықтау және су бұру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 байланыс инженері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 инженер-электрик; мұнай және газ инженері.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көлік құрылысы бойынша:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 автомобиль жолдары және әуеайлақтар инженері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көпірлер мен тоннельдер инженері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 теміржолдар инженері. технологиялық жабдықтар бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2315" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғары, құрылыс саласында мамандығы бойынша, жұмыс бағытына байланысты</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орта, құрылыс саласында мамандығы бойынша, жұмыс бағытына байланысты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6613" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мастер немесе құрылыс учаскесінде/объектісінде жұмыс жүргізуші, техникалық қадағалау лауазымында кемінде үш жыл. Не құрылыс учаскесінде басқа да лауазымдарда кемінде бес жыл</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мастер немесе құрылыс учаскесінде/объектісінде жұмыс жүргізуші, техникалық қадағалау лауазымында кемінде бес жыл. Не құрылыс учаскесінде басқа да лауазымдарда кемінде жеті жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2368" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс жүргізуші:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тірек және қоршау конструкциялары бойынша:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гидротехник;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құрылыс жобалау.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 инженерлік желілер мен құрылыстары бойынша:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 желдету және жылу газбен жабдықтау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумен жабдықтау және кәріз/сумен жабдықтау және су бұру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 байланыс инженері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 инженер-электрик; мұнай және газ инженері.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көлік құрылысы бойынша:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 автомобиль жолдары және әуеайлақтар инженері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көпірлер мен тоннельдер инженері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 теміржолдар инженері.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 технологиялық жабдықтар бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2315" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғары, құрылыс саласында мамандығы бойынша, жұмыс бағытына байланысты</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орта, құрылыс саласында мамандығы бойынша, жұмыс бағытына байланысты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6613" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мастер немесе құрылыс учаскесінде/объектісінде жұмыс жүргізуші, техникалық қадағалау лауазымында кемінде үш жыл. Не құрылыс учаскесінде басқа да лауазымдарда кемінде бес жыл.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мастер немесе құрылыс учаскесінде/объектісінде жұмыс жүргізуші, техникалық қадағалау лауазымында кемінде бес жыл. Не құрылыс учаскесінде басқа да лауазымдарда кемінде жеті жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2368" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мастер:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тірек және қоршау конструкциялары бойынша:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гидротехник;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құрылыс жобалау.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 инженерлік желілер мен құрылыстары бойынша:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 желдету және жылу газбен жабдықтау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумен жабдықтау және кәріз/сумен жабдықтау және су бұру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 байланыс инженері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 инженер-электрик; мұнай және газ инженері.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көлік құрылысы бойынша:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 автомобиль жолдары және әуеайлақтар инженері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көпірлер мен тоннельдер инженері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 темір жолдар инженері.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 технологиялық жабдықтар бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2315" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғары, құрылыс саласында мамандығы бойынша, жұмыс бағытына байланысты</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орта, құрылыс саласында мамандығы бойынша, жұмыс бағытына байланысты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6613" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мастер немесе техникалық қадағалау лауазымында кемінде бір жыл. Не құрылыс учаскесінде басқа да лауазымдарда кемінде бес жыл.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мастер немесе техникалық қадағалау лауазымында кемінде үш жыл. Не құрылыс учаскесінде басқа да лауазымдарда кемінде бес жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -11313,55 +11773,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11687,31 +12147,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>