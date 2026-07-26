--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="57ba897" w14:textId="57ba897">
+    <w:p w14:paraId="dd1b22b" w14:textId="dd1b22b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -925,130 +925,214 @@
               </w:rPr>
               <w:t>бекітілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасы Ұлттық экономика министрлігінің кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Сәулет, қала құрылысы және құрылыс қызметі саласындағы сараптама жұмыстарын және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 27 қарашадағы № 114 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10058 болып тіркелді, 2015 жылғы 2 ақпанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланды):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс қызметі саласындағы сараптама жұмыстарын және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1061,928 +1145,686 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тармақшаның орыс тілдегі мәтініне өзгеріс енгізіледі, мемлекеттік тілдегі мәтіні өзгермейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) тармақша мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "13) экология бөлігі бойынша қала құрылысы, жобалау алдындағы және жобалау-сметалық құжаттаманың сараптамасы бойынша сарапшы ретінде аттестаттау үшін – тиісті бөлім бойынша жоғары кәсіптік білімі және қала құрылысы, жобалау алдындағы және жобалау-сметалық құжаттаманың экологиялық бөлімін әзірлеу және (немесе) сараптау бойынша бес жылдан кем емес жұмыс өтілі немесе жоғары кәсіптік білімі және қала құрылысы, жобалау алдындағы және жобалау-сметалық құжаттаманың экологиялық бөлімін әзірлеу және (немесе) сараптау бойынша он жылдан кем емес жұмыс өтілі бар адамдар;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 25-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "25. Қолданылу мерзімі шектеліп берілген сарапшының аттестаты жергілікті атқарушы органда "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасы Заңының 64-6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, сарапшы аттестаттаудан қайта өтпей, қолданылу мерзімі шектелмейтін аттестатқа өтініш берген күннен бастап бес жұмыс күні ішінде қайта ресімдеуге жатады". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі қағидаларды және рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 734 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12620 болып тіркелген, 2016 жылы 14 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Жобалау және құрылыс салу процесіне қатысушы инженерлік-техникалық жұмыскерлерді аттестаттау қағидалар мен рұқсат беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Сәулет, қала құрылысы және құрылыс саласында қызметті жүзеге асыруға қойылатын біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2014 жылғы 9 желтоқсандағы № 136 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тараудың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>
-      "Лицензияланатын сәулет, қала құрылысы және құрылыс қызметін жүзеге асыру үшін қойылатын бірыңғай біліктілік талаптарын бекіту туралы";</w:t>
+      "1-тарау. Жалпы ережелер";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тараудың</w:t>
+        <w:t>2-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1-тарау. Жалпы ережелер";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+      "2-тарау. Аттестаттау тәртібі";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тараудың</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+        <w:t>10-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "2-тарау. Аттестаттау тәртібі";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+      "10. Құжаттардың рұқсат беру талаптарына сәйкестігін, сондай-ақ басқа ұйымдарда қызметін қоса атқаруды анықтауды аттестаттау орталығы басшысының бұйрығымен тағайындалатын жауапты қызметкер қарайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 10-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10-1. Өтініш берушілер ұсынған құжаттар электронды және (немесе) қағаз түрде аттестаттау орталығының мұрағатында 5 (бес) жыл бойы сақталуы тиіс.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-тармақ</w:t>
+        <w:t>21-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...115 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "21. Аттестаттау орталығы аттестаттау орталығы басшысының қолымен, Excel форматында электрондық нысанда қағаз түрінде есептік айдан кейінгі айдың 10-күніне дейін ай сайын уәкілетті органға мынадай ақпарат ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалар мен рұқсат беру талаптарына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2249,6233 +2091,109 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрықтарының тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...115 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
-[...6063 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8723,68 +2441,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мен рұқсат беру талаптарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобалау және құрылыс салу процесіне қатысушы инженер-техника жұмыскерлерді аттестаттау жөніндегі рұқсат беру талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11773,55 +5491,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12147,31 +5865,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>