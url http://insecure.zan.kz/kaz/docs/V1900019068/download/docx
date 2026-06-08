--- v1 (2026-03-12)
+++ v2 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="679ad2a" w14:textId="679ad2a">
+    <w:p w14:paraId="e04a9aa" w14:textId="e04a9aa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -257,51 +257,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 15.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1285</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 15.12.2022 № 127 (01.01.2023 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -349,476 +349,264 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес аудиторлық қызмет саласындағы тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t xml:space="preserve">
+      2) осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...5 lines deleted...]
-        <w:br/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...74 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> сәйкес бақылау субъектісіне (объектісіне) бара отырып, тексеру/профилактикалық бақылау жүргізу үшін аудиторлық ұйымдарға қатысты аудиторлық қызмет саласындағы тексеру парағы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) осы бірлескен бұйрыққа </w:t>
+      3) осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-қосымшаға</w:t>
+        <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес бақылау субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау жүргізу үшін аудиторлық ұйымдарға қатысты аудиторлық қызмет саласындағы тексеру парақтары;</w:t>
+        <w:t xml:space="preserve"> сәйкес бақылау субъектісіне (объектісіне) бара отырып, тексеру/профилактикалық бақылау жүргізу үшін кәсіби аудиторлық ұйымдарға қатысты аудиторлық қызмет саласындағы тексеру парағы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осы бірлескен бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес біліктілік талаптарға сәйкестігін тексеру үшін аудиторлық ұйымдарға қатысты аудиторлық қызмет саласындағы тексеру парақтары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) осы бірлескен бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес рұқсаттама талаптарға сәйкестігін тексеру үшін кәсіби аудиторлық ұйымдарға қатысты аудиторлық қызмет саласындағы тексеру парақтары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 15.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>№ 1285</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3-тармақша жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 15.12.2022 № 127 (01.01.2023 бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Қаржы министрінің 29.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Қаржы министрінің 29.12.2025 </w:t>
+        <w:t>№ 815</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 815</w:t>
-[...205 lines deleted...]
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 15.12.2022 № 127 (01.01.2023 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.12.2025 № 137 (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бірлескен бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3905,176 +3693,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rmin – бір іріктемелі жиынтыққа (іріктемеге) кіретін субъектілер (объектілер) бойынша субъективті өлшемшарттар бойынша тәуекел дәрежесінің шәкілі бойынша ең төменгі ықтимал мән (шәкілдің төменгі шекарасы),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rарал – осы Өлшемшарттардың 17-тармағына сәйкес есептелген субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...124 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4180,54 +3842,92 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z101" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Профилактикалық бақылау жүргізу үшін нормативтік құқықтық актілер талаптарының бұзылу дәрежесі</w:t>
+        <w:t xml:space="preserve"> Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізу үшін нормативтік құқықтық актілер талаптарының бұзылу дәрежесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Қаржы министрінің 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 815</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.12.2025 № 137 (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5920,159 +5620,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәліметтерді тіркеу, мәліметтер мен құжаттарды сақтау, құжаттарды қорғау бөлігінде шараларды сақтау;</w:t>
-[...107 lines deleted...]
-өз клиенттеріне және өзге де тұлғаларға уәкілетті органға ақпарат беру туралы хабарламау жөніндегі талаптарды сақтауы</w:t>
+Мәліметтерді тіркеу, мәліметтер мен құжаттарды сақтау, құжаттарды қорғау шараларын сақтау бөлігінде әзірленген ішкі бақылау қағидаларының және оны жүзеге асыру бағдарламаларының болуы; қаржылық мониторингке жататын ақшамен және (немесе) мүлікпен жасалатын операциялар туралы ақпаратты уақтылы ұсыну немесе ұсынбау; клиенттерді (олардың өкілдерін) және бенефициарлық меншік иелерін тиісінше тексеру жөнінде шаралар қабылдау; ақшамен және (немесе) өзге мүлікпен операцияларды тоқтату және (немесе) ақшамен және (немесе) өзге мүлікпен операцияларды тоқтату жөніндегі шаралар туралы ақпарат беру; клиентке Іскерлік қатынастар орнатудан және ақшамен және (немесе) өзге мүлікпен операцияларды жүргізуден бас тарту және (немесе) ақшамен және (немесе) өзге мүлікпен операцияларды жүргізуден бас тарту жөніндегі міндеттерді орындау және (немесе) ақшамен және (немесе) өзге мүлікпен операцияларды Іскерлік қатынастар және ақшамен және (немесе) өзге де мүлікпен операциялар жүргізу; ішкі бақылау қағидаларында бекітілген Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл саласында даярлау мен оқыту бағдарламасын орындау; қаржы мониторингі жөніндегі уәкілетті органға ақпарат беру туралы өз клиенттеріне және өзге де тұлғаларға хабарламау жөніндегі талаптарды сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6923,51 +6515,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.Кәсіби аудиторлық ұйымдар бойынша</w:t>
+2. Кәсіби аудиторлық ұйымдар бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8798,69 +8390,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 аудиторлық ұйымның сапасына ішкі бақылау жүйесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ішкі бақылау қағидаларының және оларды жүзеге асырудың мынадай бағдарламаларының болуы: қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылауды ұйымдастыру бағдарламалары;</w:t>
-[...17 lines deleted...]
-технологиялық жетістіктерді пайдалану тәуекелін қоса алғанда, клиенттердің тәуекелдерін және көрсетілетін қызметтерді қылмыстық мақсаттарда пайдалану тәуекелдерін ескеретін, қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату) және терроризмді қаржыландыру тәуекелін басқару бағдарламалары;</w:t>
+ішкі бақылау қағидаларының және оларды жүзеге асырудың мынадай бағдарламаларының болуы: қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылауды ұйымдастыру бағдарламалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+технологиялық жетістіктерді пайдалану тәуекелін қоса алғанда, клиенттердің тәуекелдерін және көрсетілетін қызметтерді қылмыстық мақсаттарда пайдалану тәуекелдерін ескеретін, қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату), терроризмді қаржыландыру және жаппай қырып-жою қаруын таратуды қаржыландыруға тәуекелін басқару бағдарламалары;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 клиенттерді сәйкестендіру бағдарламасын;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8870,51 +8462,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 клиенттердің күрделі, ерекше ірі және басқа да ерекше операцияларын зерделеуді қоса алғанда, клиенттердің операцияларына мониторинг жүргізу және оларды зерделеу бағдарламасын;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қаржы мониторингі субъектілерін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл саласында даярлау және оқыту бағдарламасын;</w:t>
+қаржы мониторингі субъектілерін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл саласында даярлау және оқыту бағдарламасын;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жекелеген аудиторлық тапсырмалардың сапасын тексеру мәселелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9249,97 +8841,257 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бұзушылықтың ауырлық дәрежесі деңгейінде белгіленетін талаптар сақталмаған кезде</w:t>
+              <w:t>Бұзушылықтың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауырлық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дәрежесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деңгейінде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>белгіленетін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сақталмаған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бұзушылық дәрежесі</w:t>
+              <w:t>Бұзушылық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10831,166 +10583,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11096,54 +10732,110 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z91" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Кәсіпкерлік кодексінің 138 бабына сәйкес аудиторлық ұйымдарға қатысты аудиторлық қызмет саласындағы субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындауға арналған субъективті өлшемшарттар тізбесі</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>138 бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес аудиторлық ұйымдарға қатысты аудиторлық қызмет саласындағы субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындауға арналған субъективті өлшемшарттар тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Қаржы министрінің 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 815</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.12.2025 № 137 (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13165,51 +12857,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудиторлық ұйымның соңғы үш жылда азаматтық-құқықтық жауапкершілікті сақтандыру шарты жасалған ұйымдарға аудит, салықтар бойынша аудит, квазимемлекеттік сектор субъектілеріне арнайы мақсаттағы аудит, өзге де ақпарат аудитін жүргізу құқығына шектеулерді сақтамауы</w:t>
+Аудиторлық ұйымның аудит, салықтар бойынша аудит, квазимемлекеттік сектор субъектілеріне арнайы мақсаттағы аудит, өзге де ақпарат аудитін және міндетті аудитті жүргізу құқығына шектеулерді сақтамауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13379,193 +13071,212 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-Талаптарға сәйкестігін тексеру үшін</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудиторлық ұйымның құрамында кемінде 2 (екі) адамнан тұратын (оның ішінде басшысының және (немесе) құрылтайшылардың (қатысушылардың) болмауы</w:t>
+Аудиторлық ұйымның квазимемлекеттік сектор субъектілеріне арнайы мақсаттағы аудит жүргізу тәртібін сақтамауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13595,51 +13306,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Талаптарға сәйкестігін тексеру тізіміне енгізу</w:t>
+Бақылау субъектісіне (объектісіне) бара отырып, профилактикалық бақылау тізіміне енгізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13766,88 +13477,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудитордың өз қызметін аудитор ретінде тек бір аудиторлық ұйымның құрамында жүзеге асырмауы</w:t>
+Аудиторлық ұйымның анық емес аудиторлық есеп жасауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13877,51 +13588,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Талаптарға сәйкестігін тексеру тізіміне енгізу</w:t>
+Бақылау субъектісіне (объектісіне) бара отырып, профилактикалық бақылау тізіміне енгізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14048,88 +13759,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудиторлық ұйымның жарғылық капиталында аудиторға (аудиторларға) және (немесе) шетелдік аудиторлық ұйымға (ұйымдарға) тиесілі үлесінің кемінде жүз пайыз болмауы</w:t>
+Қаржы мониторингі субъектісінің "Web ҚМЖ" ақпараттық жүйесіне/ қаржы мониторингі платформасына тіркелгенін растайтын құжаттардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14159,51 +13870,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14300,155 +14011,1075 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...32 lines deleted...]
-        </w:tc>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талаптарға сәйкестігін тексеру үшін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудиторлық ұйым басшысының, сондай-ақ аудиторларда аудиторлыққа кандидаттарды аттестаттау жөніндегі біліктілік комиссиясы берген "аудитор" біліктілік куәлігінің болмауы</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Бақылау субъектісі (объектісі) ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері </w:t>
+              <w:t>
+Аудиторлық ұйымның құрамында кемінде 2 (екі) адамнан тұратын (оның ішінде басшысының және (немесе) құрылтайшылардың (қатысушылардың) болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бақылау субъектісі (объектісі) ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талаптарға сәйкестігін тексеру тізіміне енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 факт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудитордың өз қызметін аудитор ретінде тек бір аудиторлық ұйымның құрамында жүзеге асырмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бақылау субъектісі (объектісі) ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талаптарға сәйкестігін тексеру тізіміне енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 факт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудиторлық ұйымның жарғылық капиталында аудиторға (аудиторларға) және (немесе) шетелдік аудиторлық ұйымға (ұйымдарға) тиесілі үлесінің кемінде жүз пайыз болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бақылау субъектісі (объектісі) ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 факт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудиторлық ұйым басшысының, сондай-ақ аудиторларда аудиторлыққа кандидаттарды аттестаттау жөніндегі біліктілік комиссиясы берген "аудитор" біліктілік куәлігінің болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бақылау субъектісі (объектісі) ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15691,191 +16322,551 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Субъективті өлшемшарттар көрсеткіші</w:t>
+              <w:t>Субъективті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өлшемшарттар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсеткіші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Субъективті өлшемшарт көрсеткіші бойынша ақпарат көзі</w:t>
+              <w:t>Субъективті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өлшемшарт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсеткіші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ақпарат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маңыздылығы бойынша үлес салмағы, балл (барлығы 100 баллға дейін болуы тиіс), wi</w:t>
+              <w:t>Маңыздылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>салмағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, балл (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>барлығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>баллға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болуы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тиіс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>wi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шарттар / мәндер, xi</w:t>
+              <w:t>Шарттар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәндер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>xi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18487,166 +19478,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18862,377 +19737,305 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тексеру парағы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 05.06.2023 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Қаржы министрінің 29.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 606</w:t>
+        <w:t>№ 815</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 05.06.2023 № 99 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.12.2025 № 137 (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>138-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес аудиторлық қызмет</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> сәйкес аудиторлық қызмет </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>саласындағы аудиторлық ұйымдарға қатысты</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тағайындаған мемлекеттік орган ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тағайындау туралы акт _______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№______________________ күні____________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектісінің (объектісінің) атауы ___________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау және қадағалау субъектісінің (объектісінің) (жеке сәйкестендіру нөмірі),</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес-сәйкестендіру нөмірі _______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орналасқан жерінің мекенжайы_____________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
-[...214 lines deleted...]
-      Орналасқан жерінің мекенжайы_____________________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -20658,68 +21461,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...16 lines deleted...]
-              <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21276,159 +22061,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәліметтерді тіркеу, мәліметтер мен құжаттарды сақтау, құжаттарды қорғау бөлігінде шараларды сақтау;</w:t>
-[...107 lines deleted...]
-өз клиенттеріне және өзге де тұлғаларға уәкілетті органға ақпарат беру туралы хабарламау жөніндегі талаптарды сақтауы</w:t>
+Мәліметтерді тіркеу, мәліметтер мен құжаттарды сақтау, құжаттарды қорғау шараларын сақтау бөлігінде әзірленген ішкі бақылау қағидаларының және оны жүзеге асыру бағдарламаларының болуы; қаржылық мониторингке жататын ақшамен және (немесе) мүлікпен жасалатын операциялар туралы ақпаратты уақтылы ұсыну немесе ұсынбау; клиенттерді (олардың өкілдерін) және бенефициарлық меншік иелерін тиісінше тексеру жөнінде шаралар қабылдау; ақшамен және (немесе) өзге мүлікпен операцияларды тоқтату және (немесе) ақшамен және (немесе) өзге мүлікпен операцияларды тоқтату жөніндегі шаралар туралы ақпарат беру; клиентке Іскерлік қатынастар орнатудан және ақшамен және (немесе) өзге мүлікпен операцияларды жүргізуден бас тарту және (немесе) ақшамен және (немесе) өзге мүлікпен операцияларды жүргізуден бас тарту жөніндегі міндеттерді орындау және (немесе) ақшамен және (немесе) өзге мүлікпен операцияларды Іскерлік қатынастар және ақшамен және (немесе) өзге де мүлікпен операциялар жүргізу; ішкі бақылау қағидаларында бекітілген Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл саласында даярлау мен оқыту бағдарламасын орындау; қаржы мониторингі жөніндегі уәкілетті органға ақпарат беру туралы өз клиенттеріне және өзге де тұлғаларға хабарламау жөніндегі талаптарды сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22426,351 +23103,221 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лауазымды адам (адамдар)________________________________________</w:t>
+      Лауазымды адам (адамдар)___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">            лауазымы                                                 қолы</w:t>
+        <w:t xml:space="preserve">                              лауазымы                              қолы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ____________________________________________________________________</w:t>
+        <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ___________________________________________________________________</w:t>
+        <w:t xml:space="preserve">___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-                   тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+        <w:t xml:space="preserve">                        тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Бақылау субъектісінің басшысы </w:t>
+        <w:t xml:space="preserve">Бақылау субъектісінің басшысы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                           лауазымы                                             қолы</w:t>
+        <w:t xml:space="preserve">                             лауазымы                              қолы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                 тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
-[...125 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">                                тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -23008,341 +23555,280 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бұйрық 3-қосымшамен толықтырылды - ҚР Қаржы министрінің 14.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 568</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 14.06.2021 № 60 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 05.06.2023 </w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 14.06.2021 № 60 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Қаржы министрінің 29.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 606</w:t>
+        <w:t>№ 815</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 05.06.2023 № 99 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> және Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.12.2025 № 137 (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бірлескен бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>138-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес аудиторлық қызмет саласындағы кәсіби аудиторлық ұйымдарға қатысты</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды тағайындаған мемлекеттік орган </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды тағайындау туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>акт __________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ ______________________ күні ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектісінің (объектісінің) атауы _______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау және қадағалау субъектісінің (объектісінің) (жеке сәйкестендіру нөмірі),бизнес-сәйкестендіру</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нөмірі __________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орналасқан жерінің мекенжайы ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды тағайындаған мемлекеттік орган</w:t>
-[...177 lines deleted...]
-      _______________________________________________________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -23741,52 +24227,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Уәкілетті органға уақтылы және дұрыс есептілікті ұсыну; </w:t>
+              <w:t>
+Уәкілетті органға уақтылы және дұрыс есептілікті ұсыну;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіби аудиторлық ұйымның аудиторлардың біліктілігін арттыру курстарын өткізуі және сертификаттар беруі туралы жыл сайынғы есеп (есепті кезеңнен кейінгі жылдың 1 наурызына дейін) ұсыну.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -24041,52 +24527,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Уәкілетті органға уақтылы және дұрыс есептілікті ұсыну; </w:t>
+              <w:t>
+Уәкілетті органға уақтылы және дұрыс есептілікті ұсыну;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудиторлық қызмет жөніндегі кәсіби кеңестің, кәсіби аудиторлық ұйымның сапаны сыртқы бақылау объектілері болып табылмайтын аудиторлық ұйымдардың сапасына жүргізілген сыртқы сапа бақылауы туралы тоқсан сайынғы есеп (есепті кезеңнен кейінгі айдың 15-іне дейін) ұсыну.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -24765,51 +25251,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Өз қызметін аудитор ретінде жүзеге асыратын аудиторлардың ғана сапаға сыртқы бақылау жүргізуі.</w:t>
+Өз қызметін аудитор ретінде жүзеге асыратын аудиторлардың ғана сапаға сыртқы бақылау жүргізуі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25682,52 +26168,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Сапаға сыртқы бақылау жүргізу тәртібін сақтау: </w:t>
+              <w:t>
+Сапаға сыртқы бақылау жүргізу тәртібін сақтау:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сапаны сыртқы бақылау рәсімін ұйымдастыру жөніндегі мәселелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25826,88 +26312,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 аудиторлық ұйымның сапасына ішкі бақылау жүйесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-технологиялық жетістіктерді пайдалану тәуекелін қоса алғанда, клиенттердің тәуекелдерін және көрсетілетін қызметтерді қылмыстық мақсаттарда пайдалану тәуекелдерін ескеретін, қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату) және терроризмді қаржыландыру тәуекелін басқару бағдарламалары;</w:t>
+              <w:t>
+ішкі бақылау қағидаларының және оларды жүзеге асырудың мынадай бағдарламаларының болуы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылауды ұйымдастыру бағдарламалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+технологиялық жетістіктерді пайдалану тәуекелін қоса алғанда, клиенттердің тәуекелдерін және көрсетілетін қызметтерді қылмыстық мақсаттарда пайдалану тәуекелдерін ескеретін, қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату), терроризмді қаржыландыру және жаппай қырып-жою қаруын таратуды қаржыландыруға тәуекелін басқару бағдарламалары;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 клиенттерді сәйкестендіру бағдарламасын;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25917,51 +26403,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 клиенттердің күрделі, ерекше ірі және басқа да ерекше операцияларын зерделеуді қоса алғанда, клиенттердің операцияларына мониторинг жүргізу және оларды зерделеу бағдарламасын;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қаржы мониторингі субъектілерін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл саласында даярлау және оқыту бағдарламасын;</w:t>
+қаржы мониторингі субъектілерін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл саласында даярлау және оқыту бағдарламасын;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жекелеген аудиторлық тапсырмалардың сапасын тексеру мәселелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26073,320 +26559,188 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Лауазымды адам (адамдар) ______________________________________________</w:t>
+        <w:t xml:space="preserve">
+      Лауазымды адам (адамдар) ___________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ___________________________________________________________________________</w:t>
+        <w:t>___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                      лауазымы                                       қолы</w:t>
+        <w:t xml:space="preserve">                                            лауазымы                                       қолы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ____________________________________________________________________________</w:t>
+        <w:t>___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                      тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+        <w:t xml:space="preserve">                                   тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Бақылау субъектісінің басшысы_________________________________________________</w:t>
+        <w:t>Бақылау субъектісінің басшысы _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-                                                                      лауазымы                       қолы</w:t>
+        <w:t xml:space="preserve">                                                                          лауазымы                  қолы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ____________________________________________________________________________</w:t>
+        <w:t>___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...126 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">                                 тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -26624,323 +26978,266 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бұйрық 4-қосымшамен толықтырылды - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 15.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1285</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 15.12.2022 № 127 (01.01.2023 бастап қолданысқа енгізіледі); жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 05.06.2023 </w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 15.12.2022 № 127 (01.01.2023 бастап қолданысқа енгізіледі); жаңа редакцияда - ҚР Қаржы министрінің 29.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 606</w:t>
+        <w:t>№ 815</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 05.06.2023 № 99 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> және Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.12.2025 № 137 (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бірлескен бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>138-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес аудиторлық қызмет</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> сәйкес аудиторлық қызмет </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>саласындағы аудиторлық ұйымдарға қатысты</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тексеруді тағайындаған мемлекеттік орган _______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тексеруді тағайындау туралы акт _______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ ____________________________ күні__________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектісінің (объектісінің) атауы _______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау және қадағалау субъектісінің (объектісінің) (жеке сәйкестендіру нөмірі),бизнес-</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкестендіру нөмірі __________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орналасқан жерінің мекенжайы _________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
-[...160 lines deleted...]
-      _____________________________________________________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -27604,51 +27901,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамалық актілеріне сәйкес аудиторлық ұйымның басшысына қатысты бұрын ол жетекшілік еткен аудиторлық ұйымның лицензиясынан айыру туралы мәліметтердің болмауы</w:t>
+Аудиторлық ұйымның басшысына қатысты бұрын ол жетекшілік еткен аудиторлық ұйымның лицензиясынан айыру туралы мәліметтердің болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28253,339 +28550,204 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лауазымды адам (адамдар)_________________________________________</w:t>
+      Лауазымды адам (адамдар) ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      _____________________________________________________________________</w:t>
+        <w:t xml:space="preserve"> _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-                                   лауазымы                       қолы</w:t>
+        <w:t xml:space="preserve">                                       лауазымы                        қолы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      _____________________________________________________________________</w:t>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+        <w:t xml:space="preserve">                        тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Бақылау субъектісінің басшысы</w:t>
+        <w:t xml:space="preserve"> Бақылау субъектісінің басшысы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      _____________________________________________________________________</w:t>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      лауазымы қолы</w:t>
+        <w:t xml:space="preserve">                                      лауазымы                        қолы  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      _____________________________________________________________________</w:t>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...126 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">                                тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -28823,359 +28985,292 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бұйрық 5-қосымшамен толықтырылды - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 15.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1285</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 15.12.2022 № 127 (01.01.2023 бастап қолданысқа енгізіледі); жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 05.06.2023 </w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 15.12.2022 № 127 (01.01.2023 бастап қолданысқа енгізіледі); жаңа редакцияда - ҚР Қаржы министрінің 29.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 606</w:t>
+        <w:t>№ 815</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 05.06.2023 № 99 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> және Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.12.2025 № 137 (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бірлескен бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>138-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес аудиторлық қызмет</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> сәйкес аудиторлық қызмет </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>саласындағы кәсіби аудиторлық ұйымдарға қатысты</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тексеруді тағайындаған мемлекеттік орган ________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тексеруді тағайындау туралы акт ___________________________________.____</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№, _________________________________ күні ____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектісінің (объектісінің) атауы _______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау және қадағалау субъектісінің (объектісінің) (жеке сәйкестендіру нөмірі),</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес-сәйкестендіру нөмірі ____________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орналасқан жерінің мекенжайы _________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
-[...196 lines deleted...]
-      _____________________________________________________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -29293,61 +29388,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Талаптар</w:t>
-[...9 lines deleted...]
-              <w:t>ға сәйкес келеді</w:t>
+              <w:t>Талаптарға сәйкес келеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30024,213 +30109,204 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лауазымды адам (адамдар)_____________________________________________</w:t>
+      Лауазымды адам (адамдар) _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-       _________________________________________________________________________</w:t>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-                      лауазымы                     қолы</w:t>
+        <w:t xml:space="preserve">                                  лауазымы                                       қолы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      _________________________________________________________________________</w:t>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-                      тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+        <w:t xml:space="preserve">                     тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Бақылау субъектісінің басшысы__________________________________________</w:t>
+        <w:t>Бақылау субъектісінің басшысы _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      __________________________________________________________________________</w:t>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-                       лауазымы                      қолы</w:t>
+        <w:t xml:space="preserve">                                 лауазымы                                       қолы  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      _________________________________________________________________________</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-                       тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+        <w:t xml:space="preserve">                            тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>