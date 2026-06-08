--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="52dac8d" w14:textId="52dac8d">
+    <w:p w14:paraId="4e0d9f2" w14:textId="4e0d9f2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1960,101 +1960,141 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жер учаскесі – Қазақстан Республикасының аумағында орналасқан жер учаскесі АЭА немесе ИА ______________________________________;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6) жалға алушы – арнайы экономикалық аймақтың жұмыс істеуін қамтамасыз ету үшін заңға және "инновациялық технологиялар паркі "инновациялық кластері туралы" Қазақстан Республикасының Заңына сәйкес құрылатын немесе айқындалатын заңды тұлға немесе индустриялық аймақтың жұмыс істеуін қамтамасыз ету үшін заңға сәйкес құрылатын немесе айқындалатын заңды тұлға.</w:t>
+        <w:t xml:space="preserve">
+      6) жалға алушы – арнайы экономикалық аймақтың жұмыс істеуін қамтамасыз ету үшін Заңға сәйкес құрылатын немесе айқындалатын заңды тұлға немесе индустриялық аймақтың жұмыс істеуін қамтамасыз ету үшін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құрылатын немесе айқындалатын заңды тұлға.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 05.05.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгерістер енгізілді - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 05.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 323</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4473,71 +4513,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) қосалқы жалға беруші - арнайы экономикалық аймақтың жұмыс істеуін қамтамасыз ету үшін "Арнайы экономикалық және индустриялық аймақтар туралы" Қазақстан Республикасының 2019 жылғы 3 сәуірдегі </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі-заң) және "Инновациялық технологиялар паркі "Инновациялық кластері туралы" Қазақстан Республикасының Заңына сәйкес құрылатын немесе айқындалатын заңды тұлға немесе индустриялық аймақтың жұмыс істеуін қамтамасыз ету үшін Заңға сәйкес құрылатын немесе айқындалатын заңды тұлға; </w:t>
+      3) қосалқы жалға беруші – арнайы экономикалық аймақтың жұмыс істеуін қамтамасыз ету үшін "Арнайы экономикалық және индустриялық аймақтар туралы" Қазақстан Республикасының Заңына (бұдан әрі-Заң) сәйкес құрылатын немесе айқындалатын заңды тұлға немесе индустриялық аймақтың жұмыс істеуін қамтамасыз ету үшін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құрылатын немесе айқындалатын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қосалқы жалдау шарты-Қазақстан Республикасының Азаматтық және жер кодекстеріне, Заңға және өзге де нормативтік құқықтық актілерге сәйкес Қосалқы жалға беруші мен Қосалқы жалға алушы арасында жасалған, жазбаша нысанда жасалған, Тараптар қол қойған, оған барлық қосымшаларымен және енгізілетін толықтыруларымен бірге АЭА немесе ИА құрылатын мемлекеттік меншіктегі жер учаскелерін уақытша өтеулі жер пайдалану (жалдау) шарты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4575,71 +4615,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 05.05.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгерістер енгізілді - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 05.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 323</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z43" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6980,71 +7040,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ажырамас жақсартулар - жалға берушінің келісімі бойынша жалға алушы жүргізген (жер учаскесінің нысаналы мақсатына қайшы келмейтін құрылыстар, ғимараттар), мүлік үшін зиянсыз ажырамайтын жақсартулар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) жалға алушы - арнайы экономикалық аймақтың жұмыс істеуін қамтамасыз ету үшін "Арнайы экономикалық және индустриялық аймақтар туралы" </w:t>
+      2) жалға алушы – арнайы экономикалық аймақтың жұмыс істеуін қамтамасыз ету үшін "Арнайы экономикалық және индустриялық аймақтар туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі – Заң) және "Инновациялық технологиялар паркі "Инновациялық кластері туралы" Қазақстан Республикасының Заңына сәйкес құрылатын немесе айқындалатын заңды тұлға немесе индустриялық аймақтың жұмыс істеуін қамтамасыз ету үшін Заңға сәйкес құрылатын немесе айқындалатын заңды тұлға;</w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес құрылатын немесе айқындалатын заңды тұлға немесе индустриялық аймақтың жұмыс істеуін қамтамасыз ету үшін Заңға сәйкес құрылатын немесе айқындалатын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жалға беруші - АЭА немесе АЭА шекараларының шегінде орналасқан жер учаскесінің меншік иесі болып табылатын жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7073,50 +7133,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жер учаскесі - АЭА немесе ИА аумағындағы жер учаскесі ______________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уәкілетті орган-арнайы экономикалық және индустриялық аймақтарды құру, олардың жұмыс істеуі және оларды тарату саласындағы мемлекеттік реттеуді жүзеге асыратын орталық атқарушы орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z55" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Тараптардың құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z209" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9573,71 +9695,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қызметті жүзеге асыру туралы шарт – арнайы экономикалық немесе индустриялық аймақтың қатысушысы немесе бірнеше қатысушысы мен арнайы экономикалық немесе индустриялық аймақтың басқарушы компаниясы арасында жасалатын, арнайы экономикалық немесе индустриялық аймақтың аумағында және (немесе) олардың құқықтық режимінде қызметті жүзеге асыру шарттарын, тараптардың құқықтарын, міндеттері мен жауапкершілігін белгілейтін шарт;;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) қосалқы жалға беруші - арнайы экономикалық аймақтың жұмыс істеуін қамтамасыз ету үшін "Арнайы экономикалық және индустриялық аймақтар туралы" Қазақстан Республикасының </w:t>
+      3) қосалқы жалға беруші – арнайы экономикалық аймақтың жұмыс істеуін қамтамасыз ету үшін "Арнайы экономикалық және индустриялық аймақтар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі - заң) және "Инновациялық технологиялар паркі "Инновациялық кластері туралы" Қазақстан Республикасының Заңына сәйкес құрылатын немесе айқындалатын заңды тұлға немесе индустриялық аймақтың (бұдан әрі – АЭА немесе ИА) жұмыс істеуін қамтамасыз ету үшін заңға сәйкес құрылатын немесе айқындалатын заңды тұлға);</w:t>
+        <w:t xml:space="preserve"> (бұдан әрі - заң) сәйкес құрылатын немесе айқындалатын заңды тұлға немесе индустриялық аймақтың (бұдан әрі – АЭА немесе ИА) жұмыс істеуін қамтамасыз ету үшін Заңға сәйкес құрылатын немесе айқындалатын заңды тұлға);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жер учаскесі - арнайы экономикалық аймақтың немесе индустриялық аймақтың аумағындағы жер учаскесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9729,71 +9851,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 05.05.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгерістер енгізілді - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 05.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 323</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z67" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12233,52 +12375,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) АЭА-ның арнайы құқықтық режимі – Заңға, Қазақстан Республикасының салық, кеден, жер заңнамасына, сондай-ақ Қазақстан Республикасының халықты жұмыспен қамту туралы заңнамасына сәйкес арнайы экономикалық аймақтың қатысушылары үшін арнайы экономикалық аймақтың жұмыс істеу шарттарының жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) АЭА Басқарушы компаниясы – арнайы экономикалық аймақтың жұмыс істеуін қамтамасыз ету үшін заңға және "инновациялық технологиялар паркі "инновациялық кластері туралы" Қазақстан Республикасының Заңына сәйкес құрылатын немесе айқындалатын заңды тұлға;</w:t>
+        <w:t xml:space="preserve">
+      3) АЭА басқарушы компаниясы – арнайы экономикалық аймақтың жұмыс істеуін қамтамасыз ету үшін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құрылатын немесе айқындалатын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) АЭА қатысушысы - арнайы экономикалық аймақ аумағында қызметтің басым түрлерін жүзеге асыратын және арнайы экономикалық аймақтар қатысушыларының бірыңғай тізіліміне енгізілген заңды тұлға.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12496,71 +12658,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 05.05.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 05.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 323</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z79" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20709,180 +20891,250 @@
         </w:rPr>
         <w:t xml:space="preserve"> 2. Негізгі ұғымдар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
     <w:bookmarkStart w:name="z381" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Шартта мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z432" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уәкілетті орган – арнайы экономикалық және индустриялық аймақтарды құру, олардың жұмыс істеуі және таратылуы саласындағы мемлекеттік реттеуді жүзеге асыратын орталық атқарушы орган немесе облыс, республикалық маңызы бар қала және астана, аудан (облыстық маңызы бар қала) әкімі басқаратын, өз құзыреті шегінде тиісті аумақта жергілікті мемлекеттік басқаруды және өзін-өзі басқаруды жүзеге асыратын алқалы атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z433" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      арнайы экономикалық аймақтың басқарушы компаниясы – арнайы экономикалық аймақтың жұмыс істеуін қамтамасыз ету үшін "арнайы экономикалық және индустриялық аймақтар туралы" Қазақстан Республикасының </w:t>
+      2) арнайы экономикалық аймақтың басқарушы компаниясы – арнайы экономикалық аймақтың жұмыс істеуін қамтамасыз ету үшін "Арнайы экономикалық және индустриялық аймақтар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі - заң) және "инновациялық технологиялар паркі "инновациялық кластері туралы" Қазақстан Республикасының Заңына сәйкес құрылатын немесе айқындалатын заңды тұлға.;</w:t>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="350"/>
+        <w:t xml:space="preserve"> (бұдан әрі - Заң) сәйкес құрылатын немесе айқындалатын заңды тұлға.;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z434" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) индустриялық аймақтың басқарушы компаниясы – индустриялық аймақтың жұмыс істеуін қамтамасыз ету үшін заңға сәйкес құрылатын немесе айқындалатын заңды тұлға</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z435" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) арнайы экономикалық аймақтардың, республикалық және өңірлік маңызы бар индустриялық аймақтардың басқарушы компанияларының функцияларын тиісінше орындау жөніндегі шарт – уәкілетті орган (жергілікті атқарушы орган) мен арнайы экономикалық аймақтың немесе республикалық маңызы бар (өңірлік маңызы бар) индустриялық аймақтың басқарушы компаниясы арасында жасалатын шарт, оның шеңберінде соңғысы арнайы экономикалық аймақтың немесе республикалық маңызы бар (өңірлік маңызы бар) индустриялық аймақтың басқарушы компаниясының функцияларын тиісінше орындау және түйінді көрсеткіштерге қол жеткізу жөнінде өзіне міндеттемелер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Тараптардың құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z382" w:id="351"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z382" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Уәкілетті органның құқығы бар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkEnd w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Басқарушы компания функцияларын тиісінше орындау бойынша шарт талаптарының орындалуына мониторингті жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20929,70 +21181,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) басқарушы компанияның жүктелген міндеттемелерін тиісінше орындамауы салдарынан келтірілген залалдарды өтеуді талап етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңдарында белгіленген өзге де құқықтар жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z383" w:id="352"/>
+    <w:bookmarkStart w:name="z383" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уәкілетті орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkEnd w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) басқарушы компанияның қызметіне араласпауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21003,126 +21255,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шарттың талаптарын тиісті түрде орындауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының заңдарында белгіленген өзге де міндеттерді атқаруға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z384" w:id="353"/>
+    <w:bookmarkStart w:name="z384" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Басқарушы компанияның құқығы бар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkEnd w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шартты орындау шеңберінде шығындарды өтеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңдарында белгіленген өзге де құқықтар жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z385" w:id="354"/>
+    <w:bookmarkStart w:name="z385" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Басқарушы компания міндетті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkEnd w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Шарт талаптарын тиісті түрде орындауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21169,244 +21421,244 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шартты орындау шеңберінде уәкілетті органға (жергілікті атқарушы органға) қажетті ақпаратты беруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңдарында белгіленген өзге де міндеттерді атқаруға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="355"/>
+    <w:bookmarkStart w:name="z121" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Шарт Мерзімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z386" w:id="356"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z386" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы Шарт Тараптар жасаған күннен бастап күшіне енеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z387" w:id="357"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z387" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы Шарт Қазақстан Республикасының __________ АЭА құру және жұмыс істеу мерзімінен аспайтын______________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z122" w:id="358"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z122" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Тараптардың Жауапкершілігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z388" w:id="359"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z388" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Осы Шарттың талаптарын орындамағаны немесе тиісінше орындамағаны үшін Тараптар Қазақстан Республикасының заңдарында және осы Шартта көзделген жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z389" w:id="360"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z389" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тараптардың еңсерілмейтін күштің әсерінен туындаған осы Шарт бойынша міндеттемелерді бұзғаны үшін жауапкершілігі Қазақстан Республикасының заңдарымен реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z123" w:id="361"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z123" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Осы Шартты өзгерту, толықтыру, тоқтату және бұзу талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z390" w:id="362"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z390" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Шарттың талаптарын өзгертуге және тараптар осы Шарт бойынша өз міндеттемелерін орындаған жағдайда қолданылу мерзімі аяқталғанға дейін оны біржақты тәртіппен бұзуға осы Шарттың 23-тармағында көзделген жағдайларды қоспағанда, жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z391" w:id="363"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z391" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Осы Шартқа барлық өзгерістер мен толықтырулар олар жазбаша нысанда ресімделген және Тараптардың осыған уәкілетті өкілдері қол қойған жағдайда ғана жарамды болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z392" w:id="364"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z392" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Осы Шарттың қолданылуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkEnd w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) АЭА немесе ИА-ны тарату;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21417,402 +21669,402 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер Тараптар оны ұзарту туралы келісімге қол жеткізбесе, осы Шарттың қолданылу мерзімі өткенде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы Шарт сот тәртібімен мерзімінен бұрын бұзылған жағдайларда тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="365"/>
+    <w:bookmarkStart w:name="z124" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7. Дауларды шешу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z393" w:id="366"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z393" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Осы Шарт бойынша міндеттемелерді орындау кезінде туындауы мүмкін даулар мен келіспеушіліктер Тараптар арасындағы келіссөздер жолымен шешіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z394" w:id="367"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z394" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Дауларды келіссөздер жолымен үш ай ішінде шешу мүмкін болмаған жағдайда Тараптар оларды Қазақстан Республикасының сот органдарының қарауына береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z395" w:id="368"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z395" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Тараптар туындаған даулар мен келіспеушіліктер толық шешілгенге дейін осы Шартта белгіленген міндеттемелерді орындаудан босатылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z125" w:id="369"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z125" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8. Еңсерілмейтін күш жағдаяттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkEnd w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-тараудың тақырыбы жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 05.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 323</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z396" w:id="370"/>
+    <w:bookmarkStart w:name="z396" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Осы Шарт бойынша міндеттемені орындамаған немесе тиісінше орындамаған тарап, егер еңсерілмейтін күштің, яғни осы жағдайлар кезінде төтенше және еңсерілмейтін мән-жайлар (дүлей құбылыстар, әскери іс-қимылдар және т.б.) салдарынан тиісінше орындау мүмкін еместігін дәлелдей алмаса, мүліктік жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z126" w:id="371"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z126" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z397" w:id="372"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z397" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Тараптардың осы шартта айтылмаған құқықтық қатынастары Қазақстан Республикасының заңдарымен реттеледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z398" w:id="373"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z398" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Осы Шартты іске асыруға байланысты талап етілетін барлық хабарламалар мен құжаттар осы Шарт бойынша Тараптардың әрқайсысына олар жіберілген Тараптың оларды алу фактісі бойынша ғана берілген және тиісті түрде жеткізілген деп есептеледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z399" w:id="374"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z399" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Хабарлама мен құжаттар тікелей Тарапқа қолма-қол тапсырылады немесе пошта, тапсырысты авиапочтамен, факс арқылы жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z400" w:id="375"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z400" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Тарап пошта мекенжайын өзгерткен кезде Тараптардың әрқайсысы екінші Тарапқа 7 жұмыс күні ішінде жазбаша хабарлама беруге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z401" w:id="376"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z401" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Осы Шартқа барлық қосымшалар оның ажырамас бөліктері болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z402" w:id="377"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z402" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Осы шартқа өзгерістер мен толықтырулар Тараптардың жазбаша келісімімен ресімделеді. Мұндай келісім осы шарттың құрамдас бөлігі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z403" w:id="378"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z403" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Шарт бірдей заңды күші бар екі данада жасалды, оның біреуі уәкілетті органда, екіншісі басқарушы компанияда болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z404" w:id="379"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z404" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Осы шартқа тараптардың уәкілетті өкілдері Қазақстан Республикасы_______қаласында 20__ жылғы _______ (күні), ______ (айда) қол қойылды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z405" w:id="380"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z405" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Тараптардың заңды мекен-жайлары мен қолдары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkEnd w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22218,68 +22470,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 522 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="381"/>
+    <w:bookmarkStart w:name="z128" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арнайы экономикалық немесе индустриялық аймақтың қатысушысы ретінде тіркеуге арналған өтініштің үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkEnd w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Нысанға өзгеріс енгізілді - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 05.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22847,88 +23099,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолы: _______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___"__________ 20__ жылы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="382"/>
+    <w:bookmarkStart w:name="z129" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арнайы экономикалық немесе индустриялық аймақтың қатысушысы ретінде тіркеуге арналған сауалнаманың үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z406" w:id="383"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z406" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалпы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkEnd w:id="387"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -23197,70 +23449,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z407" w:id="384"/>
+    <w:bookmarkStart w:name="z407" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мекен жайы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkEnd w:id="388"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -23821,70 +24073,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z408" w:id="385"/>
+    <w:bookmarkStart w:name="z408" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Банк деректемелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkEnd w:id="389"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24153,70 +24405,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z409" w:id="386"/>
+    <w:bookmarkStart w:name="z409" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Арнайы экономикалық немесе индустриялық аймақтағы инвестициялық жоба туралы ақпарат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkEnd w:id="390"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24704,70 +24956,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z410" w:id="387"/>
+    <w:bookmarkStart w:name="z410" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Арнайы экономикалық және индустриялық аймақтар туралы" Қазақстан Республикасы Заңының 18-бабы 2-тармағының талаптарына сәйкес өтініш берушілер болып табылмайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkEnd w:id="391"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -25160,68 +25412,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 522 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z131" w:id="388"/>
+    <w:bookmarkStart w:name="z131" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арнайы экономикалық немесе индустриялық аймаққа қатысушының қызметті жүзеге асыру туралы шартта айқындалған міндеттемелерді орындамауы туралы актінің үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkEnd w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" ________ 20__жылы                                    ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25588,68 +25840,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 522 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z412" w:id="389"/>
+    <w:bookmarkStart w:name="z412" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бейінді емес қызметті жүзеге асыру туралы шарттың үлгілік нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkEnd w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бұйрық 9-1-қосымшамен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 05.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25910,68 +26162,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жағынан бұдан әрі бірлесіп "Тараптар" деп аталатын, ал жеке - жеке "Тарап" бейінді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       емес қызметті жүзеге асыру туралы шарт (бұдан әрі - Шарт) жасасты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z413" w:id="390"/>
+    <w:bookmarkStart w:name="z413" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Шарттың мәні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkEnd w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Шарттың мәні тұлғаның арнайы экономикалық аймақтың (бұдан әрі - АЭА)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26198,68 +26450,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табылатын бизнес-жоспарларға (техникалық-экономикалық негіздемеге) сәйкес осы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шарттың 1-тармағында көрсетілген қызмет түрлерін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z414" w:id="391"/>
+    <w:bookmarkStart w:name="z414" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Негізгі ұғымдар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkEnd w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы бөлімде түсіндірмелері берілмеген анықтамалар мен терминдердің "Арнайы экономикалық және индустриялық аймақтар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26287,61 +26539,61 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) АЭА – Қазақстан Республикасы аумағының дәл белгіленген шекаралары бар, осы Заңға сәйкес қызметті жүзеге асыру үшін арнайы экономикалық аймақтың арнайы құқықтық режимі қолданылатын бір бөлігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) АЭА Басқарушы компаниясы – арнайы экономикалық аймақтың жұмыс істеуін қамтамасыз ету үшін Заңға және "Инновациялық технологиялар паркі" инновациялық кластері туралы" Қазақстан Республикасының </w:t>
-[...9 lines deleted...]
-        <w:t>Заңына</w:t>
+      2) АЭА басқарушы компаниясы – арнайы экономикалық аймақтың жұмыс істеуін қамтамасыз ету үшін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құрылатын немесе айқындалатын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -26418,68 +26670,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қызметтің бейінді емес түрлерін жүзеге асыратын тұлғалар – осы Заңға сәйкес қосалқы қызмет түрлерін жүзеге асыратын, арнайы экономикалық аймақтың қатысушылары болып табылмайтын дара кәсіпкерлер немесе заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) уәкілетті орган – арнайы экономикалық және индустриялық аймақтарды құру, олардың жұмыс істеуі және оларды тарату саласында мемлекеттік реттеуді жүзеге асыратын орталық атқарушы орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z415" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z415" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Шарттың мерзімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkEnd w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы Шарт _________ мерзімге жасалды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26544,104 +26858,104 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Осы Шарт бейінді емес қызмет түрлерін жүзеге асыратын тұлғалардың бірыңғай тізіліміне мәліметтер енгізілген күннен бастап күшіне енеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қызметтің бейінді емес түрлерін жүзеге асыратын тұлғаның қажетті рұқсат құжаттарын уақтылы алмауы осы Шарт бойынша жұмыстарды орындаудың жалпы мерзімдерін өзгерту үшін негіз болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z416" w:id="393"/>
+    <w:bookmarkStart w:name="z416" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Шарттың мақсаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkEnd w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Осы Шарт басқарушы компания мен АЭА аумағында өндірістерді құруға және дамытуға және қызметтер көрсетуге инвестициялар салу кезінде АЭА аумағында қызметті жүзеге асыру жөніндегі Қазақстан Республикасының қолданыстағы заңнамасына сәйкес қызметтің бейінді емес түрлерін жүзеге асыратын тұлға арасындағы шарттық өзара қатынастардың заңды шеңберін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z417" w:id="394"/>
+    <w:bookmarkStart w:name="z417" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Тараптардың жалпы құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkEnd w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Басқарушы компания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27444,140 +27758,140 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) екінші рет жер пайдалану (қосалқы жалдау) құқығын алған күннен бастап он жұмыс күні ішінде басқарушы компанияға жобалау жүргізу, құрылыс-монтаждау жұмыстарын жүзеге асыру және осы Шарттың ажырамас бөлігі болып табылатын объектіні пайдалануға беруді қамтамасыз ету кестесін беруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) екінші рет жер пайдалану (қосалқы жалдау) құқығын алған күннен бастап он жұмыс күні ішінде басқарушы компаниямен қызметтің бейінді емес түрлерін жүзеге асыратын тұлғаға Басқарушы компания ұсынатын қызметтер көрсетуге шарт жасасу құқығы беріледі. Бұл талап қызметтің бейінді емес түрлерін жүзеге асыратын тұлғаның осы шарт жасалғанға дейін қызмет көрсету шарттарымен танысуы және келісуі шартымен міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z418" w:id="395"/>
+    <w:bookmarkStart w:name="z418" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Салықтар, алымдар және міндетті төлемдер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkEnd w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Қызметтің бейінді емес түрлерін жүзеге асыратын адамдарға Қазақстан Республикасының салық заңнамасына сәйкес салықтар, алымдар және бюджетке төленетін басқа да міндетті төлемдер салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z419" w:id="396"/>
+    <w:bookmarkStart w:name="z419" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7. Кедендік реттеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkEnd w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Қызметтің бейінді емес түрлерін жүзеге асыратын тұлға Кеден одағының және Қазақстан Республикасының кеден заңнамасына сәйкес оларды төлеу жөніндегі міндеттемелер туындаған кезде қолданылатын кедендік төлемдер мен баждарды төлеу жөніндегі міндеттемелерді орындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z420" w:id="397"/>
+    <w:bookmarkStart w:name="z420" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8. Сақтандыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkEnd w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Қызметтің бейінді емес түрлерін жүзеге асыратын тұлға Қазақстан Республикасының заңнамасына сәйкес сақтандырудың міндетті түрлерін жүзеге асырады, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27786,68 +28100,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қызметі авария нәтижесінде үшінші тұлғаларға зиян келтіру қаупімен байланысты объектілер иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Бейінді емес қызмет түрлерін өз қалауы бойынша жүзеге асыратын адам сақтандыру ұйымдарын Қазақстан Республикасының қолданыстағы заңнамасына сәйкес таңдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z421" w:id="398"/>
+    <w:bookmarkStart w:name="z421" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9. Шарттың тұрақтылығына кепілдік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkEnd w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Қызметтің бейінді емес түрлерін жүзеге асыратын адамға Қазақстан Республикасының Конституциясымен, осы Шартпен және Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен, сондай-ақ Қазақстан Республикасы ратификациялаған халықаралық шарттармен қамтамасыз етілетін құқықтар мен мүдделерді қорғауға кепілдік беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27858,122 +28172,122 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Қызметтің бейінді емес түрлерін (ұлттандыру, реквизициялау) жүзеге асыратын адамның мүлкін мемлекет мұқтажы үшін мәжбүрлеп алып қоюға ерекше жағдайларда және Қазақстан Республикасының заңдарында көзделген тәртіппен жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Осы Шартқа кез келген өзгерістер мен толықтырулар олар жазбаша нысанда жасалған және оған Тараптардың уәкілетті өкілдері қол қойған жағдайда ғана жарамды болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z422" w:id="399"/>
+    <w:bookmarkStart w:name="z422" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10. Есеп және есептілік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkEnd w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Бейінді емес қызмет түрлерін жүзеге асыратын тұлға Қазақстан Республикасының заңнамасына сәйкес есепке алу және есепке алу құжаттамасын жүргізуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Қызметтің бейінді емес түрлерін жүзеге асыратын тұлға басқарушы компанияға заңнамаға сәйкес өткен жылдағы өз қызметі туралы толық ақпаратты ұсынады, сондай-ақ басқарушы компанияның атына әрбір күнтізбелік жылдың ________ айына, (жылына) дейін осы Шарттың өткен жылдағы талаптарының орындалуы туралы есепті жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z423" w:id="400"/>
+    <w:bookmarkStart w:name="z423" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11. Құпиялылық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkEnd w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Осы Шарттың талаптарын орындау процесінде қандай да бір Тарап алған немесе сатып алған ақпарат құпия болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28056,122 +28370,122 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Заңға сәйкес функцияларды жүзеге асыру шеңберінде бірыңғай үйлестіру орталығына беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Тараптар қажет болған жағдайда Қазақстан Республикасының салық органдарына олардың шоттарына қатысты Қазақстан Республикасының қолданыстағы салық заңнамасына сәйкес сұратылуы мүмкін ақпаратты беруге келіседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z424" w:id="401"/>
+    <w:bookmarkStart w:name="z424" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12. Құқықтар мен міндеттерді беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkEnd w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Бейінді емес қызмет түрлерін жүзеге асыратын адам АЭА аумағында өзіне тиесілі мүлік пен бизнеске өз қалауы бойынша билік етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Қазақстан Республикасының заңнамасында көзделген жағдайларда мемлекеттің қызметтің бейінді емес түрлерін жүзеге асыратын тұлғаның иеліктен шығарылатын активтерін нарықтық баға бойынша мемлекеттік меншікке сатып алуға басым құқығы болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z425" w:id="402"/>
+    <w:bookmarkStart w:name="z425" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13. Еңсерілмейтін күш жағдаяттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkEnd w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Тараптар: су тасқыны және өзге де дүлей зілзалалар, өрт, жер сілкінісі, жарылыстар, экстремалды ауа райы жағдайлары, өзге де табиғи және техногендік құбылыстар, соғыс, эмбарго, ереуіл, эпидемия, карантин, төтенше жағдай, коменданттық сағат енгізу сияқты Еңсерілмейтін күш жағдаяттары туындаған жағдайда міндеттемелерді толық немесе ішінара орындамағаны үшін жауапкершіліктен босатылады, ал сондай-ақ тараптардың еркіне тәуелсіз, бірақ осы Шарт бойынша міндеттемелердің орындалуына тікелей әсер еткен өзге де мән-жайлар, не Тараптардың осы Шарт бойынша міндеттемелерін орындауын мүмкін етпейтіндер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28236,68 +28550,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Осы Шарт бойынша міндеттемелерді орындау мерзімі еңсерілмейтін күш мән-жайлары, сондай-ақ осы мән-жайлардан туындаған салдарлар әрекет еткен уақытқа пропорционалды түрде шегеріледі. Егер еңсерілмейтін күш мән-жайларының басталуына байланысты Тараптардың осы Шарт бойынша міндеттемелерді толық немесе ішінара орындауы мүмкін болмаса, онда Тараптар осы Шартты бұзуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Еңсерілмейтін күш мән-жайларының басталуы осы Шарттың қолданылу мерзімін ұзартуды заңды ресімдеуді талап етпейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z426" w:id="403"/>
+    <w:bookmarkStart w:name="z426" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14. Арнайы экономикалық аймақ тараптарының жауапкершілігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkEnd w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Осы Шарттың талаптарын орындамағаны немесе тиісінше орындамағаны үшін Тараптар Қазақстан Республикасының заңнамасында және осы Шартта көзделген жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28344,68 +28658,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Бейінді емес қызмет түрлерін жүзеге асыратын тұлға жасасқан, Қазақстан Республикасының арнайы экономикалық аймақтар туралы заңнамасын бұзатын мәмілелер кінәлі адамдарға Қазақстан Республикасының заңнамасына сәйкес жауаптылық қолдануға әкеп соғады және жарамсыз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Шартта көрсетілген қызмет түрлерін жүргізу кезінде азаматтардың өмірі мен денсаулығына келтірілген зиян Қазақстан Республикасының заңнамасына сәйкес өтелуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z427" w:id="404"/>
+    <w:bookmarkStart w:name="z427" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15. Осы Шартты өзгерту, толықтыру, тоқтату және бұзу талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkEnd w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Осы Шартқа өзгерістер және (немесе) толықтырулар Тараптардың өзара жазбаша келісімі бойынша кез келген уақытта енгізіледі және осы Шарттың ажырамас бөлігі болып табылатын қосымша келісім түрінде жазбаша ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28686,68 +29000,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Шарт бейінді емес қызмет түрлерін жүзеге асыратын, АЭА аумағында жер учаскелерін жалға алған және құрылыс объектілерін тұрғызған адаммен мерзімінен бұрын бұзылған кезде бейінді емес қызмет түрлерін жүзеге асыратын адам АЭА аумағынан өзіне тиесілі жабдықтар мен тетіктерді бөлшектеу және алып тастау есебінен үш ай мерзім ішінде қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АЭА аумағынан өзіне тиесілі жабдықты, тетіктерді және тұрғызылған құрылыс объектілерін бөлшектеу және алып тастау қызметінің бейінді емес түрлерін жүзеге асыратын адам үш ай мерзімде жүзеге асырмаған жағдайда, аталған объектілерге құқықтар АЭА-ның жаңа қатысушысына немесе бейінді емес қызмет түрлерін жүзеге асыратын тұлғаға ауысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z428" w:id="405"/>
+    <w:bookmarkStart w:name="z428" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16. Дауларды шешу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkEnd w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Осы Шартты орындау кезінде туындауы мүмкін даулар мен келіспеушіліктер Тараптар арасындағы келіссөздер арқылы шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28758,104 +29072,104 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Дауларды келіссөздер жолымен шешу мүмкін болмаған жағдайда үш ай ішінде Тараптар оларды Қазақстан Республикасының сот органдарына қарауға береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Тараптар туындаған даулар мен келіспеушіліктер толық шешілгенге дейін шартта белгіленген міндеттемелерді орындаудан босатылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z429" w:id="406"/>
+    <w:bookmarkStart w:name="z429" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17. Қолданылатын құқық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkEnd w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Жасалған Тараптар осы Шартқа және басқа да келісімдерге (шарттарға), оның ішінде басқа да тұлғалармен осы Шартты іске асыру үшін Қазақстан Республикасының қолданыстағы құқығы қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z430" w:id="407"/>
+    <w:bookmarkStart w:name="z430" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18. Шарт тілі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkEnd w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Шарттың мәтіні мемлекеттік және орыс тілдерінде Тараптардың әрқайсысы үшін 2 данада жасалады, барлық даналары бірдей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28866,68 +29180,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Тараптардың келісімі бойынша шарттың мәтіні де өзге тілге аударылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Шарттың мазмұнын түсіну және түсіндіру кезінде келіспеушіліктер немесе даулар туындаған жағдайда мәтіннің нұсқасы ____________ оның басым күші бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z431" w:id="408"/>
+    <w:bookmarkStart w:name="z431" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 19. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkEnd w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Осы Шартты іске асыруға байланысты талап етілетін барлық хабарламалар мен құжаттар осы Шарт бойынша Тараптардың әрқайсысына оларды алу фактісі бойынша ғана ұсынылған және тиісті түрде жеткізілген болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29765,482 +30079,482 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 522 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z133" w:id="409"/>
+    <w:bookmarkStart w:name="z133" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылды деп танылуға жататын кейбір нормативтік құқықтық актілердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z134" w:id="410"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z134" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Арнайы экономикалық аймақ құрылатын жеке меншіктегі жер учаскелерін уақытша өтеулі кейінгі пайдаланудың (қосалқы жалдаудың) үлгі шартын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 27 ақпандағы № 214 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10701 болып тіркелген, 2015 жылғы 20 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z135" w:id="411"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z135" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Арнайы экономикалық аймақ құрылатын жеке меншіктегі жер учаскелерін уақытша өтеулі пайдаланудың (жалдаудың) үлгі шартын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 27 ақпандағы № 220 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10691 болып тіркелген, 2015 жылғы 20 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z136" w:id="412"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z136" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Арнайы экономикалық аймақтың қатысушысы ретінде қызметті жүзеге асыру туралы үлгілік шарттарды бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 27 ақпандағы № 223 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10674 болып тіркелген, 2015 жылғы 16 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z137" w:id="413"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z137" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Арнайы экономикалық аймақтың қатысушысы ретінде қызметті жүзеге асыру туралы үлгілік шарттарды бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 27 ақпандағы № 223 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 31 желтоқсандағы № 1283 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12964 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 29 ақпанда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z138" w:id="414"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z138" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Арнайы экономикалық аймақ құрылатын жеке меншіктегі жер учаскелерін уақытша өтеулі пайдаланудың (жалдаудың) үлгі шартын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 31 желтоқсандағы № 1284 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, ақпараттық-құқықтық жүйесінде жарияланған). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z139" w:id="415"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z139" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Арнайы экономикалық аймақ құрылатын жеке меншіктегі жер учаскелерін уақытша өтеулі қайталама пайдаланудың (қосалқы жалдаудың) үлгі шартын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 27 ақпандағы № 214 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 27 ақпандағы № 214 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12962 болып тіркелген, 2016 жылғы 11 ақпанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z140" w:id="416"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z140" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Арнайы экономикалық аймақ құрылатын мемлекеттік меншіктегі жер учаскелерін уақытша өтеулі жер пайдаланудың (жалдаудың) үлгі шартын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 31 желтоқсандағы № 1289 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12978 болып тіркелген, 2016 жылғы 29 ақпанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z141" w:id="417"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z141" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Арнайы экономикалық аймақ құрылатын мемлекеттік меншіктегі жер учаскелерін уақытша өтеулі кейінгі жер пайдаланудың (қосалқы жалдаудың) үлгі шартын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 31 желтоқсандағы № 1291 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12960 болып тіркелген, 2016 жылғы 29 ақпанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z142" w:id="418"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z142" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Арнайы экономикалық аймаққа қатысушының арнайы экономикалық аймақтың қатысушысы ретінде қызметті жүзеге асыру туралы шартта айқындалған міндеттемелерді орындамауы туралы актінің нысанын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2017 жылғы 28 сәуірдегі № 248 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15188 болып тіркелген, 2017 жылғы 12 маусымда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkEnd w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>