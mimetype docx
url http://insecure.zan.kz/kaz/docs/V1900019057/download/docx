--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="de26f8a" w14:textId="de26f8a">
+    <w:p w14:paraId="1cfaf11" w14:textId="1cfaf11">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,51 +103,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2019 жылғы 16 шілдедегі № 512 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 19 шілдеде № 19057 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Сауда мақсатында теңізде жүзу туралы" 2002 жылғы 17 қаңтардағы Қазақстан Республикасы Заңының 4-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -166,273 +291,272 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 10.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Шет мемлекеттiң туын көтерiп жүзетiн кеменi Каспий теңізінің қазақстандық секторында пайдалануға рұқсат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Көлік комитеті заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Көлік комитеті заңнамада белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде қазақ және орыс тілдерінде Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде қазақ және орыс тілдерінде Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      3) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...15 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -858,125 +982,250 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 512 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шет мемлекеттiң туын көтерiп жүзетiн кеменi Каспий теңізінің қазақстандық секторында пайдалануға рұқсат беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 10.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="9"/>
+    <w:bookmarkStart w:name="z53" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Шет мемлекеттiң туын көтерiп жүзетiн кеменi Каспий теңізінің қазақстандық секторында пайдалануға рұқсат беру қағидалары (бұдан әрі - Қағидалар) "Сауда мақсатында теңізде жүзу туралы" 2002 жылғы 17 қаңтардағы Қазақстан Республикасы Заңының 4-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -991,167 +1240,300 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 55-6) тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және шет мемлекеттiң туын көтерiп жүзетiн кеменi Каспий теңізінің қазақстандық секторында пайдалануға рұқсат беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидалардың қолданысы Каспий теңiзiнiң қазақстандық секторы шегiнде қызметін жүзеге асыру үшін қазақстандық кеме иелері тартатын, шет мемлекеттiң туын көтерiп жүзетiн барлық кемелерге (бұдан әрi - шетелдiк кемелер) қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеменiң меншiк иесі болып табылатынына немесе оны өзге де заңды негiзде пайдалануына қарамастан, өз атынан кемені пайдаланатын Қазақстан Республикасының заңды немесе жеке тұлғасы қазақстандық кеме иесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Шет мемлекеттiң туын көтерiп жүзетiн кеменi Каспий теңізінің қазақстандық секторында пайдалануға рұқсат беру тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
-[...15 lines deleted...]
-      2. Осы Қағидалардың қолданысы Каспий теңiзiнiң қазақстандық секторы шегiнде қызметін жүзеге асыру үшін қазақстандық кеме иелері тартатын, шет мемлекеттiң туын көтерiп жүзетiн барлық кемелерге (бұдан әрi - шетелдiк кемелер) қолданылады.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Шет мемлекеттiң туын көтерiп жүзетiн кеменi Каспий теңізінің қазақстандық секторында пайдалануға рұқсатты (бұдан әрi - рұқсат) сауда мақсатында теңiзде жүзу саласындағы уәкілетті орган (бұдан әрi – уәкілетті орган) қазақстандық кеме иесіне каботажды және жер қойнауын пайдалану жөніндегі операцияларға, жер қойнауын пайдалану салдарын жоюға, сондай-ақ гидротехникалық құрылысжайларды салуға және құтқару жұмыстарын жүргізуге байланысты қызметті (бұдан әрі – өтініш беруші) жүзеге асыру үшін бередi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...27 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Өтініш беруші уәкілетті органға "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Шет мемлекеттiң туын көтерiп жүзетiн кеменi Каспий теңізінің қазақстандық секторында пайдалануға рұқсат алу үшін өтінімді (бұдан әрі – өтінім) жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінімге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1282,148 +1664,282 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Рұқсат Каспий теңізінің қазақстандық секторында ұлттық мүдделерді қорғауды, кемелердің жүзу қауіпсіздігін және қоршаған ортаны қорғауды қамтамасыз етуді ескере отырып, осы Қағидалардың 9 және 10-тармақтарына сәйкес Қазақстан Республикасының мемлекеттiк туын көтерiп жүзетiн ұқсас техникалық сипаттамаларымен ұқсас түрдегi бос және осы мақсаттар үшiн шетелдiк кеме тартылатын көрсетілетін қызметтi жүзеге асыруға мүмкiндiгi бар кемелердiң болмау жағдайында беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Рұқсат әрбiр шетелдiк кемеге шартта (келісімшартта) көрсетiлген мерзімге, соның негiзiнде жұмыстың нақты түрлерін орындау үшін тартылатын шетелдiк кемеге, бiрақ 1 (бiр) жылдан аспайтын мерзiмге берiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шарт (келісімшарт) рұқсатты алуға өтінім беретін қазақстандық кеме иесі және шетелдік кеменің меншік иесі немесе шетелдік кемені жалдайтын кеме иесі немесе орындау үшін тартылатын шетелдiк кемеге жұмыстарды (көрсетілетін қызметтерді) тапсырыс берушінің арасында жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Кемені басқа шарттың (келісімшарттың) шеңберінде жұмыстардың өзге де түрлерін орындау үшін басқа кеме иесіне беру кезінде осы Қағидаларда белгіленген тәртіпте жаңа рұқсат алу қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Уәкілетті орган құжаттар келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінімдерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1588,90 +2104,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Өтініш беруші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттардың толық топтамасын ұсынғанда уәкілетті органның қызметкері Қазақстан Республикасының Мемлекеттiк туын көтерiп жүзетiн ұқсас техникалық сипаттамаларымен ұқсас түрдегi бос және осы мақсаттар үшiн шетелдiк кеме тартылатын қызметтi жүзеге асыруға мүмкiндiгi бар кемелердiң болуын немесе болмауын анықтау үшін уәкілетті органның интернет-ресурсында орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1680,100 +2196,100 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Егер өтiнiм уәкілетті органның интернет-ресурсында орналастырылған күннен бастап 3 (үш) жұмыс күні ішінде қазақстандық кеме иелерiнен Қазақстан Республикасының Мемлекеттiк туын көтерiп жүзетiн өздеріне тиесілі кемелермен шетелдiк кеме тартылатын көрсетілетін қызметтi жүзеге асыру мүмкiндiгi туралы ақпарат түспесе, ұқсас техникалық сипаттамаларымен ұқсас түрдегi бос кемелер жоқ деп есептеледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1782,100 +2298,100 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Оң қорытынды болған кезде уәкілетті органның қызметкері 1 (бір) жұмыс күні ішінде рұқсатты ресімдейді және өтініш берушінің порталдағы "жеке кабинетіне" жібереді немесе теріс қорытынды болған кезде көрсетілген мерзімде рұқсат беруден дәлелді бас тартуды дайындайды және өтініш берушіге жолдайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсат беруден бас тарту Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінде келтірілген негіздер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1912,70 +2428,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Ұқсас түрдегі бос Қазақстандық және осы мақсаттар үшін шетелдік кеме тартылатын қызметті жүзеге асыруға мүмкіндігі бар кемелердің болуы негізінде рұқсат берудің дәлелді бас тартуымен келіспеген жағдайда, өтініш беруші мынадай қосымша құжаттарды қоса бере отырып өтініш қайта енгізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) танылған шетелдік сыныптау қоғамының еркін нысандағы қорытындысы (қазақстандық кеменің жұмыстарды жүзеге асыруға техникалық жарамсыздығын негіздеу қажет болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1986,146 +2502,280 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тапсырысты орындау үшін қажетті кемеге жұмыстар тапсырыс берушісі еркін нысандағы техникалық ерекшелігі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шет тіліндегі құжаттар қазақ немесе орыс тілдеріне нотариалды расталған аудармасымен қамтамасыз етіледі. Шет тіліндегі құжатқа нотариалды куәландырылған аударманың электрондық көшірмесі қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Уәкілетті орган мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Берiлген рұқсаттар туралы ақпаратты уәкілетті орган Қазақстан Республикасы Ұлттық қауiпсiздiк комитетiнiң Шекара қызметiне жiбередi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттың қолданылу мерзiмi аяқталған күнінен бастап 3 (үш) жұмыс күнiнен кешіктірмей шетелдiк кеме Қазақстан Республикасының аумағынан кетуге тиiс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2282,51 +2932,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2525,326 +3175,450 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымшаға өзгеріс енгізу көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шет мемлекеттiң туын көтерiп жүзетiн кеменi Каспий теңізінің қазақстандық секторында пайдалануға рұқсат алуға өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кеменің атауы___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Кемені тіркеу порты______________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Халықаралық теңіз ұйымының сәйкестендіру нөмірі (бар болса) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Кеменің туы_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Кеме түрі_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Кеме сыныбы______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Кеме өлшемдері: ұзындығы ________ ені _______ борт биіктігі____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тіркелім сыйымдылығы: таза ______________ жалпы _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Шөгу ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...33 lines deleted...]
-      4. Кеменің туы_______________________________________________________</w:t>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Салынған күні мен орны____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      5. Кеме түрі_________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Бас қозғалтқыштардың қуаты (бар болса) ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Кеменің меншік иесі ____________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2873,240 +3647,240 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (тегі, аты, азаматтығы, тұратын мекенжайы, төлқұжат деректері (жеке тұлғалар үшін); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       атауы, орналасқан жері (заңды тұлғалар үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Шарт (келісімшарт) жасалған кеме иесі _____________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, азаматтығы, тұратын мекенжайы, төлқұжат деректері (жеке тұлғалар үшін); атауы, бизнес-сәйкестендіру нөмірі (бар болса), орналасқан жері (заңды тұлғалар үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Шарттың (келісімшарттың) атауын, қолданылу күнін және мерзімін көрсете отырып, кеме қызметінің жоспарланған түрлері ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Каспий теңізінің қазақстандық секторында жүзу ауданы ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Рұқсат қажет етілетін мерзім________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Қазақстан Республикасының Мемлекеттік туын көтеріп жүзетін кемелердің өздеріне тиесілі шетел кемесі тартылатын қызметті жүзеге асыру мүмкіндігіне қатысты қазақстандық кеме иелерімен келіспеу себептері (бар болса) ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3133,50 +3907,186 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________ 20 __ жылғы "__" __________ (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6136,55 +7046,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>