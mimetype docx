--- v0 (2025-11-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c2b1ee6" w14:textId="c2b1ee6">
+    <w:p w14:paraId="7ec58a3" w14:textId="7ec58a3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,53 +123,57 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -380,127 +384,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Индустрия және инфрақұрылымдық даму министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -813,131 +829,233 @@
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1. Күші жойылды – ҚР Индустрия және инфрақұрылымдық даму министрінің 04.02.2021 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">1. Күші жойылды – ҚР Индустрия және инфрақұрылымдық даму министрінің 04.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдарды аккредиттеу жөніндегі қағидаларды және рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 23 қарашадағы № 709 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12535 болып тіркелген, 2015 жылы 31 желтоқсанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдарды аккредиттеу жөніндегі қағидаларды және рұқсат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -952,131 +1070,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы Қазақстан Республикасы Ұлттық экономика министрлігінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесіне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 733 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12702 болып тіркелген, 2016 жылы 15 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1089,70 +1207,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1-тарау. Жалпы ережелер";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1165,70 +1283,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2-тарау. Қағидалар және біліктілік талаптары";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1241,70 +1359,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Аккредиттеуден өту үшін өтініш берушілер мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1489,111 +1607,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9. Аккредиттеу туралы куәлікті беру мерзімі 20-40 минутты құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Уәкілетті орган көрсетілген мерзімде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша аккредиттеу туралы куәлікті береді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1608,131 +1726,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы Қазақстан Республикасы Ұлттық экономика министрлігінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесіне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидаларды және рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 735 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12752 болып тіркелген, 2016 жылы 15 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1745,70 +1863,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1-тарау. Жалпы ережелер";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1821,70 +1939,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2-тарау. Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі аттестаттау орталықтарын аккредиттеу қағидалары";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1897,70 +2015,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Аккредиттеуден өту үшін өтініш берушілер мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалар мен рұқсат беру талаптарына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2049,70 +2167,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Куәлікті беру мерзімі өтініш берушіден құжаттардың толық жинағы қабылданған күннен бастап 10 (он) жұмыс күнін құрайды.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3258,146 +3376,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 709 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="26"/>
+    <w:bookmarkStart w:name="z170" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдарды аккредиттеу жөніндегі қағидалар және рұқсат беру талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z171" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z171" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z172" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z172" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдарды аккредиттеу жөніндегі қағидалар және рұқсат беру талаптары (бұдан әрі – Қағидалар және рұқсат беру талаптары) "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасының Заңына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z173" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z173" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидалар бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдарды аккредиттеу рәсімін регламенттейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z174" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z174" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидаларда мынадай ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аккредиттелген ұйым – уәкілетті органда аккредиттеу рәсімінен белгіленген тәртіппен өткен заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3462,70 +3580,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өтініш беруші – бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдар ретінде аккредиттеу туралы куәлік алуға үміткер заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уәкілетті орган – сәулет, қала құрылысы және құрылыс қызметін мемлекеттік басқару саласындағы басшылықты жүзеге асыратын орталық мемлекеттік органның ведомствосы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="31"/>
+    <w:bookmarkStart w:name="z175" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Аккредиттеу мынадай негізгі кезеңдерді көздейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш берушінің құжаттарын қарау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3554,168 +3672,168 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аккредиттеу туралы шешімді қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аккредиттеу туралы куәлікті ресімдеу, тіркеу және электрондық түрде беру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="32"/>
+    <w:bookmarkStart w:name="z176" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Құжаттарды қарау және аккредиттеу туралы куәлік беру туралы шешім қабылдау мерзімдері өтініш берушіден құжаттардың толық жинағын қабылдаған күннен бастап 20-40 минутті құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z177" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z177" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ұйымдық-құқықтық нысаны өзгерген жағдайда аккредиттелген ұйым аккредиттеу рәсімінен өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z178" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z178" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Аккредиттеу туралы куәліктің қолданылуын тоқтата тұру, қалпына келтіру, айыру (қайтарып алу) "Рұқсаттар мен хабарламалар туралы" Қазақстан Республикасы Заңының 47-бабында көзделген тәртіппен және (немесе) негіздер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z179" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z179" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Аккредиттеу туралы қолданыстағы куәлік болмаса, ұйымдарға қызметтерді жүзеге асыруға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z180" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z180" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілерде техникалық қадағалау жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдарды аккредиттеуге рұқсат беру талаптары және оны өткізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z181" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z181" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Аккредиттеуден өту үшін өтініш беруші мынадай құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) өтініш осы ережеге сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3748,70 +3866,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидаларға және рұқсат беру талаптарына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бірінші және екінші жауапкершілік деңгейіндегі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығы техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдарды аккредиттеуден өтуі үшін мәліметтер нысаны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="38"/>
+    <w:bookmarkStart w:name="z182" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Аккредиттеуден өту және растау үшін өтініш иесі мынадай рұқсат беру талаптарына сәйкес келеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілерде техникалық қадағалауды жүргізу үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4056,228 +4174,228 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүктелген міндеттер мен функцияларды орындауға қажетті материалдық-техникалық жарақтандырудың, оның ішінде өлшеу және бақылау құралдарының болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүктелген міндеттер мен функцияларды орындауға қажетті нормативтік құжаттардың болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="39"/>
+    <w:bookmarkStart w:name="z183" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілерді техникалық қадағалау жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдардың аккредиттеу туралы куәлігі "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес аккредиттелген немесе расталған күннен бастап екі жылда бір рет расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z184" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z184" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Өтініш берушіні аккредиттеуді уәкілетті орган жүргізеді және ол осы Қағидаларға және рұқсат беру талаптарына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық түрдегі аккредиттеу туралы куәлікпен расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z185" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z185" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Аккредиттеу туралы куәліктің қолданылуын растау үшін өтініш беруші осы Қағидалардың және рұқсат беру талаптарының 10-тармағында көзделген құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z186" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z186" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Аккредиттелген ұйымдар осы Қағидаларға және рұқсат беру талаптарына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша, заңды тұлғаның деректемелері, аккредиттеу туралы куәліктің берілген күні мен нөмірі туралы, жауапкершілік деңгейі, штатында мамандардың болуы туралы ақпарат жиынтығы, сондай-ақ осы заңды тұлғаға қатысты Қазақстан Республикасының заңдарында белгіленген жауапкершілік шаралары туралы мәліметтер қамтылған Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілерде техникалық қадағалау жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын аккредиттелген ұйымдардың бірыңғай тізіміне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z187" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z187" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша сараптама жұмыстарын жүзеге асыратын ұйымдарды аккредиттеуге рұқсат беру талаптары және оны өткізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z188" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z188" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Аккредиттеуден өту үшін өтініш беруші мынадай құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға және рұқсат беру талаптарына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4328,70 +4446,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша сараптама жұмыстары жөніндегі жүзеге асыратын ұйымдардың аккредиттеуден өтуі үшін мәліметтер нысаны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) инженер-геодезист дипломының көшірмесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="45"/>
+    <w:bookmarkStart w:name="z189" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Аккредиттеуден өту және растау үшін өтініш иесі мынадай рұқсат беру талаптарына сәйкес келеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзінің құрамында тұрақты негізде ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарауды жүзеге асыратын кемінде үш аттестатталған сарапшының болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4492,248 +4610,248 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүктелген міндеттер мен функцияларды орындауға қажетті нормативтік құжаттардың болуы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аккредиттеу рәсімінен өткен ұйымдардың құрамына кіретін аттестатталған сарапшыларға аккредиттеу туралы куәлік алуға үміткер басқа ұйымдармен не аккредиттелген ұйымдармен еңбек қатынастарында тұруға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z190" w:id="46"/>
+    <w:bookmarkStart w:name="z190" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілерді ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша сараптама жұмыстарын жүзеге асыратын ұйымдардың аккредиттеу туралы куәлігі "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес аккредиттелген немесе расталған күннен бастап екі жылда бір рет расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z191" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z191" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Өтініш берушіні аккредиттеуді уәкілетті орган жүргізеді және ол осы Қағидаларға және рұқсат беру талаптарына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық түрдегі аккредиттеу туралы куәлікпен расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z192" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z192" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Аккредиттеу туралы куәліктің қолданылуын растау үшін осы Қағидалардың және рұқсат беру талаптарының 16-тармағында көзделген құжаттар ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z193" w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z193" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Аккредиттелген ұйымдар осы Қағидаларға және рұқсат беру талаптарына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша, заңды тұлғаның деректемелері, аккредиттеу туралы куәліктің берілген күні мен нөмірі туралы, штатында мамандардың болуы туралы ақпарат жиынтығы, сондай-ақ осы заңды тұлғаға қатысты Қазақстан Республикасының заңдарында белгіленген жауапкершілік шаралары туралы мәліметтер қамтылған Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша сараптама жұмыстарын жүзеге асыратын аккредиттелген ұйымдардың бірыңғай тізіліміне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z194" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z194" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Осы Қағидалардың және рұқсат беру талаптарының 14 және 20-тармақтарында көзделген аккредиттелген ұйымдардың тізіліміне өзгерістер мен толықтырулар "Жеке және заңды тұлғалардың өтініштерін қарау тәртібі туралы" Қазақстан Республикасының Заңына сәйкес енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл жағдайда, кез келген енгізілген өзгерістер мен толықтырулар Қазақстан Республикасының заңнамаларының бұзуына әкеп соқтырмауы керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="51"/>
+    <w:bookmarkStart w:name="z195" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Аккредиттелген ұйым қойылатын рұқсат беру талаптарына аккредиттеу туралы куәлікті беру кезінде, сондай-ақ оның бүкіл қолдану мерзімінде сәйкес келуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5033,68 +5151,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="52"/>
+    <w:bookmarkStart w:name="z197" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5808,266 +5926,267 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="53"/>
+    <w:bookmarkStart w:name="z199" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілерді техникалық қадағалау жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдардың аккредиттеуден өтуі үшін мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Техникалық қадағалау сарапшысының тиісті аттестаты бар қызметкерлері туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="715"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1656"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="715" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2935" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегі, аты, әкесінің аты (болған жағдайда), жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1846" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сарапшы аттестатының №, берілген күні, кім берді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="692" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аттестат бойынша мамандануы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="692" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6093,69 +6212,73 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық қадағалауды</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жүзеге асыру бойынша мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6218,123 +6341,123 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектінің атауы (сараптама қорытындысына сәйкес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тапсырыс беруші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1677" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6344,397 +6467,334 @@
               <w:t>
 Техникалық қадағалауды жүзеге асыру басталған/ аяқталған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="715" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2935" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1846" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="692" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="692" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1588" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="499" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1677" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1656" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертпе: Аттестатталған сарапшылар бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілері техникалық қадағалау жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын бір ғана ұйымның құрамына кіреді </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -6744,1594 +6804,1464 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Жүктелген міндеттер мен функцияларды орындауға қажетті материалдық-техникалық жарақтандырылуы, оның ішінде өлшеу және бақылау құралдары туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="882"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4190" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшеу және бақылау құралдарының маркасы мен атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1432" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="881" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1432" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пайдалану мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1433" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тексеру мерзімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="882" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4190" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1432" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="881" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1432" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1433" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="882" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жүктелген міндеттер мен функцияларды орындауға қажетті нормативтік құжаттарының болуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4116"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1770"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4116" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2876" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4116" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1769" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2876" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1769" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1770" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Меншік құқығындағы немесе тартылған аккредиттелген зертхананың болуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1372"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="960"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1372" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зертхананың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зертхананы аккредиттеу туралы аттестаттың № және берілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аккредиттеу саласын сипаттау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3176" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншік құқығын растайтын құжат немесе өзге заңды негіздеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зертхана орналасқан жер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Байланыс телефоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1372" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="959" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3175" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1329" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3176" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1329" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="960" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы нысанда көрсетілген деректер мәліметтерінің барлық өзгерістері туралы уәкілетті органға уақытылы хабарлауға міндеттеме аламын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -8727,68 +8657,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="54"/>
+    <w:bookmarkStart w:name="z201" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АККРЕДИТАЦИЯ ТУРАЛЫ КУӘЛІК № 00000</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аккредитация туралы осы куәлік ___________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9320,856 +9250,787 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z203" w:id="55"/>
+    <w:bookmarkStart w:name="z203" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілерде техникалық қадағалау жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын аккредиттелген ұйымдардың тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1518"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2288"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1469" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұйымның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3921" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аккредиттелген куәліктің берілген күні мен нөмірі, жауапкершілік деңгейі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3104" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аккредиттелген ұйымның штатында тұратын қызметкерлер туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қабылданған жауапкершілік шаралары туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1469" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3921" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3104" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1469" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3921" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3104" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2288" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1469" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3921" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3104" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2288" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10473,68 +10334,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="56"/>
+    <w:bookmarkStart w:name="z205" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11212,265 +11073,266 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z207" w:id="57"/>
+    <w:bookmarkStart w:name="z207" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша сараптама жұмыстарын жүзеге асыратын ұйымдардың аккредиттеуден өтуі үшін мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша сараптама жұмыстарың жүзеге асыру бойынша, қала құрылысы, конструктивтік бөлім бойынша маманданған жобалау алдындағы және жобалау-сметалық құжаттама сараптамасы бойынша тиісті аттестаты бар және инженер-геодезист дипломы бар қызметкерлер туралы мәлімет</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="868"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2322"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  Р/с № </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3332" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегі, аты, әкесінің аты (болған жағдайда) Жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2243" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сарапшы аттестатының №, берілген күні, кім берді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аттестат бойынша мамандануы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11500,51 +11362,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық зерттеп-қарауды жүзеге асыру бойынша мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2322" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11607,87 +11469,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="925" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="928" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11697,358 +11559,302 @@
               <w:t>
 Тапсырыс беруші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3332" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2243" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="841" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="841" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="925" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="928" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2322" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Аттестатталған сарапшылар бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша сараптама жұмыстарын жүзеге асыратын бір ғана ұйымның құрамына кіреді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -12058,2019 +11864,1855 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Меншік немесе бір жылдан астам мерзімге жалға алу құқығында әкімшілік-өндірістік базасының болуы туралы мәлімет</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1708"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2114"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3793" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әкімшілік-тұрмыстық үй-жайдың функционалдық құрам бөлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алаңы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3951" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншік құқығын растайтын құжат немесе өзге заңды негіздеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мекенжайы және кадастрлық нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3793" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="734" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3951" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2114" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жүктелген міндеттер мен функцияларды орындауға қажетті материалдық-техникалық жарақтандырудың, оның ішінде өлшеу және бақылау құралдарының, сондай-ақ есеп айырысуларды орындауға, графикалық және өзге де материалдарды жасау мен ресімдеуге қажетті лицензиялық бағдарламалық жасақтамасы бар дербес компьютерлердің болуы туралы мәлімет</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1674"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="721"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1674" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5676" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшеу және бақылау құралдарының, компьютерлердің, лицензиялық бағдарламалардың маркасы мен атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пайдалану мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тексеру мерзімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="721" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1674" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="5676" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1170" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="719" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1170" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1170" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="721" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Жүктелген міндеттер мен функцияларды орындауға қажетті нормативтік құжаттарының болуы туралы мәлімет</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4116"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1770"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4116" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2876" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4116" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1769" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2876" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1769" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1770" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Меншік құқығында немесе тартылған аккредиттелген зертхананың болуы туралы мәлімет</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1320"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="924"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="922" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зертхананың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3053" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зертхананы аккредиттеу туралы аттестаттың № және берілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аккредит-теу саласын сипаттау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншік құқығын растайтын құжат немесе өзге заңды негіздеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зертхана орналасқан жер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Байланыс телефоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="922" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3053" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1749" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3054" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1278" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="924" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы нысанда көрсетілген деректер мәліметтерінің барлық өзгерістері туралы уәкілетті органға уақытылы хабарлауға міндеттеме аламын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -14466,68 +14108,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="58"/>
+    <w:bookmarkStart w:name="z209" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АККРЕДИТТЕУ ТУРАЛЫ КУӘЛІК № 00000</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы аккредиттеу туралы куәлік ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15023,856 +14665,787 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z211" w:id="59"/>
+    <w:bookmarkStart w:name="z211" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша сараптама жұмыстарын жүзеге асыратын аккредиттелген ұйымдардың тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1686"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2541"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1632" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұйымның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аккредиттелген куәліктің берілген күні мен нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3447" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аккредиттелген ұйымның штатында тұратын қызметкерлер туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2541" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қабылданған жауапкершілік шаралары туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1632" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3447" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2541" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1632" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2994" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3447" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2541" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1632" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2994" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3447" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2541" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16176,68 +15749,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z214" w:id="60"/>
+    <w:bookmarkStart w:name="z214" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АККРЕДИТТЕУ ТУРАЛЫ КУӘЛІК N 00000</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аккредиттеу туралы осы куәлік__________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16979,55 +16552,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>