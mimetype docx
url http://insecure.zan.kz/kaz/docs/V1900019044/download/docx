--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7ec58a3" w14:textId="7ec58a3">
+    <w:p w14:paraId="770c166" w14:textId="770c166">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1071,206 +1071,374 @@
         </w:rPr>
         <w:t xml:space="preserve"> осы Қазақстан Республикасы Ұлттық экономика министрлігінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесіне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидаларды және рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 735 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12752 болып тіркелген, 2016 жылы 15 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkStart w:name="z34" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1-тарау. Жалпы ережелер";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1283,70 +1451,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:bookmarkStart w:name="z36" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "2-тарау. Қағидалар және біліктілік талаптары";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+      "2-тарау. Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі аттестаттау орталықтарын аккредиттеу қағидалары";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1359,878 +1527,222 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkStart w:name="z38" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Аккредиттеуден өту үшін өтініш берушілер мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы Қағидаларға </w:t>
-[...9 lines deleted...]
-        <w:t>1-қосымшаға</w:t>
+      1) осы Қағидалар мен рұқсат беру талаптарына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленген нысан бойынша өтініш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарға койылатын рұқсат беру талаптарына сәйкес мәліметтер жібереді.";</w:t>
+      2) осы Қағидалар мен рұқсат беру талаптарына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес рұқсат беру талаптарына сай мәліметтер мен құжаттарды жібереді.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...95 lines deleted...]
-        <w:t>10-тармақтар</w:t>
+        <w:t>8-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
-[...559 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:bookmarkStart w:name="z40" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Куәлікті беру мерзімі өтініш берушіден құжаттардың толық жинағы қабылданған күннен бастап 10 (он) жұмыс күнін құрайды.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3376,146 +2888,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 709 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="24"/>
+    <w:bookmarkStart w:name="z170" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдарды аккредиттеу жөніндегі қағидалар және рұқсат беру талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z171" w:id="25"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z171" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z172" w:id="26"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z172" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдарды аккредиттеу жөніндегі қағидалар және рұқсат беру талаптары (бұдан әрі – Қағидалар және рұқсат беру талаптары) "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасының Заңына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z173" w:id="27"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z173" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидалар бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдарды аккредиттеу рәсімін регламенттейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z174" w:id="28"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z174" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидаларда мынадай ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аккредиттелген ұйым – уәкілетті органда аккредиттеу рәсімінен белгіленген тәртіппен өткен заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3580,70 +3092,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өтініш беруші – бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдар ретінде аккредиттеу туралы куәлік алуға үміткер заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уәкілетті орган – сәулет, қала құрылысы және құрылыс қызметін мемлекеттік басқару саласындағы басшылықты жүзеге асыратын орталық мемлекеттік органның ведомствосы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="29"/>
+    <w:bookmarkStart w:name="z175" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Аккредиттеу мынадай негізгі кезеңдерді көздейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш берушінің құжаттарын қарау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3672,168 +3184,168 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аккредиттеу туралы шешімді қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аккредиттеу туралы куәлікті ресімдеу, тіркеу және электрондық түрде беру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="30"/>
+    <w:bookmarkStart w:name="z176" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Құжаттарды қарау және аккредиттеу туралы куәлік беру туралы шешім қабылдау мерзімдері өтініш берушіден құжаттардың толық жинағын қабылдаған күннен бастап 20-40 минутті құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z177" w:id="31"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z177" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ұйымдық-құқықтық нысаны өзгерген жағдайда аккредиттелген ұйым аккредиттеу рәсімінен өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z178" w:id="32"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z178" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Аккредиттеу туралы куәліктің қолданылуын тоқтата тұру, қалпына келтіру, айыру (қайтарып алу) "Рұқсаттар мен хабарламалар туралы" Қазақстан Республикасы Заңының 47-бабында көзделген тәртіппен және (немесе) негіздер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z179" w:id="33"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z179" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Аккредиттеу туралы қолданыстағы куәлік болмаса, ұйымдарға қызметтерді жүзеге асыруға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z180" w:id="34"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z180" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілерде техникалық қадағалау жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдарды аккредиттеуге рұқсат беру талаптары және оны өткізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z181" w:id="35"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z181" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Аккредиттеуден өту үшін өтініш беруші мынадай құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) өтініш осы ережеге сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3866,70 +3378,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидаларға және рұқсат беру талаптарына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бірінші және екінші жауапкершілік деңгейіндегі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығы техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдарды аккредиттеуден өтуі үшін мәліметтер нысаны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="36"/>
+    <w:bookmarkStart w:name="z182" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Аккредиттеуден өту және растау үшін өтініш иесі мынадай рұқсат беру талаптарына сәйкес келеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілерде техникалық қадағалауды жүргізу үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4174,228 +3686,228 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүктелген міндеттер мен функцияларды орындауға қажетті материалдық-техникалық жарақтандырудың, оның ішінде өлшеу және бақылау құралдарының болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүктелген міндеттер мен функцияларды орындауға қажетті нормативтік құжаттардың болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="37"/>
+    <w:bookmarkStart w:name="z183" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілерді техникалық қадағалау жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдардың аккредиттеу туралы куәлігі "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес аккредиттелген немесе расталған күннен бастап екі жылда бір рет расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z184" w:id="38"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z184" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Өтініш берушіні аккредиттеуді уәкілетті орган жүргізеді және ол осы Қағидаларға және рұқсат беру талаптарына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық түрдегі аккредиттеу туралы куәлікпен расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z185" w:id="39"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z185" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Аккредиттеу туралы куәліктің қолданылуын растау үшін өтініш беруші осы Қағидалардың және рұқсат беру талаптарының 10-тармағында көзделген құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z186" w:id="40"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z186" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Аккредиттелген ұйымдар осы Қағидаларға және рұқсат беру талаптарына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша, заңды тұлғаның деректемелері, аккредиттеу туралы куәліктің берілген күні мен нөмірі туралы, жауапкершілік деңгейі, штатында мамандардың болуы туралы ақпарат жиынтығы, сондай-ақ осы заңды тұлғаға қатысты Қазақстан Республикасының заңдарында белгіленген жауапкершілік шаралары туралы мәліметтер қамтылған Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілерде техникалық қадағалау жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын аккредиттелген ұйымдардың бірыңғай тізіміне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z187" w:id="41"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z187" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша сараптама жұмыстарын жүзеге асыратын ұйымдарды аккредиттеуге рұқсат беру талаптары және оны өткізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z188" w:id="42"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z188" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Аккредиттеуден өту үшін өтініш беруші мынадай құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға және рұқсат беру талаптарына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4446,70 +3958,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша сараптама жұмыстары жөніндегі жүзеге асыратын ұйымдардың аккредиттеуден өтуі үшін мәліметтер нысаны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) инженер-геодезист дипломының көшірмесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="43"/>
+    <w:bookmarkStart w:name="z189" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Аккредиттеуден өту және растау үшін өтініш иесі мынадай рұқсат беру талаптарына сәйкес келеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзінің құрамында тұрақты негізде ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарауды жүзеге асыратын кемінде үш аттестатталған сарапшының болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4610,248 +4122,248 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүктелген міндеттер мен функцияларды орындауға қажетті нормативтік құжаттардың болуы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аккредиттеу рәсімінен өткен ұйымдардың құрамына кіретін аттестатталған сарапшыларға аккредиттеу туралы куәлік алуға үміткер басқа ұйымдармен не аккредиттелген ұйымдармен еңбек қатынастарында тұруға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z190" w:id="44"/>
+    <w:bookmarkStart w:name="z190" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілерді ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша сараптама жұмыстарын жүзеге асыратын ұйымдардың аккредиттеу туралы куәлігі "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес аккредиттелген немесе расталған күннен бастап екі жылда бір рет расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z191" w:id="45"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z191" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Өтініш берушіні аккредиттеуді уәкілетті орган жүргізеді және ол осы Қағидаларға және рұқсат беру талаптарына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық түрдегі аккредиттеу туралы куәлікпен расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z192" w:id="46"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z192" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Аккредиттеу туралы куәліктің қолданылуын растау үшін осы Қағидалардың және рұқсат беру талаптарының 16-тармағында көзделген құжаттар ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z193" w:id="47"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z193" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Аккредиттелген ұйымдар осы Қағидаларға және рұқсат беру талаптарына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша, заңды тұлғаның деректемелері, аккредиттеу туралы куәліктің берілген күні мен нөмірі туралы, штатында мамандардың болуы туралы ақпарат жиынтығы, сондай-ақ осы заңды тұлғаға қатысты Қазақстан Республикасының заңдарында белгіленген жауапкершілік шаралары туралы мәліметтер қамтылған Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша сараптама жұмыстарын жүзеге асыратын аккредиттелген ұйымдардың бірыңғай тізіліміне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z194" w:id="48"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z194" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Осы Қағидалардың және рұқсат беру талаптарының 14 және 20-тармақтарында көзделген аккредиттелген ұйымдардың тізіліміне өзгерістер мен толықтырулар "Жеке және заңды тұлғалардың өтініштерін қарау тәртібі туралы" Қазақстан Республикасының Заңына сәйкес енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл жағдайда, кез келген енгізілген өзгерістер мен толықтырулар Қазақстан Республикасының заңнамаларының бұзуына әкеп соқтырмауы керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="49"/>
+    <w:bookmarkStart w:name="z195" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Аккредиттелген ұйым қойылатын рұқсат беру талаптарына аккредиттеу туралы куәлікті беру кезінде, сондай-ақ оның бүкіл қолдану мерзімінде сәйкес келуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5151,68 +4663,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="50"/>
+    <w:bookmarkStart w:name="z197" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5926,68 +5438,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="51"/>
+    <w:bookmarkStart w:name="z199" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілерді техникалық қадағалау жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдардың аккредиттеуден өтуі үшін мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Техникалық қадағалау сарапшысының тиісті аттестаты бар қызметкерлері туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8657,68 +8169,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="52"/>
+    <w:bookmarkStart w:name="z201" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АККРЕДИТАЦИЯ ТУРАЛЫ КУӘЛІК № 00000</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аккредитация туралы осы куәлік ___________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9250,68 +8762,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z203" w:id="53"/>
+    <w:bookmarkStart w:name="z203" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілерде техникалық қадағалау жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын аккредиттелген ұйымдардың тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10334,68 +9846,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="54"/>
+    <w:bookmarkStart w:name="z205" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11073,68 +10585,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z207" w:id="55"/>
+    <w:bookmarkStart w:name="z207" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша сараптама жұмыстарын жүзеге асыратын ұйымдардың аккредиттеуден өтуі үшін мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша сараптама жұмыстарың жүзеге асыру бойынша, қала құрылысы, конструктивтік бөлім бойынша маманданған жобалау алдындағы және жобалау-сметалық құжаттама сараптамасы бойынша тиісті аттестаты бар және инженер-геодезист дипломы бар қызметкерлер туралы мәлімет</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14108,68 +13620,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="56"/>
+    <w:bookmarkStart w:name="z209" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АККРЕДИТТЕУ ТУРАЛЫ КУӘЛІК № 00000</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы аккредиттеу туралы куәлік ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14665,68 +14177,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z211" w:id="57"/>
+    <w:bookmarkStart w:name="z211" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша сараптама жұмыстарын жүзеге асыратын аккредиттелген ұйымдардың тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15553,440 +15065,107 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрықтарының тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...193 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z214" w:id="58"/>
-[...46 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
-[...141 lines deleted...]
-      __________ қаласы 20__ж. "____" ___________</w:t>
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16552,55 +15731,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>