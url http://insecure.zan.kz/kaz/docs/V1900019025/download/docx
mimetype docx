--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="207aedc" w14:textId="207aedc">
+    <w:p w14:paraId="d71dff5" w14:textId="d71dff5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3007,72 +3007,134 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) алдыңғы текерулер мен бақылау субъектілеріне (объектілеріне) бара отырып жүргізілген профилактикалық бақылаудың нәтижелері; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z41" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) бақылау субъектілері астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізіліміне ұсынатын есептілік пен мәліметтерді мониторингтеу нәтижелері.</w:t>
+      2) бақылау субъектілері астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізіліміне ұсынатын есептілік пен мәліметтерді мониторингтеу нәтижелері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттар бойынша тәуекел дәрежесін бағалау үшін біліктілік талаптарына сәйкестігін тексеру үшін бақылау субъектілеріне (объектілеріне) қатысты алдыңғы тексерулердің нәтижелері пайдаланылады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 229</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.06.2026 № 91 (12.07.2026 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z42" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қолда бар ақпарат көздерінің негізінде талдауға және бағалауға жататын субъективті өлшемшарттар бойынша деректер қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3235,70 +3297,132 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Бақылаудың адал субъектілерін көтермелеу және бақылауды бұзушыларға шоғырландыру қағидатын іске асыру мақсатында бақылау субъектілері (объектілері) субъективті өлшемшарттарды қолдану арқылы осы Өлшемшарттардың 19 және 20-тармақтарында айқындалатын кезеңге бақылау субъектісіне (объектісіне) бара отырып жүргізілетін профилактикалық бақылаудан және (немесе) біліктілік талаптарына сәйкестігін тексеруден босатылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z137" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу кестелерін немесе тізімдерін қалыптастыратын ақпараттық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқау қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
+      13. Тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу кестелерін немесе тізімдерін қалыптастыратын цифрлық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқау қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тәуекелдерді бағалау мен басқарудың ақпараттық жүйесі болмаған кезде бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау және (немесе) біліктілік талаптарына сәйкестігін тексеру жүзеге асырылатын бақылау субъектілері (объектілері) санының ең төменгі жол берілетін шегі астық нарығын реттеу саласындағы осындай бақылау субъектілерінің жалпы санының бес пайызынан аспауы тиіс.</w:t>
+      Тәуекелдерді бағалау мен басқарудың цифрлық жүйесі болмаған кезде бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау және (немесе) біліктілік талаптарына сәйкестігін тексеру жүзеге асырылатын бақылау субъектілері (объектілері) санының ең төменгі жол берілетін шегі астық нарығын реттеу саласындағы осындай бақылау субъектілерінің жалпы санының бес пайызынан аспауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13 тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 229</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.06.2026 № 91 (12.07.2026 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z47" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесінің жалпы көрсеткішін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z48" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4431,77 +4555,64 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Астық нарығын реттеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>саласындағы тәуекел</w:t>
+              <w:t>саласындағы тәуекел дәрежесін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>дәрежесін бағалау</w:t>
-[...12 lines deleted...]
-              <w:t>өлшемшарттарына</w:t>
+              <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z57" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -4509,71 +4620,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астық нарығын реттеу саласындағы талаптардың бұзылу дәрежесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 168</w:t>
+        <w:t>№ 229</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.05.2026 № 46 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.06.2026 № 91 (12.07.2026 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4588,153 +4699,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Өлшемшарттардың атауы</w:t>
+Өлшемшарттардың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Бұзушылық дәрежесі</w:t>
+Бұзушылық дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4766,52 +4847,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізілімінің деректеріне сәйкес астықтың сақталуын қамтамасыз ету </w:t>
+              <w:t>
+Астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізілімінің деректеріне сәйкес астықтың сақталуын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5100,52 +5181,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Астықты тазартуға, кептіруге арналған актінің болуы </w:t>
+              <w:t>
+Астықты тазартуға, кептіруге арналған актінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6547,51 +6628,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Астық қолхаттарымен уақытында жүргізілмеген операциялар</w:t>
+Сатып алынған, жазылған, өтелген, бүлінген және таза астық қолхаттары бланкілері туралы ақпараттың ұсынылмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9383,77 +9464,64 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Астық нарығын реттеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>саласындағы тәуекел</w:t>
+              <w:t>саласындағы тәуекел дәрежесін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>дәрежесін бағалау</w:t>
-[...12 lines deleted...]
-              <w:t>өлшемшарттарына</w:t>
+              <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z61" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -9461,71 +9529,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астық нарығын реттеу саласындағы субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындауға арналған субъективті өлшемшарттар тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымшаға өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 168</w:t>
+        <w:t>№ 229</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.05.2026 № 46 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.06.2026 № 91 (12.07.2026 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -9554,107 +9622,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№</w:t>
-[...55 lines deleted...]
-              <w:t>№</w:t>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9751,118 +9763,98 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маңыздылығы бойынша үлес салмағы, балл (барлығы 100 балға дейін болуы тиіс), w</w:t>
-[...9 lines deleted...]
-              <w:t>i</w:t>
+              <w:t>Маңыздылығы бойынша үлес салмағы, балл (барлығы 100 балға дейін болуы тиіс), wi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шарттар/мәндер, x</w:t>
-[...9 lines deleted...]
-              <w:t>i</w:t>
+              <w:t>Шарттар/мәндер, xi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10209,72 +10201,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес астық нарығын реттеу саласындағы тәуекел дәрежесін айқындау үшін субъективті өлшемшарттардың тізбесі</w:t>
+              <w:t>
+Астықты өндіруге, сақтауға, тасымалдауға, қайта өңдеуге және өткізуге байланысты қызметті жүзеге асыратын заңды тұлғаларға (астық қабылдау кәсіпорындарына) қатысты Қазақстан Республикасы Кәсіпкерлік кодексінің 138-бабына сәйкес астық нарығын реттеу саласындағы тәуекел дәрежесін айқындау үшін субъективті өлшемшарттардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10388,51 +10360,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бақылау субъектілері астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізіліміне ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері</w:t>
+Бақылау субъектілері астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізіліміне ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10590,87 +10562,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0%</w:t>
+0 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100%</w:t>
+100 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10705,88 +10677,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Астық қолхаттарымен уақытында жүргізілмеген операциялар</w:t>
+Сатып алынған, жазылған, өтелген, бүлінген және таза астық қолхаттары бланкілері туралы ақпараттың ұсынылмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бақылау субъектілері астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізіліміне ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері</w:t>
+Бақылау субъектілері астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізіліміне ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11096,51 +11068,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бақылау субъектілері астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізіліміне ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері</w:t>
+Бақылау субъектілері астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізіліміне ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11298,87 +11270,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0%</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100%</w:t>
+100 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11699,64 +11671,77 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ауыл шаруашылығы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрінің 2019 жылғы</w:t>
+              <w:t>министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>10 шілдедегі № 259 және</w:t>
+              <w:t>2019 жылғы 10 шілдедегі № 259</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11797,418 +11782,324 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z69" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Астық қабылдау кәсіпорындары үшін астық нарығын реттеу саласындағы тексеру парағы</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Кәсіпкерлік кодексінің 138-баптарына сәйкес астық қабылдау кәсіпорындарына қатысты астық нарығын реттеу саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 19.06.2023 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 235</w:t>
+        <w:t>№ 229</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 20.06.2023 № 120 (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен; өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.05.2026 № 46 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.06.2026 № 91 (12.07.2026 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеруді/бақылау субъектісіне (объектісіне) бара отырып профилактикалық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылауды тағайындаған мемлекеттік орган_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеруді/бақылау субъектісіне (объектісіне) бара отырып профилактикалық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылауды тағайындау туралы акт ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________ (№, күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау субъектісінің (объектісінің) атауы _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Кәсіпкерлік кодексінің</w:t>
+      Бақылау субъектісінің (объектісінің) бизнес-сәйкестендіру коды ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>
-      ____________________________________________________________ қатысты</w:t>
-[...197 lines deleted...]
-      Орналасқан жерінің мекенжайы _____________________________________</w:t>
+      Орналасқан жерінің мекенжайы ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -12739,51 +12630,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Астық қолхаттарымен уақытында жүргізілмеген операциялар</w:t>
+Сатып алынған, жазылған, өтелген, бүлінген және таза астық қолхаттары бланкілері туралы ақпараттың ұсынылмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13021,51 +12912,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізілімінің деректеріне сәйкес астықтың сақталуын қамтамасыз ету</w:t>
+Астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізілімінің деректеріне сәйкес астықтың сақталуын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13411,51 +13302,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Астықты тазартуға, кептіруге арналған актінің болуы</w:t>
+Астықты тазартуға, кептіруге арналған актінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13783,51 +13674,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Астықты сандық-сапалық есепке алу кітабының болуы</w:t>
+Астықты сандық-сапалық есепке алу кітабының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14064,52 +13955,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Астық қабылдау кәсіпорнының астық иелерінен астық қабылдау күнінен бастап астық қолхаттарын шығаруға арналған бұйрықты тіркеудің үш күндік мерзімінің (астық қабылдау кәсіпорны астық иелерінен астық қабылдау күнінен бастап үш жұмыс күннен кешіктірмей астық қолхаттарын шығаруға арналған бұйрықты тіркейді) сақталуы </w:t>
+              <w:t>
+Астық қабылдау кәсіпорнының астық иелерінен астық қабылдау күнінен бастап астық қолхаттарын шығаруға арналған бұйрықты тіркеудің үш күндік мерзімінің (астық қабылдау кәсіпорны астық иелерінен астық қабылдау күнінен бастап үш жұмыс күннен кешіктірмей астық қолхаттарын шығаруға арналған бұйрықты тіркейді) сақталуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14996,141 +14887,141 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лауазымды адам (дар) _____________________________________________</w:t>
+      Лауазымды адам (дар) ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________ ______________ _____________________________________</w:t>
+      ________________ _____________________ ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лауазымы             қолы             аты, әкесінің аты (бар болса), тегі</w:t>
+      лауазымы қолы аты, әкесінің аты (бар болса), тегі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бақылау субъектісінің басшысы ____________________________________</w:t>
+      Бақылау субъектісінің басшысы ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _____________ ____________ ______________________________________ </w:t>
+        <w:t>
+      ________________ _____________________ ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лауазымы             қолы             аты, әкесінің аты (бар болса), тегі</w:t>
+      лауазымы қолы аты, әкесінің аты (бар болса), тегі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -21136,55 +21027,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>