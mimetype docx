--- v0 (2025-11-17)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f23d54d" w14:textId="f23d54d">
+    <w:p w14:paraId="207aedc" w14:textId="207aedc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -459,782 +459,788 @@
         <w:t xml:space="preserve">
       3) осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес астық қабылдау кәсіпорындары үшін астық нарығын реттеу саласындағы тексеру парағы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z78" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-1) осы бірлескен бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес астық қабылдау кәсіпорындары үшін астық нарығын реттеу саласындағы тексеру парағы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z138" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-2) осы бірлескен бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының заңнамасының сақталуын бақылауды жүзеге асыратын жергілікті атқарушы органдар үшін астық нарығын реттеу саласындағы тексеру парағы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z139" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-3) осы бірлескен бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының астық туралы заңнамасының сақталуын бақылауды жүзеге асыратын жергілікті атқарушы органдар үшін астық нарығын реттеу саласындағы тексеру парағы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">4) алып тасталды - ҚР Ауыл шаруашылығы министрінің 08.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 08.02.2023 № 19 (01.01.2023 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3-1) тармақша жаңа редакцияда көзделген – ҚР Ауыл шаруашылығы министрінің  </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бірлескен бұйрығымен</w:t>
+        <w:t xml:space="preserve">5) алып тасталды - ҚР Ауыл шаруашылығы министрінің 30.03.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 31.03.2021 № 34 (01.01.2022 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) алып тасталды – ҚР Ауыл шаруашылығы министрінің 19.02.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 24.02.2020 № 10 (06.05.2020 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4) алып тасталды - ҚР Ауыл шаруашылығы министрінің 08.02.2023 </w:t>
+        <w:t xml:space="preserve">7) алып тасталды - ҚР Ауыл шаруашылығы министрінің 30.03.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 59</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 08.02.2023 № 19 (01.01.2023 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 31.03.2021 № 34 (01.01.2022 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгерістер енгізілді – ҚР Ауыл шаруашылығы министрінің 19.02.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">5) алып тасталды - ҚР Ауыл шаруашылығы министрінің 30.03.2021 </w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 24.02.2020 № 10 (06.05.2020 бастап қолданысқа енгізіледі); 30.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 31.03.2021 № 34 (01.01.2022 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 31.03.2021 № 34 (01.01.2022 бастап қолданысқа енгізіледі); 08.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 08.02.2023 № 19 (01.01.2023 бастап қолданысқа енгізіледі); 19.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 235</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 20.06.2023 № 120 (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.05.2026 № 46 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...212 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мыналардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Астық нарығын реттеу, мақтаның қауіпсіздігі мен сапасы саласындағы тәуекел дәрежесін бағалау өлшемшарттарын және тексеру парақтарын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 25 желтоқсандағы № 15-3/1134 және Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 28 желтоқсандағы № 813 бірлескен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12654 болып тіркелген, 2016 жылғы 3 ақпанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Астық нарығын реттеу, мақтаның қауіпсіздігі мен сапасы саласындағы тәуекел дәрежесін бағалау өлшемшарттарын және тексеру парақтарын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 25 желтоқсандағы № 15-3/1134 және Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 28 желтоқсандағы № 813 бірлескен бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Қазақстан Республикасы Ауыл шаруашылығы министрінің 2016 жылғы 16 маусымдағы № 263 және Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 28 маусымдағы № 290 бірлескен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13932 болып тіркелген, 2016 жылғы 15 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Өсімдік шаруашылығы өнімдерін өндіру және қайта өңдеу департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бірлескен бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық мемлекеттік тіркелген күннен бастап күнтізбелік 10 (он) күн ішінде оның қазақ және орыс тілдерінде ресми жариялау және Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберілуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бірлескен бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесінің мерзімді баспа басылымдарына ресми жариялауға берілуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы бірлескен бұйрықтың Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастырылуын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осы бірлескен бұйрық мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Заң қызметі департаментіне осы тармақтың 1), 2), 3) және 4) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтердің ұсынылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бірлескен бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Ауыл шаруашылығы вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бірлескен бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -1717,125 +1723,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 63 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астық нарығын реттеу саласындағы тәуекел дәрежесін бағалау өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 19.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 235</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 20.06.2023 № 120 (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z124" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z124" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Астық нарығын реттеу саласындағы тәуекел дәрежесін бағалау өлшемшарттары (бұдан әрі – Өлшемшарттар) Қазақстан Республикасы Кәсіпкерлік кодексінің (бұдан әрі – Кодекс) 141-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1890,813 +1896,1203 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17371 болып тіркелген) сәйкес, "Рұқсаттар мен хабарламалар туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілген лицензиялар бойынша біліктілік талаптарына сәйкестікке (бұдан әрі – біліктілік талаптарына сәйкестігін тексеру) тексерулер және бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау жүргізу кезінде астық нарығын реттеу саласындағы бақылау субъектілерін тәуекел дәрежелеріне жатқызу және бақылау субъектілерін (объектілерін) іріктеу үшін әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z125" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z125" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Өлшемшарттарда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z126" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z126" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="20"/>
+        <w:t>
+      1) бақылау субъектілері - астықты өндірумен, сақтаумен, тасымалдаумен, өңдеумен және өткізумен байланысты қызметті жүзеге асыратын заңды тұлғалар (астық қабылдау кәсіпорындары), сондай-ақ астық қабылдау кәсіпорындарына бақылауды жүзеге асыратын жергілікті атқарушы органдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z127" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) балл – тәуекелді есептеудің сандық өлшемі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z128" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z128" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) болмашы бұзушылық – астық саласындағы нормативтік құқықтық актілерде белгіленген талаптарды астық нарығы саласындағы құжаттаманы дұрыс жүргізбеу бөлігінде бұзу;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="22"/>
+      3) болмашы бұзушылық – астық саласындағы нормативтік құқықтық актілерде белгіленген талаптарды астық нарығы саласындағы құжаттаманы дұрыс жүргізбеу бөлігінде бұзу, сондай-ақ жергілікті атқарушы органдардың астықтың сандық-сапалық есебін жүргізу жөніндегі талаптарын, астықты сақтау шарттарын және астық қолхаттарын беру, айналысқа жіберу және өтеу шарттарын бұзуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z129" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) деректерді қалыпқа келтіру – әртүрлі шәкілдерде өлшенген мәндерді шартты түрде жалпы шәкілге келтіруді көздейтін статистикалық рәсім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z130" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z130" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) елеулі бұзушылық – астық саласындағы нормативтік құқықтық актілерде белгіленген талаптарды астықты қысқы сақтау жағдайына ауыстыру жөніндегі іс-шараларды жүргізбеу бөлігінде бұзу, технологиялық жабдықтардың сәйкессіздігі, астық нарығы саласындағы ақпарат пен құжаттаманың ұсынылмауы;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="24"/>
+      5) елеулі бұзушылық – астық саласындағы нормативтік құқықтық актілерде белгіленген талаптарды астықты қысқы сақтау жағдайына ауыстыру жөніндегі іс-шараларды жүргізу бөлігінде бұзу, технологиялық жабдықтардың сәйкессіздігі, астық нарығы саласындағы ақпарат пен құжаттаманың ұсынылмауы, сондай-ақ жергілікті атқарушы органдардың астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсету бойынша қызметті жүзеге асыру құқығына лицензияны беру және тоқтату бойынша және астық қабылдау кәсіпорындары жыл сайынғы тексеру шеңберінде жаңа егіннің астығын қабылдауға қойылатын біліктілік талаптарын бұзу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z131" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) өрескел бұзушылық – "</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="25"/>
+      6) өрескел бұзушылық – "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасының кодексінде көзделген әкімшілік жауапкершілікке әкеліп соқтыратын Қазақстан Республикасының астық нарығын реттеу саласындағы заңнамасында белгіленген талаптарды астықтың сандық-сапалық сақталуының нашарлауына, оның ішінде астықтың жоғалу және бүліну фактілеріне, астықты сақтау шарттарының сақталмауына, астық қабылдау кәсіпорындарының олар шығарған астық қолхаттары бойынша міндеттемелерді орындамауына алып келуі мүмкін бұзушылықтар бөлігінде бұзу, сондай-ақ жергілікті атқарушы органдардың астық қабылдау кәсіпорнында уақытша басқару жағдайында астық қабылдау кәсіпорнынан астық көлігінің кез келген түрімен жөнелтуге тыйым салу жөніндегі талаптарын бұзу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z132" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тәуекел – бақылау субъектісінің қызметі нәтижесінде оның зардаптарының ауырлығын ескере отырып, жеке және заңды тұлғалардың заңды мүдделеріне, мемлекеттің мүліктік мүдделеріне зиян келтіру ықтималдығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z133" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z133" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тәуекелдерді бағалау және басқару жүйесі – тиісті қызмет салаларында тәуекелдің жол берілетін деңгейін қамтамасыз ете отырып, кәсіпкерлік еркіндігін шектеудің ең төменгі ықтимал дәрежесі мақсатында бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылауды және (немесе) біліктілік талаптарына сәйкестігін тексерулерді кейіннен жүзеге асыру үшін бақылау субъектілерін (объектілерін) тәуекел дәрежелері бойынша бөлу арқылы қолайсыз факторлардың туындау ықтималдығын азайтуға бағытталған, сондай-ақ нақты бақылау субъектісі (объектісі) үшін тәуекел деңгейін өзгертуге бағытталған басқарушылық шешімдерді қабылдау және (немесе) осындай бақылау субъектісін (объектісін) бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылаудан және (немесе) біліктілік талаптарына сәйкестігін тексерулерден босату процесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z134" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z134" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) тәуекел дәрежесін бағалаудың объективті өлшемшарттары (бұдан әрі – объективті өлшемшарттар) – органикалық өнім өндіру саласындағы бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын және бақылаудың жекелеген бақылау субъектісіне (объектісіне) тікелей тәуелді болмайтын тәуекел дәрежесін бағалау өлшемшарттары; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z24" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z24" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) тәуекел дәрежесін бағалау өлшемшарттары – бақылау субъектісінің тікелей қызметімен, салалық даму ерекшеліктерімен және осы дамуға әсер ететін факторлармен байланысты, бақылау субъектілерін (объектілерін) тәуекелдің әртүрлі дәрежелеріне жатқызуға мүмкіндік беретін сандық және сапалық көрсеткіштердің жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z25" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z25" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тәуекел дәрежесін бағалаудың субъективті өлшемшарттары (бұдан әрі – субъективті өлшемшарттар) – нақты бақылау субъектісінің (объектісінің) қызметі нәтижелеріне байланысты бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z26" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z26" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) тексеру парағы – бақылау субъектілерінің (объектілерінің) қызметіне қойылатын, олардың сақталмауы жеке және заңды тұлғалардың, мемлекеттің заңды мүдделеріне қатер төндіруге алып келетін талаптар тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z27" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z27" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) іріктеме жиынтық (іріктеме) – Кодекстің 143-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік бақылаудың нақты саласында бақылау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын, бағаланатын субъектілердің (объектілердің) тізбесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z28" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.05.2026 № 46 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бақылау субъектілерінің (объектілерінің) біліктілік талаптарына сәйкестігін тексеру және профилактикалық бақылау жүргізу кезінде тәуекелдерді бағалау және басқару жүйесін қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z29" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z29" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылауды және (немесе) біліктілік талаптарына сәйкестігін тексеруді жүзеге асыру кезінде тәуекелдерді басқару мақсаттары үшін бақылау субъектілерінің (объектілерінің) біліктілік талаптарына сәйкестігін тексеру және профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары кезең-кезеңмен жүзеге асырылатын тәуекел дәрежесін бағалаудың объективті және субъективті өлшемшарттарын айқындау арқылы қалыптастырылады (шешімдерді мультиөлшемшартты талдау). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z142" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бірінші кезеңде объективті өлшемшарттар бойынша бақылау субъектілері (объектілері) тәуекелдің жоғары дәрежесіне жатады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Бірінші кезеңде объективті өлшемшарттар бойынша бақылау субъектілері (объектілері):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z143" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тәуекелдің жоғары дәрежесіне жатқызылған бақылау субъектілеріне (объектілеріне) қатысты біліктілік талаптарына сәйкестігін тексеру, бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="34"/>
+      1) астық өндірумен, сақтаумен, тасымалдаумен, қайта өңдеумен және өткізумен байланысты қызметті жүзеге асыратын заңды тұлғалар (астық қабылдау кәсіпорындары) тәуекелдің жоғары дәрежесіне жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z144" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Екінші кезеңде тәуекел дәрежесінің көрсеткіші 71-ден 100-ге дейін қоса алғанда субъективті өлшемшарттар бойынша бақылау субъектілері (объектілері) жоғары тәуекел дәрежесіне жатады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="35"/>
+      2) астық қабылдау кәсіпорындарына мемлекеттік бақылауды жүзеге асыратын жергілікті атқарушы органдар тәуекелдің орташа дәрежесіне жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуекелдің орташа және жоғары дәрежесіне жатқызылған бақылау субъектілеріне (объектілеріне) қатысты біліктілік талаптарына сәйкестігін тексеру, бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.05.2026 № 46 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Екінші кезеңде субъективті өлшемшарттар бойынша бақылау субъектілері (объектілері):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z140" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) астық өндірумен, сақтаумен, тасымалдаумен, қайта өңдеумен және өткізумен байланысты қызметті жүзеге асыратын заңды тұлғалар (астық қабылдау кәсіпорындары) тәуекел дәрежесінің көрсеткіші 71-ден 100-ге дейін қоса алғанда болғанда жоғары тәуекел дәрежесіне жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z141" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) астық қабылдау кәсіпорындарына мемлекеттік бақылауды жүзеге асыратын жергілікті атқарушы органдар тәуекел дәрежесінің көрсеткіші 31-ден 70-ке дейін қоса алғанда болғанда орташа тәуекел дәрежесіне жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.05.2026 № 46 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ықтимал тәуекел мен проблеманың маңыздылығына, бұзушылықтың біржолғы немесе жүйелі сипатына, әрбір ақпарат көзі бойынша бұрын қабылданған шешімдерді талдауға байланысты бақылау субъектілерінің (объектілерінің) қызметіне қойылатын талаптар өрескел, елеулі және болмашы бұзушылық дәрежелеріне сәйкес келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
+        <w:t>
+      Астықты өндірумен, сақтаумен, тасымалдаумен, қайта өңдеумен және өткізумен байланысты қызметті жүзеге асыратын заңды тұлғалар (астық қабылдау кәсіпорындары) үшін астық нарығын реттеу саласындағы талаптардың бұзылу дәрежесі осы Өлшемшарттарға 1-қосымшаға сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астық қабылдау кәсіпорындарына мемлекеттік бақылауды жүзеге асыратын жергілікті атқарушы органдар үшін астық нарығын реттеу саласындағы талаптардың бұзылу дәрежесі осы Өлшемшарттарға 1-1-қосымшаға сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Біліктілік талаптарына сәйкестігін тексеру үшін астық нарығын реттеу саласындағы талаптардың бұзылу дәрежесі осы Өлшемшарттарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.05.2026 № 46 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бақылау субъектілерінің (объектілерінің) біліктілік талаптарына сәйкестігін тексеру және профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары объективті және субъективті өлшемшарттарды айқындау арқылы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z33" w:id="37"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z33" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Объективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z34" w:id="38"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z34" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Объективті өлшемшарттар бойынша тәуекел дәрежесі жоғары бақылау субъектілеріне (объектілеріне) астықты өндіру, сақтау, тасымалдау, өңдеу және сатуға байланысты қызметтерді жүзеге асыратын заңды тұлғалар (астық қабылдау кәсіпорындары) жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z35" w:id="39"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z145" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Объективті өлшемшарттар бойынша тәуекел дәрежесі орташа бақылау субъектісіне (объектісіне) Қазақстан Республикасының астық нарығын реттеу саласындағы заңнамасының сақталуын және субъектілердің қызметін бақылауды жүзеге асыратын жергілікті атқарушы органдар жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-1-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.05.2026 № 46 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z36" w:id="40"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z36" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Субъективті өлшемшарттарды айқындау мынадай кезеңдерді қолдана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z37" w:id="41"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z37" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дерекқорды қалыптастыру және ақпарат жинау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z38" w:id="42"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z38" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпаратты талдау және тәуекелдерді бағалау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z39" w:id="43"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z39" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Дерекқорды қалыптастыру және ақпарат жинау бақылау субъектілерін (объектілерін) анықтау үшін қажет. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақылау субъектілеріне (объектілеріне) бара отырып профилактикалық бақылау жүргізу үшін субъективті өлшемшарттар бойынша тәуекел дәрежесін бағалау үшін мынадай ақпарат көздері пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="44"/>
+    <w:bookmarkStart w:name="z40" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) алдыңғы текерулер мен бақылау субъектілеріне (объектілеріне) бара отырып жүргізілген профилактикалық бақылаудың нәтижелері; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z41" w:id="45"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z41" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бақылау субъектілері астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізіліміне ұсынатын есептілік пен мәліметтерді мониторингтеу нәтижелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттар бойынша тәуекел дәрежесін бағалау үшін біліктілік талаптарына сәйкестігін тексеру үшін бақылау субъектілеріне (объектілеріне) қатысты алдыңғы тексерулердің нәтижелері пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="46"/>
+    <w:bookmarkStart w:name="z42" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қолда бар ақпарат көздерінің негізінде талдауға және бағалауға жататын субъективті өлшемшарттар бойынша деректер қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттарды талдау және бағалау ең жоғары әлеуетті тәуекелі бар бақылау субъектісіне (объектісіне) қатысты бақылау субъектісіне (объектісіне) талаптарға сәйкестігін тексеруді және профилактикалық бақылауды шоғырландыруға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2727,260 +3123,260 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес талап қою мерзімі өткен деректер қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алдыңғы бара отырып жүргізілген профилактикалық бақылаудың және (немесе) талаптарға сәйкестігін тексерудің қорытындылары бойынша берілген бұзушылықтарды толық көлемде жойған бақылау субъектілеріне қатысты мемлекеттік бақылаудың кезекті кезеңіне кестелер мен тізімдерді қалыптастыру кезінде оларды енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="47"/>
+    <w:bookmarkStart w:name="z43" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қолданылатын ақпарат көздерінің басымдығын және осы Өлшемшарттардың 3-тарауында айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу тәртібіне сәйкес субъективті өлшемшарттар көрсеткішінің маңыздылығын негізге ала отырып, субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші 0-ден 100 балға дейінгі шәкіл бойынша есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қолданылатын ақпарат көздерінің басымдығы және субъективті өлшемшарттар көрсеткіштерінің маңыздылығы осы Өлшемшарттарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес астық нарығын реттеу саласындағы субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындауға арналған субъективті өлшемшарттар тізбесіне сәйкес белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="48"/>
+    <w:bookmarkStart w:name="z135" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Тәуекелдерді басқару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z136" w:id="49"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z136" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Бақылаудың адал субъектілерін көтермелеу және бақылауды бұзушыларға шоғырландыру қағидатын іске асыру мақсатында бақылау субъектілері (объектілері) субъективті өлшемшарттарды қолдану арқылы осы Өлшемшарттардың 19 және 20-тармақтарында айқындалатын кезеңге бақылау субъектісіне (объектісіне) бара отырып жүргізілетін профилактикалық бақылаудан және (немесе) біліктілік талаптарына сәйкестігін тексеруден босатылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z137" w:id="50"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z137" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу кестелерін немесе тізімдерін қалыптастыратын ақпараттық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқау қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдерді бағалау мен басқарудың ақпараттық жүйесі болмаған кезде бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау және (немесе) біліктілік талаптарына сәйкестігін тексеру жүзеге асырылатын бақылау субъектілері (объектілері) санының ең төменгі жол берілетін шегі астық нарығын реттеу саласындағы осындай бақылау субъектілерінің жалпы санының бес пайызынан аспауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="51"/>
+    <w:bookmarkStart w:name="z47" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесінің жалпы көрсеткішін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z48" w:id="52"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z48" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Бақылау субъектісін осы Өлшемшарттың 3 және 4-тармақтарына сәйкес тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесі көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік орган осы Өлшемшарттардың 9-тармағына сәйкес көздерден субъективті өлшемшарттар бойынша ақпарат жинайды және дерекқор қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="53"/>
+    <w:bookmarkStart w:name="z49" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (R) есептеу алдыңғы тексерулер мен бақылау (SP) субъектілеріне (объектілеріне) бара отырып профилактикалық бақылау нәтижелері бойынша осы Өлшемшарттардың (SC) 11-тармағына сәйкес айқындалған субъективті өлшемшарттарға сәйкес бұзушылықтар бойынша тәуекел дәрежесінің көрсеткішін қорытындылау жолымен, деректер мәндерін 0-ден 100 балға дейінгі диапозонға қалыпқа келтіре отырып, автоматтандырылған режимде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rарал = SP + SC,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3045,70 +3441,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SC – осы Өлшемшарттардың 11-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есептеу астық нарығын реттеу саласындағы бақылаудың субъектісінің (объектісінің) біртекті тобының әрбір бақылау субъектісі (объектісі) бойынша жүргізіледі. Бұл ретте мемлекеттік бақылаудың бір саласының бақылау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын, бағаланатын бақылау субъектілерінің (объектілерінің) тізбесі деректерді кейіннен қалыпқа келтіру үшін іріктеу жиынтығын (іріктемені) құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="54"/>
+    <w:bookmarkStart w:name="z50" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Алдыңғы тексерулер мен бақылау субъектілеріне (объектілеріне) бара отырып профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 0-ден 100-ге дейінгі балмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Өлшемшарттардың 9-тармағында көрсетілген ақпарат көздерінің кез келгені бойынша бір өрескел бұзушылық анықталған кезде бақылау субъектісіне 100 балл тәуекел дәрежесінің көрсеткіші теңестіріледі және оған қатысты біліктілік талаптарына сәйкестігін тексеру немесе бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3443,70 +3839,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – болмашы бұзушылықтардың көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылықтар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="55"/>
+    <w:bookmarkStart w:name="z51" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Осы Өлшемшарттардың 11-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу 0-ден 100 балға дейінгі шәкіл бойынша жүргізіледі және мынадай формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3635,70 +4031,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – көрсеткіштер саны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Өлшемшарттарлың 11-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="56"/>
+    <w:bookmarkStart w:name="z52" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. R көрсеткіші бойынша субъектілер (объектілер) бойынша есептелген мәндер 0-ден 100 балға дейінгі диапазонға қалыпқа келтіріледі. Деректерді қалыпқа келтіру әрбір іріктемелі жиынтық (іріктеме) бойынша мынадай формула әдісін пайдалана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3827,130 +4223,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rmin – бір іріктемелі жиынтыққа (іріктемеге) кіретін субъектілер (объектілер) бойынша субъективті өлшемшарттар бойынша тәуекел дәрежесінің шәкілі бойынша ең төменгі ықтимал мән (шәкілдің төменгі шекарасы);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rарал – осы Өлшемшарттардың 15-тармағына сәйкес есептелген субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="57"/>
+    <w:bookmarkStart w:name="z53" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Тәуекелдің дәрежесі жоғары бақылау субъектілеріне (объектілеріне) қойылатын біліктілік талаптарына сәйкестігін тексеру жүргізу еселілігі жылына бір реттен жиілетпей айқындалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z54" w:id="58"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z54" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бақылау субъектісіне бара отырып профилактикалық бақылау жүргізудің жиілігі субъективті өлшемшарттар бойынша алынатын мәліметтерге жүргізілетін талдау мен бағалаудың нәтижелері бойынша айқындалады, бірақ жылына екі реттен жиі болмау керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z55" w:id="59"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z55" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Біліктілік талаптарына сәйкестікті тексеру Кодекстің 144-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес реттеуші мемлекеттік орган бекіткен біліктілік талаптарына сәйкестігін тексеру графигі негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау Кодекстің 144-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4080,68 +4476,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="60"/>
+    <w:bookmarkStart w:name="z57" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астық нарығын реттеу саласындағы талаптардың бұзылу дәрежесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.05.2026 № 46 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6113,51 +6547,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатып алынған, жазылған, өтелген, бүлінген және таза астық қолхаттары бланкілері туралы ақпараттың ұсынылмауы</w:t>
+Астық қолхаттарымен уақытында жүргізілмеген операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6397,74 +6831,112 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>1-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="61"/>
+    <w:bookmarkStart w:name="z147" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бiлiктiлiк талаптарына сәйкестігін тексеру үшін астық нарығын реттеу саласындағы талаптардың бұзылу дәрежесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
+        <w:t xml:space="preserve"> Қазақстан Республикасының астық туралы заңнамасының сақталуын бақылауды жүзеге асыратын бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау үшін жергілікті атқарушы органдар үшін астық нарығын реттеу саласындағы талаптардың бұзылу дәрежесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Өлшемшарттар 1-1-қосымшамен толықтырылды - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.05.2026 № 46 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6476,154 +6948,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...10 lines deleted...]
-              <w:t>№</w:t>
+              <w:t xml:space="preserve">
+№ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Өлшемшарттардың атауы</w:t>
+Өлшемшарттардың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Бұзушылық дәрежесі</w:t>
+Бұзушылық дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6656,277 +7098,277 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Меншік құқығындағы астық сақтау қоймасының (элеватордың, астық қабылдау пунктінің) болуы</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Технологиялық жабдықтар: астық тазалау машиналарының, астық кептіру жабдығының, таразы жабдығының (белгіленген тәртіппен салыстырып тексерілген), тиеу-түсіру құрылғыларының, көтергіш-көлік жабдығының, жылжымалы көлік жабдығының, белсенді желдету жабдығының, астық сақтауға арналған сыйымдылықтардың, сақтау кезінде астықтың температурасын және ылғалдылығын бақылауға арналған жабдықтың болуы</w:t>
+Астықтың сандық-сапалық есебін жүргізу жөніндегі талаптарды, астықты сақтау шарттарын, астық қолхаттарын беру, айналысқа жіберу және өтеу шарттарын сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+болмашы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өткізу режимінің, аумақтың қоршалуының, асфальтталған және (немесе) бетондалған алаңдардың болуы</w:t>
+Астық қабылдау кәсіпорнында уақытша басқару жағдайында астықты астық қабылдау кәсіпорнынан көліктің кез-келген түрімен тиеп-жөнелтуге тыйым салу жөніндегі талаптарды сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6959,313 +7401,313 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшемдердің жай-күйін бағалаудан өткен, зертханалық жабдықпен және аспаптармен (ылғал өлшегіштермен, кептіру шкафтарымен, зертханалық таразылармен, дәнді ұнтақтауға арналған диірмендермен, елеуіштер жиынтықтарымен, сынама іріктегіштермен, пуркалармен, ақуыз құрамын, дән маңызының құрамы мен сапасын, құлау санын анықтауға арналған құрылғылармен, астықтың залалдануын анықтауға арналған оптикалық аспаптармен); астық үлгілерін сақтауға арналған сөрелермен жарақталған, астық сапасын анықтауға арналған өндірістік-технологиялық зертхананың болуы</w:t>
+Фактілер анықталған сәттен бастап екі жұмыс күні ішінде нан қабылдау кәсіпорнын уақытша басқару енгізілген туралы сотқа өтініш беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-болмашы</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тиiстi бiлiмi (техникалық басшылар үшiн – жоғары техникалық, технологиялық немесе агрономиялық бiлiмі, мамандар үшiн – орта білімнен кейінгі (техникалық, технологиялық немесе агрономиялық) бiлiмі) бар техникалық басшылар мен мамандардың бiлiктi құрамының болуы</w:t>
+Астық нарығына қатысушыларда астықтың нақты болуы мен сапасын және оның есептік деректерге сәйкестігін тексеру туралы растайтын құжаттың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+болмашы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Интернет желісіне қолжетімділіктің болуы</w:t>
+Үш күн мерзімде астық қолхаттарын ұстаушыларға астық қабыладу кәсіпорнын уақытша басқару жөніндегі комиссияның құрамына енгізу үшін кандидатураларды ұсыну туралы хабарлама жіберу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7392,74 +7834,1700 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="62"/>
+    <w:bookmarkStart w:name="z59" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Бiлiктiлiк талаптарына сәйкестігіне тексеру жүргізу үшін астық нарығын реттеу саласындағы талаптардың бұзылу дәрежесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.05.2026 № 46 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшемшарттардың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұзушылық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астықты өндірумен, сақтаумен, тасымалдаумен, өңдеумен және өткізумен байланысты қызметті жүзеге асыратын заңды тұлғалар (астық қабылдау кәсіпорындары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншік құқығындағы астық сақтау қоймасының (элеватордың, астық қабылдау пунктінің) болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Технологиялық жабдықтар: астық тазалау машиналарының, астық кептіру жабдығының, таразы жабдығының (белгіленген тәртіппен салыстырып тексерілген), тиеу-түсіру құрылғыларының, көтергіш-көлік жабдығының, жылжымалы көлік жабдығының, белсенді желдету жабдығының, астық сақтауға арналған сыйымдылықтардың, сақтау кезінде астықтың температурасын және ылғалдылығын бақылауға арналған жабдықтың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өткізу режимінің, аумақтың қоршалуының, асфальтталған және (немесе) бетондалған алаңдардың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшемдердің жай-күйін бағалаудан өткен, зертханалық жабдықпен және аспаптармен (ылғал өлшегіштермен, кептіру шкафтарымен, зертханалық таразылармен, дәнді ұнтақтауға арналған диірмендермен, елеуіштер жиынтықтарымен, сынама іріктегіштермен, пуркалармен, ақуыз құрамын, дән маңызының құрамы мен сапасын, құлау санын анықтауға арналған құрылғылармен, астықтың залалдануын анықтауға арналған оптикалық аспаптармен); астық үлгілерін сақтауға арналған сөрелермен жарақталған, астық сапасын анықтауға арналған өндірістік-технологиялық зертхананың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+болмашы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тиiстi бiлiмi (техникалық басшылар үшiн – жоғары техникалық, технологиялық немесе агрономиялық бiлiмі, мамандар үшiн – орта білімнен кейінгі (техникалық, технологиялық немесе агрономиялық) бiлiмі) бар техникалық басшылар мен мамандардың бiлiктi құрамының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интернет желісіне қолжетімділіктің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астық қабылдау кәсіпорындарына бақылауды жүзеге асыратын жергілікті атқарушы органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астық қолхаттарын шығарумен байланысты қойма қызметі бойынша қызметтер көрсетуге лицензия беру бойынша растайтын құжаттардың болуы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) лицензияны және (немесе) лицензияға қосымшаны алу үшін заңды тұлғаның өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) астық қолхаттарын шығара отырып, қойма қызметі бойынша қызметтер көрсету жөніндегі қызметке қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтердің электрондық нысаны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) лицензия беру үшін лицензиялық алым.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+болмашы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астық қабылдау кәсіпорнының біліктілік талаптарына сәйкестігін және жыл сайынғы тексеру шеңберінде жаңа егіннің астығын қабылдауға дайындығын қамтамасыз ету жөніндегі растайтын құжаттардың болуы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) технологиялық жабдықтың бар жоғы туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) өткізу режимінің, аумақты қоршаудың, асфальтталған және (немесе) бетон алаңдарының бар жоғы туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) өлшеу құралдарының типін бекіту туралы, өлшеу құралдарын метрологиялық аттестаттау туралы және өлшеу құралдарын тексеру туралы сертификаттардың болуы туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) астықтың сапасын ақаусыз жабдықтармен және аспаптармен айқындау үшін өндірістік-технологиялық зертхананың жарақтандырылуы туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) техникалық басшылар мен мамандардың білікті құрамының болуы туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) интернет желісіне қол жеткізу туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+болмашы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұтас алғанда немесе жекелеген операцияларды жүзеге асыру бөлігінде алты айға дейінгі мерзімге астық қолхаттарын шығара отырып қойма қызметі бойынша қызметтер көрсету жөніндегі қызметті жүзеге асыру құқығына лицензияның қолданылуын тоқтата тұру жөніндегі растайтын құжаттардың болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+болмашы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Астық нарығын реттеу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саласындағы тәуекел</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дәрежесін бағалау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өлшемшарттарына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z61" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Астық нарығын реттеу саласындағы субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындауға арналған субъективті өлшемшарттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаға өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.05.2026 № 46 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -8637,51 +10705,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатып алынған, жазылған, өтелген, бүлінген және таза астық қолхаттары бланкілері туралы ақпараттың ұсынылмауы</w:t>
+Астық қолхаттарымен уақытында жүргізілмеген операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8876,87 +10944,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0%</w:t>
+0 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100%</w:t>
+100 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9472,68 +11540,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 63 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="63"/>
+    <w:bookmarkStart w:name="z45" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мақтаның қауіпсіздігі мен сапасы саласындағы тәуекел дәрежесін бағалау өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша алып тасталды - ҚР Ауыл шаруашылығы министрінің 30.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9715,140 +11783,252 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астық қабылдау кәсіпорындары үшін астық нарығын реттеу саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 19.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 235</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 20.06.2023 № 120 (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 20.06.2023 № 120 (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен; өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.05.2026 № 46 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тексеруді/бақылау субъектісіне (объектісіне) бара отырып профилактикалық</w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бақылауды тағайындаған мемлекеттік орган ___________________________</w:t>
+      Қазақстан Республикасы Кәсіпкерлік кодексінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      саласында </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>138-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________ қатысты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10559,51 +12739,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатып алынған, жазылған, өтелген, бүлінген және таза астық қолхаттары бланкілері туралы ақпараттың ұсынылмауы</w:t>
+Астық қолхаттарымен уақытында жүргізілмеген операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13096,68 +15276,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 63 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="65"/>
+    <w:bookmarkStart w:name="z123" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астық қабылдау кәсіпорындары үшін астық нарығын реттеу саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бірлескен бұйрық 3-1-қосымшамен толықтырылды - ҚР Ауыл шаруашылығы министрінің 08.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14860,110 +17040,1531 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 63 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>3-2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:bookmarkStart w:name="z149" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Астық нарығын реттеу саласындағы тексеру парағы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+        <w:t xml:space="preserve"> Қазақстан Республикасы заңнамасының сақталуын бақылауды жүзеге асыратын жергілікті атқарушы органдар үшін астық нарығын реттеу саласындағы тексеру парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша алып тасталды - ҚР Ауыл шаруашылығы министрінің 08.02.2023 </w:t>
+      Ескерту. Бірлескен бұйрық 3-2-қосымшамен толықтырылды - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 59</w:t>
+        <w:t>№ 168</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 08.02.2023 № 19 (01.01.2023 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.05.2026 № 46 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеруді/бақылау субъектісіне (объектісіне) бару арқылы профилактикалық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылауды тағайындаған мемлекеттік орган</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеруді/бақылау субъектісіне (объектісіне) бару арқылы профилактикалық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылауды тағайындау туралы акт</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №, күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау субъектісінің (объектісінің) атауы____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау субъектісінің (объектісінің) бизнес сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жерінің мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талаптарға сәйкес келеді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талаптарға сәйкес келмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астықтың сандық-сапалық есебін жүргізу жөніндегі талаптарды; астықты сақтау шарттарын; астық қолхаттарын беру, айналысқа жіберу және өтеу шарттарын сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астық қабылдау кәсіпорнында уақытша басқару жағдайында астық қабылдау кәсіпорнынан астық көлігінің кез келген түрімен жөнелтуге тыйым салу жөніндегі талапты сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фактілер анықталған сәттен бастап екі жұмыс күні ішінде сотқа астық қабылдау кәсіпорнын уақытша басқаруды енгізу туралы өтініш беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астық нарығына қатысушыларда астықтың нақты болуы мен сапасын және оның есептік деректерге сәйкестігін тексеру туралы растайтын құжаттың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үш күн мерзімде астық қолхаттарын ұстаушыларға астық қабылдау кәсіпорнын уақытша басқару жөніндегі комиссияның құрамына енгізу үшін кандидатураларды ұсыну туралы хабарлама жіберу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымды адам (дар) _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________ ______________ ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымы қолы аты, әкесінің аты (бар болса), тегі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау субъектісінің басшысы _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________ ____________ _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымы қолы аты, әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15025,201 +18626,1453 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ауыл шаруашылығы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрінің</w:t>
+              <w:t>министрінің 2019 жылғы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2019 жылғы 10 шілдедегі</w:t>
+              <w:t>10 шілдедегі № 259 және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 259 және</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Ұлттық экономика министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұлттық экономика министрінің</w:t>
+              <w:t>2019 жылғы 12 шілдедегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2019 жылғы 12 шілдедегі</w:t>
+              <w:t>№ 63 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 63 бірлескен бұйрығына</w:t>
-[...12 lines deleted...]
-              <w:t>5-қосымша</w:t>
+              <w:t>3-3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkStart w:name="z151" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мақтаның қауіпсіздігі мен сапасы саласындағы тексеру парағы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+        <w:t xml:space="preserve"> Қазақстан Республикасы заңнамасының сақталуын бақылауды жүзеге асыратын жергілікті атқарушы органдар үшін астық нарығын реттеу саласындағы тексеру парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша алып тасталды - ҚР Ауыл шаруашылығы министрінің 30.03.2021 </w:t>
+      Ескерту. Бірлескен бұйрық 3-3-қосымшамен толықтырылды - ҚР Ауыл шаруашылығы министрінің 04.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 98</w:t>
+        <w:t>№ 168</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 31.03.2021 № 34 (01.01.2022 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.05.2026 № 46 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеруді тағайындаған мемлекеттік орган</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеруді тағайындау туралы акт ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №, күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау субъектісінің (объектісінің) атауы ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау субъектісінің (объектісінің) бизнес сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жерінің мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талаптарға сәйкес келеді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талаптарға сәйкес келмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет алушының астық қолхаттарын беру арқылы қоймалық қызмет көрсету қызметіне қойылатын біліктілік талаптарына сәйкестігі немесе сәйкес еместігі туралы қорытындының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астық қабылдау кәсіпорнының біліктілік талаптарына сәйкестігін және жыл сайынғы тексеру шеңберінде жаңа егіннің астығын қабылдауға дайындығын қамтамасыз ету:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) технологиялық жабдықтың болуы туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) өткізу режимінің, аумақты қоршаудың болуы туралы мәліметтер,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+асфальтталған</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+және (немесе) бетон алаңдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) өлшеу құралдарының түрін бекіту туралы сертификаттардың болуы туралы мәліметтер,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өлшеу құралдарын метрологиялық аттестаттау және өлшеу құралдарын тексеру туралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) өндірістік-технологиялық зертхананың жарақтандырылуы туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+астықтың сапасын ақаусыз жабдықтармен және аспаптармен анықтау үшін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) техникалық басшылардың білікті құрамының болуы туралы мәліметтер және</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мамандар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) интернет желісіне қол жеткізу туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұтас алғанда немесе жекелеген операцияларды алты айға дейінгі мерзімге жүзеге асыру бөлігінде астық қолхаттарын шығара отырып қойма қызметі бойынша қызметтер көрсету жөніндегі қызметті жүзеге асыру құқығына лицензияның қолданылуын тоқтата тұру жөніндегі талаптарды сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымды адам (дар) ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________ ______________ _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымы қолы аты, әкесінің аты (бар болса), тегі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау субъектісінің басшысы ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________ ____________ _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымы қолы аты, әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15372,110 +20225,110 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 63 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6-қосымша</w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мақтаның қауіпсіздігі мен сапасы саласындағы тексеру парағы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+        <w:t xml:space="preserve"> Астық нарығын реттеу саласындағы тексеру парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 6-қосымша алып тасталды – ҚР Ауыл шаруашылығы министрінің 19.02.2020 </w:t>
+      Ескерту. 4-қосымша алып тасталды - ҚР Ауыл шаруашылығы министрінің 08.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 56</w:t>
+        <w:t>№ 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 24.02.2020 № 10 (06.05.2020 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 08.02.2023 № 19 (01.01.2023 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15628,74 +20481,586 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 63 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7-қосымша</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkStart w:name="z73" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мақтаның қауіпсіздігі мен сапасы саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша алып тасталды - ҚР Ауыл шаруашылығы министрінің 30.03.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 31.03.2021 № 34 (01.01.2022 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ауыл шаруашылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2019 жылғы 10 шілдедегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 259 және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық экономика министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2019 жылғы 12 шілдедегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 63 бірлескен бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z75" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мақтаның қауіпсіздігі мен сапасы саласындағы тексеру парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша алып тасталды – ҚР Ауыл шаруашылығы министрінің 19.02.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 24.02.2020 № 10 (06.05.2020 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ауыл шаруашылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2019 жылғы 10 шілдедегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 259 және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық экономика министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2019 жылғы 12 шілдедегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 63 бірлескен бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z77" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мақтаның қауіпсіздігі мен сапасы саласындағы тексеру парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша алып тасталды - ҚР Ауыл шаруашылығы министрінің 30.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15771,55 +21136,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16145,31 +21510,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>