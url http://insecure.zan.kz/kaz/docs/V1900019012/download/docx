--- v0 (2025-11-09)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dd7d073" w14:textId="dd7d073">
+    <w:p w14:paraId="69b4ae3" w14:textId="69b4ae3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -437,702 +437,942 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-1. 2026 жылғы 14 сәуір – 2026 жылғы 31 тамыз (қоса алғанда) аралығында резервтік активтерді қалыптастыру кезеңінде банктерге: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z14" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) банктің ұлттық валютадағы бірінші және екінші санаттағы міндеттемелері үшін 5 (бес) пайыз;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) банктің ұлттық валютадағы үшінші санаттағы міндеттемелері үшін 3,5 (үш бүтін оннан бес) пайыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бірінші топтағы банктің шетел валютасындағы бірінші және екінші санаттағы міндеттемелері үшін 12 (он екі) пайыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) екінші топтағы банктің шетел валютасындағы бірінші және екінші санаттағы міндеттемелері үшін 15 (он бес) пайыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) банктің шетел валютасындағы үшінші санаттағы міндеттемелері үшін 10 (он) пайыз мөлшерінде ең төмен резервтік талаптардың нормативтері белгіленсін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қаулының мақсаттары үшін бірінші топтағы банктерге 2025 жылдың қорытындысы бойынша мынадай активтер үшін кемінде 20 (жиырма) пайыз жиынтық өсімді қамтамасыз еткен банктер жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіпкерлік субъектілеріне кредиттер (кәсіпкерлік мақсаттарға кредит алған Қазақстан Республикасының резидент – қаржылық емес ұйымдары, заңды тұлғалар мен дара кәсіпкерлер);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Қаржы министрлігінің және Қазақстан Республикасының жергілікті атқарушы органдарының мемлекеттік бағалы қағаздары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      квазимемлекеттік сектор субъектілерінің корпоративтік бағалы қағаздары ("Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамы, "Самұрық-Қазына" ұлттық əл-ауқат қоры" акционерлік қоғамы және олардың еншілес ұйымдары, "Қазақстанның орнықтылық қоры" акционерлік қоғамы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы ұйымдарына жатпайтын Қазақстан Республикасының өзге де резидент-эмитенттерінің корпоративтік бағалы қағаздары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2025 жылғы 1 қаңтардағы жағдай бойынша осы тармақтың екінші бөлігінде көрсетілген активтері болмаған банктер, сондай-ақ бірінші топтағы банктерге жатқызылмаған банктер екінші топтағы банктерге жатады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2025 жылы микроқаржы ұйымынан банкке айырбастау нысанында ерікті түрде қайта ұйымдастыру нәтижесінде құрылған банк үшін 2025 жылғы 1 қаңтардағы жағдай бойынша микроқаржы ұйымының тиісті активтерінің көлеміне сүйене отырып, 2025 жылғы активтердің жиынтық өсімін есептеу жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық Банкі пайдаланылған көрсеткіштер мен есептеулер нәтижесін көрсете отырып, тиісті топқа жатқызу туралы банкті хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қаулы 1-1-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2. 2026 жылғы 1 қыркүйектен бастап резервтік активтерді қалыптастыру кезеңінде бастап банктерге:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z15" w:id="4"/>
+    <w:bookmarkStart w:name="z20" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) банктің ұлттық валютадағы бірінші және екінші санаттағы міндеттемелері үшін 5 (бес) пайыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z21" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банктің ұлттық валютадағы үшінші санаттағы міндеттемелері үшін 3,5 (үш бүтін оннан бес) пайыз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z17" w:id="6"/>
-[...15 lines deleted...]
-      4) екінші топтағы банктің шетел валютасындағы бірінші және екінші санаттағы міндеттемелері үшін 15 (он бес) пайыз;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) банктің шетел валютасындағы бірінші және екінші санаттағы міндеттемелері үшін 15 (он бес) пайыз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z18" w:id="7"/>
-[...15 lines deleted...]
-      5) банктің шетел валютасындағы үшінші санаттағы міндеттемелері үшін 10 (он) пайыз мөлшерінде ең төмен резервтік талаптардың нормативтері белгіленсін.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) банктің шетел валютасындағы үшінші санаттағы міндеттемелері үшін 10 (он) пайыз мөлшерінде ең төмен резервтік талаптардың нормативтері белгіленсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...106 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қаулы 1-1-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қаулы 1-2-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...105 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қаулы 1-2-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 25.07.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Қаулына 1-3 және 1-4-тармақтармен толықтыру көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z3" w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Соттың банкті қайта құрылымдауды жүргізу туралы заңды күшіне енген шешімі бар банктерге соттың қайта құрылымдауды тоқтату туралы шешімі заңды күшіне енгенге дейін ең төмен резервтік талаптардың нормативтері банктің барлық міндеттемелері үшін 0,0 (нөл бүтін оннан нөл) пайыз мөлшерінде белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z4" w:id="14"/>
+    <w:bookmarkStart w:name="z4" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Ең төменгі резервтік талаптардың нормативтерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 20 наурыздағы № 39 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10985 болып тіркелген, 2015 жылғы 18 мамырда Қазақстан Республикасы нормативтік құқықтық актілерінің "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z5" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ақша-кредит саясаты департаменті (Тутушкин В.А.) Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z6" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Заң департаментімен (Сәрсенова Н.В.) бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z7" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы қаулы мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде оны қазақ және орыс тілдерінде Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z8" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Ұлттық Банкінің ресми интернет-ресурсына орналастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z9" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы қаулының осы тармағының 2), 3) тармақшаларында және 5-тармағында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z10" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сыртқы коммуникациялар департаменті - Ұлттық Банктің баспасөз қызметі (Адамбаева А.Р.) осы қаулы мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспасөз басылымдарында ресми жариялауға жіберуді қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z5" w:id="15"/>
-[...15 lines deleted...]
-      4. Ақша-кредит саясаты департаменті (Тутушкин В.А.) Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z11" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Осы қаулының орындалуын бақылау Қазақстан Республикасының Ұлттық Банкі Төрағасының орынбасары М.Е. Әбілқасымоваға жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z6" w:id="16"/>
-[...15 lines deleted...]
-      1) Заң департаментімен (Сәрсенова Н.В.) бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z12" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Осы қаулы ресми жариялануға тиіс және 2019 жылғы 13 тамыздан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z7" w:id="17"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1266,55 +1506,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1640,31 +1880,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>