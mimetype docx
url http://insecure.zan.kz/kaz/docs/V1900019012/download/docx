--- v1 (2026-06-07)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="69b4ae3" w14:textId="69b4ae3">
+    <w:p w14:paraId="45acca8" w14:textId="45acca8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -914,465 +914,683 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қабылданған күннен бастап күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-3. Депозиттерді қабылдауға, жеке және (немесе) заңды тұлғалардың банктік шоттарын ашуға және жүргізуге құқығы бар банк операцияларының жекелеген түрлерін жүзеге асыратын және Қазақстан Республикасы Ұлттық Банкінің операцияларына рұқсаты бар ұйымдарға, Ұлттық пошта операторына (бұдан әрі – ұйым): </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұйымның ұлттық валютадағы бірінші және екінші санаттағы міндеттемелері үшін 5 (бес) пайыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұйымның ұлттық валютадағы үшінші санаттағы міндеттемелері үшін 3,5 (үш бүтін оннан бес) пайыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ұйымның шетел валютасындағы бірінші және екінші санаттағы міндеттемелері үшін 15 (он бес) пайыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұйымның шетел валютасындағы үшінші санаттағы міндеттемелері үшін 10 (он) пайыз мөлшерінде ең төмен резервтік талаптардың нормативтері белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер осы қаулының 1-4-тармағында өзгеше белгіленбесе, осы тармақта белгіленген нормативтер Ұлттық пошта операторына қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қаулы 1-3-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-4. Егер ең төмен резервтік талаптарды айқындау кезеңінің аяқталған күні Ұлттық пошта операторының акциялары пакетінің жүз пайызы тікелей немесе жанама түрде мемлекетке тиесілі болса, Ұлттық пошта операторына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ұлттық пошта операторының ұлттық валютадағы бірінші, екінші және үшінші санаттағы міндеттемелері үшін 3,5 (үш бүтін оннан бес) пайыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Ұлттық пошта операторының шетел валютасындағы бірінші, екінші және үшінші санаттағы міндеттемелері үшін 10 (он) пайыз мөлшерінде ең төмен резервтік талаптардың нормативтері белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қаулына 1-3 және 1-4-тармақтармен толықтыру көзделген - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қаулы 1-4-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Соттың қайта құрылымдауды жүргізу туралы заңды күшіне енген шешімі бар банктерге және ұйымдарға соттың қайта құрылымдауды тоқтату туралы шешімі заңды күшіне енгенге дейін ең төмен резервтік талаптардың нормативтері банктің және ұйымдардың барлық міндеттемелері үшін 0 (нөл) пайыз мөлшерінде белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...116 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="8"/>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Ең төменгі резервтік талаптардың нормативтерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 20 наурыздағы № 39 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10985 болып тіркелген, 2015 жылғы 18 мамырда Қазақстан Республикасы нормативтік құқықтық актілерінің "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z5" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z5" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ақша-кредит саясаты департаменті (Тутушкин В.А.) Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z6" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z6" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен (Сәрсенова Н.В.) бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z7" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z7" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулы мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде оны қазақ және орыс тілдерінде Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z8" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z8" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Ұлттық Банкінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z9" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z9" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы қаулының осы тармағының 2), 3) тармақшаларында және 5-тармағында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z10" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z10" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сыртқы коммуникациялар департаменті - Ұлттық Банктің баспасөз қызметі (Адамбаева А.Р.) осы қаулы мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспасөз басылымдарында ресми жариялауға жіберуді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z11" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z11" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы қаулының орындалуын бақылау Қазақстан Республикасының Ұлттық Банкі Төрағасының орынбасары М.Е. Әбілқасымоваға жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z12" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z12" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы қаулы ресми жариялануға тиіс және 2019 жылғы 13 тамыздан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1506,55 +1724,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1880,31 +2098,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>