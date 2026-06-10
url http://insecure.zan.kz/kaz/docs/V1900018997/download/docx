--- v0 (2025-10-11)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5558a84" w14:textId="5558a84">
+    <w:p w14:paraId="85d9875" w14:textId="85d9875">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1401,70 +1401,184 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жерді қашықтықтан зондтау деректерінің қызметтерін жергілікті атқарушы органдар мемлекеттік сатып алу және ақпараттандыру туралы заңнамаларда белгіленген тәртіппен сатып алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, Жерді қашықтықтан зондтаудың өзекті деректерімен қамтамасыз етуді көрсетілетін қызметті жеткізуші жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жер қатынастары жөніндегі уәкілетті орган жерлердің пайдаланылуына және ұтымсыз пайдаланылуына мониторинг жүргізу кезінде алынған нәтижелерді мынадай деректерді пайдалана отырып талдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жерді қашықтықтан зондтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1511,90 +1625,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жер пайдаланушыға тиесілі жайылымдардың жалпы алаңына жүктеменің жол берілетін нормасын айқындау үшін мониторинг жүргізу сәтінде ауыл шаруашылығы жануарларын бірдейлендіру жөніндегі дерекқордан алынған ауыл шаруашылығы жануарларының басы туралы мәліметтер пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесінің, жерлер балансының және жерлерді нақты пайдалану деректерімен Жерді қашықтықтан зондтау деректері арасында сәйкессіздіктер анықталған жағдайда, жер қатынастары жөніндегі уәкілетті орган "Азаматтарға арналған үкімет" мемлекеттік корпорацияға деректерді нақтылау туралы сұраным жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="19"/>
+    <w:bookmarkStart w:name="z53" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Ауданның, облыстық маңызы бар қаланың жер қатынастары жөніндегі уәкілетті органы жер мониторингінің нәтижелері бойынша жыл сайын, тиісті күнтізбелік жылдың 10 қыркүйегіне дейін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін берілген, пайдаланылмайтын ауыл шаруашылығы мақсатындағы жер учаскелері туралы ақпарат (бұдан әрі – ақпарат) қалыптастырады және электрондық құжат айналымы жүйесі арқылы оны аумақтық бөлімшеге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1613,88 +1727,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="20"/>
+    <w:bookmarkStart w:name="z54" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау Ақпараттық технологияларды қолданбай жерлерді пайдалану мониторингін ұйымдастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z55" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z55" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жерлерді пайдалану мониторингі бойынша жұмыстарды ұйымдастыру мен жүргізуді жер қатынастары жөніндегі уәкілетті орган жасалған уақытша өтеулі жер пайдалану (жалдау) шарттары негізінде, қоғамдық кеңестер, агроөнеркәсіптік кешен саласындағы мемлекеттік емес ұйымдар және жергілікті өзін-өзі басқару органдары өкілдерінің қатысуымен шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін берілген ауыл шаруашылығы мақсатындағы мониторингке жататын жер учаскелері туралы ақпаратты жинау, өңдеу және талдау және тиісті ұсынымдар мен қорытындыларды әзірлеу жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шаруа немесе фермер қожалығын не ауыл шаруашылығы өндірісін жүргізу үшін ауыл шаруашылығы мақсатындағы жер учаскесін уақытша өтеулі жер пайдалану (жалдау) туралы жасалған шарт нәтижелері бойынша жерлерді пайдалануа, оның ішінде жеңімпаздың жерлерді пайдалану бойынша қабылдаған міндеттемелерінің орындауына:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1835,70 +1949,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тізбені қалыптастыру сәтінде бір жыл ішінде жалдау мерзімі аяқталатын жер учаскелерін қоспағанда, жасалған уақытша өтеулі жер пайдалану (жалдау) шарттарының негізінде шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін берілген және күнтізбелік жылы мониторингке жататын ауыл шаруашылығы мақсатындағы жер учаскелерінің тізбесін (бұдан әрі – Тізбе) қалыптастырады және бекітеді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жыл сайын тиісті күнтізбелік жылдың 1 ақпанына дейін бекітілген Тізбенің облыстың, республикалық маңызы бар қаланың, астананың, ауданның және облыстық маңызы бар қаланың жергілікті атқарушы органының ресми интернет-ресурсына орналастырылуын қамтамасыз етеді және оны қоғамдық кеңестерге, агроөнеркәсіптік кешен саласындағы мемлекеттік емес ұйымдарға және жергілікті өзін-өзі басқару органдарына танысу үшін жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="22"/>
+    <w:bookmarkStart w:name="z56" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мониторингті жүзеге асыру үшін жер қатынастары жөніндегі уәкілетті орган тиісті күнтізбелік жылдың 15 желтоқсанына дейінгі мерзімде Тізбеге қосылған жер учаскелері бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2071,90 +2185,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="23"/>
+    <w:bookmarkStart w:name="z57" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сұратылатын ақпаратты жер қатынастары жөніндегі уәкілетті органға беру мерзімі тиісті сұраным келіп түскен күннен бастап күнтізбелік 15 (он бес) күнді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z58" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z58" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жер қатынастары жөніндегі уәкілетті орган алынған ақпаратты, сондай-ақ уақытша өтеулі жер пайдалану (жалдау) шартына сәйкес жер пайдаланушы беретін егістік алқаптардың пайдаланылуы туралы мәліметтерді жинақтағаннан және өңдегеннен кейін қоғамдық кеңес, агроөнеркәсіптік кешен саласындағы мемлекеттік емес ұйымдар және жергілікті өзін өзі басқару органдары өкілдерінің қатысуымен оларға талдау жүргізеді, олардың негізінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) мониторинг жүргізгеннен кейінгі күнтізбелік жылдың 1 наурызына дейінгі мерзімде әр жер учаскесі бойынша қорытындылармен және ұсынымдармен бірге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2167,90 +2281,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін берілген ауыл шаруашылығы мақсатындағы жер учаскелері мониторингінің нәтижелері туралы есепті жасайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мониторинг жүргізгеннен кейінгі күнтізбелік жылдың 1 сәуіріне дейінгі мерзімде мониторинг нәтижелері туралы есепті ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының ресми интернет-ресурсына орналастырады және оны қоғамдық кеңестерге, агроөнеркәсіптік кешен саласындағы мемлекеттік емес ұйымдарға және жергілікті өзін-өзі басқару органдарына мәлімет үшін жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="25"/>
+    <w:bookmarkStart w:name="z59" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Жерлерді пайдалану мониторингінің қорытындылары бойынша жер қатынастары жөніндегі уәкілетті орган тоқсан сайын, есепті тоқсаннан кейінгі айдың 25-күніне дейін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізуге арналған мақсаты бойынша пайдаланылмайтын не Қазақстан Республикасының заңнамасын бұза отырып пайдаланылып жатқан жер учаскелерінің тізбесін және оны электрондық құжат айналымы жүйесі арқылы тиісті шаралар қабылдау үшін аумақтық бөлімшеге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2269,70 +2383,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="26"/>
+    <w:bookmarkStart w:name="z60" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қоғамдық кеңес, агроөнеркәсіптік кешен саласындағы мемлекеттік емес ұйымдар және жергілікті өзін-өзі басқару органдары өкілдерінің қатысуымен жүргізілетін жерлердің пайдаланылу мониторингінің оң нәтижелері ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының шаруа немесе фермер қожалығын не ауыл шаруашылығы өндірісін жүргізуге арналған ауыл шаруашылығы мақсатындағы жер учаскесін уақытша өтеулі жер пайдалану (жалдау) шартының қолданылу мерзімін ұзарту туралы шешім қабылдауы үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2481,68 +2595,68 @@
               </w:rPr>
               <w:t>1- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="27"/>
+    <w:bookmarkStart w:name="z62" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 21.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2573,68 +2687,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: жер ресурстарын басқару жөніндегі орталық уәкілетті орган ведомствосының аумақтық бөлімшелеріне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімшілік деректер нысаны www.gov.kz интернет-ресурсында орналастырылған </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="28"/>
+    <w:bookmarkStart w:name="z76" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін берілген, пайдаланылмайтын ауыл шаруашылығы мақсатындағы жер учаскелері туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректер нысанының индексі: ПАШМЖУА-1 нысаны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3697,384 +3811,384 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">арналған нысанға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="29"/>
+    <w:bookmarkStart w:name="z78" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін берілген, пайдаланылмайтын ауыл шаруашылығы мақсатындағы жер учаскелері туралы ақпарат" әкімшілік деректерін жинауға арналған нысанды толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z79" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z79" w:id="30"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="31"/>
+    <w:bookmarkStart w:name="z80" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсініктеме "Шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін берілген, пайдаланылмайтын ауыл шаруашылығы мақсатындағы жер учаскелері туралы ақпарат" әкімшілік деректерін жинауға арналған нысанды (бұдан әрі – Нысан) толтыру жөніндегі бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z81" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z81" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды аудандардың, облыстық маңызы бар қалалардың жер қатынастары жөніндегі уәкілетті органдары толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z82" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z82" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Нысанға басшы немесе оның міндетін атқарушы адам тегі мен аты-жөнін көрсете отырып, қол қояды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z83" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z83" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Нысанды аудандардың, облыстық маңызы бар қалалардың жер қатынастары жөніндегі уәкілетті органдары жыл сайын тиісті күнтізбелік жылдың 10 қыркүйегіне дейін жер ресурстарын басқару жөніндегі орталық уәкілетті орган ведомствосының аумақтық бөлімшелеріне ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z84" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z84" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z85" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z85" w:id="36"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="37"/>
+    <w:bookmarkStart w:name="z86" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 1-бағанында реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z87" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z87" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Нысанның 2-бағанында заңды тұлғаның атауы немесе жеке тұлғаның атауы немесе жеке тұлғаның (жер учаскесінің меншік иесінің, жер пайдаланушының) аты, әкесінің аты (бар болса), тегі көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z88" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z88" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Нысанның 3-бағанында жер учаскесі меншік иесінің, жер пайдаланушының жеке сәйкестендіру нөмірі/ бизнес-сәйкестендіру нөмірі көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z89" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z89" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 4-бағанында жер учаскесінің кадастрлық нөмірі және орналасқан жері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z90" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z90" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 5-бағанында жер учаскесінің жалпы алаңы, гектармен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z91" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z91" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 6-бағанында жер учаскесіне құқықтың тіркелген күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z92" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z92" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Нысанның 7-бағанында танап нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z93" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z93" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нысанның 8-бағанында гектардағы танап алаңы, гектармен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z94" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z94" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нысанның 9-бағанында жердің пайдаланылмағаны туралы ақпарат (бұзушылық түрі) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4236,68 +4350,68 @@
               </w:rPr>
               <w:t>2- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="46"/>
+    <w:bookmarkStart w:name="z64" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жасалған уақытша өтеулі жер пайдалану (жалдау) шарттарының негізінде шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін берілген ауыл шаруашылығы мақсатындағы жер учаскелерін есепке алу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гектар</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6204,68 +6318,68 @@
               </w:rPr>
               <w:t>3- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:bookmarkStart w:name="z66" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жасалған уақытша өтеулі жер пайдалану (жалдау) шарттарының негізінде шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін берілген және ____________ жылы мониторингке жататын ауыл шаруашылығы мақсатындағы жер учаскелерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -8154,68 +8268,68 @@
               </w:rPr>
               <w:t>4- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="48"/>
+    <w:bookmarkStart w:name="z68" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер пайдаланушыға тиесілі ауыл шаруашылығы жануарлары басының бар-жоғы туралы ауыл шаруашылығы жануарларын бірдейлендіру жөніндегі дерекқордан мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -9768,68 +9882,68 @@
               </w:rPr>
               <w:t>5- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="49"/>
+    <w:bookmarkStart w:name="z70" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер пайдаланушының ауыл шаруашылығы дақылдарын өңдеу және көпжылдық шөптерді егуді қоса алғанда, егу жұмыстарын жүргізуі туралы және таза сүрі жерлердің бар-жоғы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша алып тасталды - ҚР Ауыл шаруашылығы министрінің м.а. 21.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10029,68 +10143,68 @@
               </w:rPr>
               <w:t>6- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="50"/>
+    <w:bookmarkStart w:name="z72" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін берілген ауыл шаруашылығы мақсатындағы жер учаскелері мониторингісінің нәтижелері туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -12011,68 +12125,68 @@
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="51"/>
+    <w:bookmarkStart w:name="z74" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 21.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12103,68 +12217,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: жер ресурстарын басқару жөніндегі орталық уәкілетті орган ведомствосының аумақтық бөлімшелеріне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректер нысаны www.gov.kz интернет-ресурсында орналастырылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="52"/>
+    <w:bookmarkStart w:name="z95" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізуге арналған мақсаты бойынша пайдаланылмайтын не Қазақстан Республикасының заңнамасын бұза отырып пайдаланылып жатқан жер учаскелерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректер нысанының индексі: МБПҚРЗБПЖУТ-2 нысаны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13339,404 +13453,404 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">арналған нысанға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="53"/>
+    <w:bookmarkStart w:name="z97" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізуге арналған мақсаты бойынша пайдаланылмайтын не Қазақстан Республикасының заңнамасын бұза отырып пайдаланылып жатқан жер учаскелерінің тізбесі" әкімшілік деректерін жинауға арналған нысанды толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z98" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z98" w:id="54"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="55"/>
+    <w:bookmarkStart w:name="z99" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсініктеме "Шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізуге арналған мақсаты бойынша пайдаланылмайтын не Қазақстан Республикасының заңнамасын бұза отырып пайдаланылып жатқан жер учаскелерінің тізбесі" әкімшілік деректерін жинауға арналған нысанды (бұдан әрі – Нысан) толтыру жөніндегі бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z100" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z100" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды жер қатынастары жөніндегі уәкілетті органдар толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z101" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z101" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанға басшы немесе оның міндетін атқарушы адам тегі мен аты-жөнін көрсете отырып, қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z102" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z102" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанды жер қатынастары жөніндегі уәкілетті органдар жер ресурстарын басқару жөніндегі орталық уәкілетті орган ведомствосының аумақтық бөлімшелеріне тоқсан сайын, есепті тоқсаннан кейінгі айдың 25-күніне дейін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z103" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z103" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z104" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z104" w:id="60"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="61"/>
+    <w:bookmarkStart w:name="z105" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 1-бағанында реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z106" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z106" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 2-бағанында заңды тұлғаның атауы немесе жеке тұлғаның (жер учаскесі иесінің, жер пайдаланушының) аты, әкесінің аты (бар болса), тегі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z107" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z107" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 3-бағанында жер учаскесі меншік иесінің, жер пайдаланушының жеке сәйкестендіру нөмірі/ бизнес-сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z108" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z108" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 4-бағанында жер учаскесінің кадастрлық нөмірі және орналасқан жері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z109" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z109" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 5-бағанында ауыл шаруашылығы алқаптарының түрі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z110" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z110" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 6-бағанында жер учаскесінің жалпы алаңы, гектармен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z111" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z111" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Нысанның 7-бағанында жер учаскесіне құқықтың тіркелген күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z112" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z112" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нысанның 8-бағанында танап нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z113" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z113" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нысанның 9-бағанында танап алаңы, гектармен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z114" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z114" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нысанның 10-бағанында жердің пайдаланылмағаны туралы ақпарат (бұзушылық түрі) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -13774,55 +13888,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14148,31 +14262,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>