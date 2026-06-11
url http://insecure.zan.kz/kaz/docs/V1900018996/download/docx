--- v0 (2025-11-13)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bf796d8" w14:textId="bf796d8">
+    <w:p w14:paraId="be33e91" w14:textId="be33e91">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,344 +76,330 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Бір тұлғаның дербес не бір немесе бірнеше тұлғамен бірлесіп заңды тұлғаның шешімдерін басқаша айқындау мүмкіндігінің болу жағдайын белгілеу туралы</w:t>
+        <w:t>Бір тұлғаның дербес не бір немесе бірнеше тұлғамен бірлесіп заңды тұлғаның немесе заңды тұлға болып табылмайтын ұйымның шешімдерін басқаша айқындау мүмкіндігінің болу жағдайын белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 2 шілдедегі № 113 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 9 шілдеде № 18996 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
-[...49 lines deleted...]
-        <w:t>" 2000 жылғы 18 желтоқсандағы (бұдан әрі – Сақтандыру қызметі туралы заң) Қазақстан Республикасының заңдарына сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.) қаулысымен. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) тармақшасына сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1. Бір тұлғаның дербес не бір немесе бірнеше тұлғамен бірлесіп заңды тұлғаның шешімдерін басқаша айқындау мүмкіндігі болуының бір заңды тұлғаның оның лауазымды тұлғасы (тәуелсіз директорды қоспағанда) және (немесе) акционерлері (құрылтайшылары, қатысушылары) қаржыландыратын тұлғаның (тұлғалардың) лауазымды тұлғалары және (немесе) басшы қызметкері (тәуелсіз директорды қоспағанда) болып табылатын басқа заңды тұлғаны қаржыландыратын заңды тұлғаның меншікті капиталынан асатын мөлшерде қаржыландыру жағдайы белгіленсін. </w:t>
+        <w:t>
+      1. Бір тұлғаның дербес не бір немесе бірнеше тұлғамен бірлесіп заңды тұлғаның немесе заңды тұлға болып табылмайтын ұйымның шешімдерін басқаша айқындау мүмкіндігі болуының бір заңды тұлғаның басқа заңды тұлғаны немесе оның лауазымды тұлғасы (тәуелсіз директорды қоспағанда) және (немесе) ірі акционері (ірі қатысушысы) қаржыландыратын тұлғаның лауазымды тұлғасы және (немесе) басшы қызметкері (тәуелсіз директорды қоспағанда) болып табылатын заңды тұлға болып табылмайтын ұйымды (бұдан әрі – бақылаудағы ұйым) заңды тұлғаның меншікті капиталынан асатын мөлшерде қаржыландыру жағдайы белгіленсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган (бұдан әрі - уәкілетті орган) шоғырландырылған негізде қадағалауды жүзеге асыру мақсатында өз құзыреті шегінде заңды тұлғаның шешімдерін дербес не бір немесе бірнеше тұлғамен бірлесіп айқындайтын тұлғалардан бақылаудағы заңды тұлғаға бақылаудың болуын не оның болмауын айқындауға қажетті ақпаратты сұратады.</w:t>
-[...129 lines deleted...]
-      заңды тұлғаның шешімдерін дербес не бір немесе бірнеше тұлғамен бірлесіп айқындайтын тұлғалар деп қаржы ұйымының шешімдерін дербес не бірлесіп айқындайтын заңды тұлға не заңды тұлғаның шешімдерін дербес не бір немесе бірнеше тұлғамен айқындайтын қаржы ұйымы түсініледі.</w:t>
+      Осы тармақтың мақсаттары үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылаудағы ұйым деп заңды тұлға немесе шешімдерін сақтандыру (қайта сақтандыру) ұйымы дербес не бір немесе бірнеше тұлғамен бірлесіп айқындайтын заңды тұлға болып табылмайтын ұйым не шешімдерін заңды тұлға дербес не бір немесе бірнеше тұлғамен бірлесіп айқындайтын сақтандыру (қайта сақтандыру) ұйымы болып табылатын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғаның немесе заңды тұлға болып табылмайтын ұйымның шешімдерін дербес не бір немесе бірнеше тұлғамен бірлесіп айқындайтын тұлға деп сақтандыру (қайта сақтандыру) ұйымының шешімдерін дербес не бірлесіп айқындайтын заңды тұлға не заңды тұлғаның немесе заңды тұлға болып табылмайтын ұйымның шешімдерін дербес не бір немесе бірнеше тұлғамен айқындайтын сақтандыру (қайта сақтандыру) ұйымы түсініледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.03.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 28</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -590,62 +576,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -653,51 +640,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Ұлттық Банк Төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -754,55 +741,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1128,31 +1115,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>