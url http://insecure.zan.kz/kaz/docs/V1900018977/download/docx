--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6bf8574" w14:textId="6bf8574">
+    <w:p w14:paraId="794143e" w14:textId="794143e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,60 +94,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қарашадағы № 750 бұйрығына өзгерiстер мен толықтыру енгізу туралы"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2019 жылғы 3 шілдедегі № 475 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 4 шілдеде № 18977 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2019 жылғы 3 шілдедегі № 475 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 4 шілдеде № 18977 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2389,140 +2485,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Индустрия және инфрақұрылымдық</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>даму министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -4307,560 +4419,561 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инженерлік және коммуналдық қамтамасыз ету көздеріне қосылу үшін техникалық шарттарға арналған сауалнама парағы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9081"/>
-        <w:gridCol w:w="3219"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9081" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тапсырыс беруші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9081" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9081" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормалар бойынша құрылыс салу мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9081" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Объектіге (реконструкциялауға) құқық белгілейтін құжаттар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9081" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қабаттылығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9081" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғимараттың алаңы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9081" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пәтерлер (нөмірлер, кабинеттер) саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4886,164 +4999,173 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="951"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8139"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Электрмен жабдықтау </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кезек бойынша құрылыс салу барысында қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реконструкциялау барысында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Талап етілетін қуаты, кВт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8139" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5053,87 +5175,87 @@
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жүктеме сипаты (фаза)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8139" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5143,135 +5265,143 @@
               <w:t>
 Бір фазалы, үш фазалы, тұрақты, уақытша, маусымдық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сенімділігі бойынша санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8139" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 I санат___кВт (кВА), </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II санат ___кВт (кВА),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 III санат___кВт (кВА) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5316,90 +5446,83 @@
               <w:t>
 Пайдалануға берілгеннен кейін жылдар бойынша ең жоғарғы жүктеме (қолданыстағы жүктемені ескере отырып үдемелі қорытындымен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8139" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5464,312 +5587,317 @@
               <w:t>
 көрсетілген ең жоғарғы жүктемеден мыналар электр қабылдағыштарға жатады:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8139" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 I санат___кВт (кВА), </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II санат ___кВт (кВА),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III санат___кВт (кВА)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электр қазандарын, электрокалориферлерді, электр плиталарын, электр пештерін, электр су қыздырғыштарды орнату болжанады (қажеттісінің астын сызыңыз)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8139" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 саны ___ дана, бірліктік қуаты</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____ кВт (кВА)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қолданыстағы ең жоғарғы жүктеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8139" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5779,298 +5907,303 @@
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансформаторлардың шарт бойынша рұқсат етілген қуаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8139" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 № _________ТЖ-да ______ ТЖ-да кВА </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 № _________ТЖ-да ______ ТЖ-да кВА </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="598"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1316"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумен жабдықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Судың жалпы қажеттілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6082,51 +6215,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/тәулік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6171,105 +6304,109 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/сағ.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ауыз суы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2208" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6279,412 +6416,370 @@
               <w:t>
 л/сек. ең жоғарғы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оның ішінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...94 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шаруашылық-ауыз су қажеттіліктеріне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6696,51 +6791,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/тәулік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6789,87 +6884,87 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/сағ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2208" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6879,126 +6974,119 @@
               <w:t>
 л/сек. ең жоғарғы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өндірістік қажеттіліктерге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7010,85 +7098,78 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/тәулік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7106,87 +7187,87 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/сағ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2208" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7196,87 +7277,87 @@
               <w:t>
 л/сек. ең жоғарғы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өрт сөндіруге қажетті шығыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7310,160 +7391,160 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 л/сек.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  Кәріз </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сарқынды сулардың жалпы мөлшері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7475,51 +7556,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/тәулік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7586,337 +7667,302 @@
               </w:rPr>
               <w:t>/сағ. ең жоғарғы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оның ішінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нәжіспен ластанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7928,51 +7974,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/тәулік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8039,126 +8085,119 @@
               </w:rPr>
               <w:t>/сағ. ең жоғарғы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өндірістік ластанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8170,85 +8209,78 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/тәулік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8284,123 +8316,123 @@
               </w:rPr>
               <w:t>/сағ. ең жоғарғы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қала кәрізіне шығарылатын шартты таза сулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8412,51 +8444,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/тәулік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8510,132 +8542,125 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/сағ. ең жоғарғы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өнеркәсіптік сарқынды сулардың сапалық құрамы мен сипаттамалары (рН, өлшенген заттардың, қышқылдардың, сілтілердің, жарылғыш, радиактивтік жанатын заттардың және басқалары концентрациясының БГ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8738,68 +8763,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9354,51 +9372,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9469,51 +9487,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9861,51 +9879,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10028,68 +10046,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11549,218 +11560,231 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қала (елді мекен), жыл</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="828"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8295"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основание для разработки архитектурно-планировочного задания (АПЗ)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет-жоспарлау тапсырмасын (СЖТ) әзірлеу үшін негіздеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Постановление акимата города (района) или правоустанавливающий документ №_______ от_________ (число, месяц, год)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қала (аудан) әкімдігінің қаулысы немесе құқық белгілейтін құжат №_______ _________ (күні, айы, жылы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11785,638 +11809,674 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Характеристика участка</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учаскенің сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение участка</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учаскенің орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Город, район, микрорайон, аул, квартал</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қала, аудан, шағын аудан, ауыл, орам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие застройки (строения и сооружения, существующие на участке, в том числе коммуникации, инженерные сооружения, элементы благоустройства и другие)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салынған құрылыстың болуы (учаскеде бар құрылыстар мен үй салу, оның ішінде коммуникациялар, инженерлік құрылғылар, абаттандыру элементтері және басқалары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Геодезическая изученность (наличие съемок, их масштабы)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Геодезиялық зерделенуі (түсірілімдердің болуы, олардың масштабтары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерно-геологическая изученность (имеющиеся материалы инженерно-геологических, гидрогеологических, почвенно-ботанических и других изысканий)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерлік-геологиялық зерделенуі (инженерлік-геологиялық, гидрогеологиялық, топырақ-ботаникалық және басқа іздестірулердің қолда бар материалдары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12441,920 +12501,972 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Характеристика проектируемого объекта</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жобаланатын объектінің сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональное значение объекта</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектінің функционалдық мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Этажность</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қабаттылығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Планировочная система</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоспарлау жүйесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По проекту с учетом функционального назначения объекта</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектінің функционалдық мәнін ескере отырып, жоба бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Конструктивная схема</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Конструктивті схема</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По проекту</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоба бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерное обеспечение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерлік қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс энергоэффективности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Энергия тиімділік сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормативное с краткими описаниями</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамалары бар нормативтік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13379,538 +13491,570 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Градостроительные требования</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қала құрылысы талаптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объемно-пространственное решение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлемдік-кеңістіктік шешім</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Увязать со смежными по участку объектами.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учаске бойынша іргелес объектілермен байланыстыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проект генерального плана:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бас жоспар жобасы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В соответствии ПДП, вертикальных планировочных отметок прилегающих улиц, требованиям строительных нормативных документов Республики Казахстан.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жанасатын көшелердің тік жоспарлау белгілерінің егжей-тегжейлі жоспарлау жобасына, Қазақстан Республикасы құрылыстық нормативтік құжаттарының талаптарына сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вертикальная планировка</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тік жоспарлау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Увязать с высотными отметками прилегающей территории</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Іргелес аумақтардың жоғары белгілерімен байланыстыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 благоустройство и озеленение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 абаттандыру және көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13920,101 +14064,105 @@
               <w:t>
 Нормативное с краткими описаниями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 парковка автомобилей</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 автомобильдер тұрағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14024,392 +14172,416 @@
               <w:t>
 Нормативное с краткими описаниями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 использование плодородного слоя почвы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 топырақтың құнарлы қабатын пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 малые архитектурные формы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шағын сәулет нысандары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 освещение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14434,618 +14606,654 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Архитектурные требования</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет талаптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стилистика архитектурного образа</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулеттік келбетінің стилистикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сформировать архитектурный образ в соответствии с функциональными особенностями объекта</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектінің функционалдық ерекшеліктеріне сәйкес сәулеттік келбетін қалыптастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Характер сочетания с окружающей застройкой</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қоршап тұрған құрылыс салумен өзара үйлесімдік сипаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В соответствии с местоположением объекта и градостроительным значением</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектінің орналасқан жеріне және қала құрылысы мәніне сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цветовое решение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түсіне қатысты шешім</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно согласованному эскизному проекту</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Келісілген эскиздік жобаға сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рекламно-информационное решение, в том числе:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарнамалық-ақпараттық шешім, оның ішінде:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предусмотреть рекламно-информационные установки согласно статье 21 Закона Республики Казахстан от 11 июля 1997 года "О языках в Республике Казахстан"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Қазақстан Республикасындағы тіл туралы" Қазақстан Республикасының 1997 жылғы 11 шiлдедегі Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -15055,579 +15263,611 @@
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес жарнамалық-ақпараттық қондырғыларды көздеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ночное световое оформление</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 түнгі жарықпен безендіру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Входные узлы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіреберіс тораптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предложить акцентирование входных узлов</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіреберіс тораптарға назар аударуды ұсыну</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Создание условий для жизнедеятельности маломобильных групп населения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Халықтың мүмкіндігі шектеулі топтарының өмір сүруі үшін жағдай жасау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предусмотреть мероприятия в соответствии с указаниями и требованиями строительных нормативных документов Республики Казахстан; предусмотреть доступ инвалидов к зданию, предусмотреть пандусы, специальные подъездные пути и устройства для проезда инвалидных колясок</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Іс-шараларды Қазақстан Республикасы құрылыстық нормативтік құжаттарының нұсқаулары мен талаптарына сәйкес көздеу; мүгедектердің ғимаратқа қолжетімділігін көздеу, пандустар, арнайы кірме жолдар мен мүгедектер арбаларының өту жолдарын көздеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соблюдение условий по звукошумовым показателям</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дыбыс-шу көрсеткіштері бойынша шарттарды сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно требованиям строительных нормативных документов Республики Казахстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы құрылыстық нормативтік құжаттарының талаптарына сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15652,384 +15892,412 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к наружной отделке</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сыртқы әрлеуге қойылатын талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цоколь</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цоколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фасад</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ограждающие конструкций</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қасбет</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қоршау конструкциялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16054,1202 +16322,1270 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к инженерным сетям</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерлік желілерге қойылатын талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теплоснабжение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жылумен жабдықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№ __и дата выдачи технических условий (далее - ТУ)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоснабжение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумен жабдықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Канализация</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәріз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электроснабжение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрмен жабдықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газоснабжение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газбен жабдықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Телекоммуникации и телерадиовещания</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Телекоммуникациялар және телерадиохабар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Согласно техническим условиям (№__ и дата выдачи ТУ) и требований нормативным документам </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға (ТШ №__ және берілген күні) және нормативтік құжаттарға сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дренаж (при необходимости) и ливневая канализация</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дренаж (қажет болған жағдайда) және нөсерлік кәріз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стационарные поливочные системы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стационарлы суғару жүйелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№ __ и дата выдачи ТУ)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17274,1208 +17610,1316 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обязательства, возлагаемые на застройщика</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылыс салушыға жүктелетін міндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По инженерным изысканиям</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерлік іздестірулер бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Приступать к освоению земельного участка разрешается после геодезического выноса и закрепления его границ в натуре (на местности) </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер учаскесін игеруге геодезиялық орналастырылғаннан және оның шекарасы нақты (жергілікті жерге) бекітілгеннен кейін кірісу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По сносу (переносу) существующих строений и сооружений</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қолданыстағы құрылыстар мен имараттарды бұзу (көшіру) бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае необходимости краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қажет болған жағдайда қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По переносу существующих подземных и надземных инженерных коммуникаций</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер асты және жер үсті коммуникацияларын ауыстыру бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Согласно техническим условиям на перенос (вынос) либо на проведения мероприятия по защите сетей и сооружений. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауыстыру (орналастыру) туралы техникалық шарттарға сәйкес не желілер мен құрылыстарды қорғау жөніндегі іс-шараларды жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По сохранению и/или пересадке зеленых насаждений</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жасыл көшеттерді сақтау және/немесе отырғызу бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По строительству временного ограждения участка</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учаскенің уақытша қоршау құрылысы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дополнительные требования</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосымша талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. При проектировании системы кондиционирования в здании (в том случае, когда проектом не предусмотрено централизованное холодоснабжение и кондиционирование) необходимо предусмотреть размещение наружных элементов локальных систем в соответствии с архитектурным решением фасадов здания. На фасадах проектируемого здания предусмотреть места (ниши, выступы, балконы и т.д.) для размещения наружных элементов локальных систем кондиционирования.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Применить материалы по ресурсосбережению и современных энергосберегающих технологий.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Ғимараттағы ауа баптау жүйесін жобалау кезінде (жобада орталықтандырылған суық сумен жабдықтау және ауа баптау көзделмеген жағдайда) ғимарат қасбеттерінің сәулеттік шешіміне сәйкес жергілікті жүйелердің сыртқы элементтерін орналастыруды көздеу қажет. Жобаланатын ғимараттың қасбеттерінде жергілікті ау баптау жүйелерінің сыртқы элементтерін орналастыруға арналған жерлерді (бөліктер, маңдайшалар, балкондар және т.б.) көздеу қажет.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Ресурс үнемдеу және қазіргі заманғы энергия үнемдеу технологиялары бойынша материалдарды қолдану.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общие требования</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. При разработке проекта (рабочего проекта) необходимо руководствоваться нормами действующего законодательства Республики Казахстан в сфере архитектурной, градостроительной и строительной деятельности.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Согласовать с главным архитектором города (района):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Эскизный проект.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Провести экспертизу проекта строительства.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Подать уведомление о начале строительно-монтажных работ.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Приемка и ввод в эксплуатацию построенного объекта ( тип приемки).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Жобаны (жұмыс жобасын) әзірлеу кезінде Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі саласындағы қолданыстағы заңнамасының нормаларын басшылыққа алуы қажет.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Қаланың (ауданның) бас сәулетшісімен келісу:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - эскиздік жоба.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3. Құрылыс жобасына сараптама жүргізу. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4. Құрылыс-монтаждау жұмыстарының басталғандығы туралы хабарлама беру. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Салынған объектіні қабылдау және пайдалануға беру. (қабылдау түрі).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -20035,55 +20479,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>