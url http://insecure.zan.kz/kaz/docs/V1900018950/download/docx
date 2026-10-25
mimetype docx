--- v0 (2025-10-12)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7a1659d" w14:textId="7a1659d">
+    <w:p w14:paraId="c819f71" w14:textId="c819f71">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,242 +76,352 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"Электрондық үкіметтің" ақпараттандыру объектілерін құруға және дамытуға арналған техникалық тапсырмаларды жасау және қарау қағидаларын бекіту туралы</w:t>
+        <w:t>Цифрлық үкіметтің" цифрлық объектілерін құруға және дамытуға арналған техникалық тапсырмаларды жасау және қарау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2019 жылғы 29 маусымдағы № 143/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 1 шілдеде № 18950 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысымен бекітілген "Ақпараттандыру туралы" Қазақстан Республикасы Заңының 39-бабының </w:t>
-[...29 lines deleted...]
-        <w:t>166) тармақшасына</w:t>
+      Ескерту. Тақырып жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 455/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Киберқауіпсіздік туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>59-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағына сәйкес және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>197) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 28.08.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 521/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 455/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған "Электрондық үкіметтің" ақпараттандыру объектілерін құруға және дамытуға арналған техникалық тапсырмаларды жасау және қарау </w:t>
+      1. Қоса беріліп отырған "Цифрлық үкіметтің" цифрлық объектілерін құруға және дамытуға арналған техникалық тапсырмаларды жасау және қарау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 455/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Мемлекеттік органдардың ақпараттық жүйелерін құруға немесе дамытуға арналған техникалық тапсырмаларды жасау және қарау қағидаларын бекіту туралы" Қазақстан Республикасы Ақпарат және коммуникациялар министрінің 2018 жылғы 31 мамырдағы № 240 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -696,1524 +806,1130 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Цифрлық даму, инновациялар</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және аэроғарыш</w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өнеркәсібі министрінің</w:t>
+              <w:t>және аэроғарыш өнеркәсібі</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2019 жылғы 29 маусымдағы</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 143/НҚ бұйрығымен</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Электрондық үкіметтің" ақпараттандыру объектілерін құруға және дамытуға арналған техникалық тапсырмаларды жасау және қарау қағидалары </w:t>
+        <w:t xml:space="preserve"> "Цифрлық үкіметтің" цифрлық объектілерін құруға және дамытуға арналған техникалық тапсырмаларды жасау және қарау қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 455/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Электрондық үкіметтің" ақпараттандыру объектілерін құруға және дамытуға арналған техникалық тапсырмаларды жасау және қарау </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және "электрондық үкіметтің" ақпараттандыру объектілерін құруға және дамытуға арналған техникалық тапсырмаларды (бұдан әрі – техникалық тапсырма) жасау және қарау тәртібін айқындайды.</w:t>
+      1. Осы "Цифрлық үкіметтің" цифрлық объектілерін құруға және дамытуға арналған техникалық тапсырмаларды жасау және қарау қағидалары (бұдан әрі – Қағидалар) "Киберқауіпсіздік туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>59-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағына, Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>197) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "цифрлық үкіметтің" цифрлық объектілерін құруға және дамытуға арналған техникалық тапсырмаларды (бұдан әрі – техникалық тапсырма) жасау және қарау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+        <w:t xml:space="preserve">
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) "электрондық үкіметтің" сервистік интеграторы (бұдан әрі – сервистік интегратор) – "электрондық үкіметтің" архитектурасын дамытуды әдіснамалық қамтамасыз ету жөніндегі функциялар, сондай-ақ </w:t>
-[...98 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. "Электрондық үкіметтің" ақпараттандыру объектілерін құруға және дамытуға арналған техникалық тапсырмаларды жасау және қарау тәртібі</w:t>
+      1) архитектуралық-үйлестіруші орталық (бұдан әрі – орталық) – Қазақстан Республикасының Цифрлық кодексінің (бұдан әрі – Кодекс) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>72-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 3) тармақшасына сәйкес мемлекеттің цифрлық архитектурасын дамытуды және мемлекеттік басқарудың цифрлық трансформациясын ұйымдастырушылық-әдіснамалық қамтамасыз етуді жүзеге асыратын, Қазақстан Республикасының Үкіметі айқындайтын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. "Электрондық үкіметтің" ақпараттандыру объектілерін құру және дамыту техникалық тапсырмаға сәйкес жүзеге асырылады.</w:t>
+      2) бюджеттік бағдарламалардың әкімшісі – бюджеттік бағдарламаларды жоспарлауға, негіздеуге, іске асыруға және олардың нәтижелеріне қол жеткізуге жауапты, өзіне Қазақстан Республикасының заңнамасында жүктелген функцияларға, өкілеттіктер мен құзыреттерге сәйкес айқындалатын мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...164 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік техникалық қызмет – Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған мемлекеттік заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "цифрлық үкіметтің" технологиялық жағынан күрделі цифрлық объектілері – ерекше архитектуралық және технологиялық сипаттамаларға ие, оларды жобалауға, әзірлеуге, жаңғыртуға, енгізуге, интеграциялауға және пайдалануға арнаулы талаптарды белгілеу қажеттілігін белгілейтін "цифрлық үкіметтің" цифрлық объектілері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...280 lines deleted...]
-      6. Техникалық тапсырманың жаңа редакциясы (бөлімдері, тараулары, параграфтары) енгізілген жағдайда, келісу мерзімі әкімші және (немесе) ақпараттандыру объектісінің иеленушісінің хаты қоса беріле отырып, сараптаманы жүргізуді ұзарту туралы сервистік интеграторды және мемлекеттік техникалық қызметті хабардар ете отырып, әкімшіден және (немесе) ақпараттандыру объектісінің иеленушісінен хат алған күннен бастап 10 (он) жұмыс күніне дейін ұзартылады.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. "Цифрлық үкіметтің" цифрлық объектілерін құруға және дамытуға арналған техникалық тапсырмаларды жасау және қарау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Уәкілетті орган сараптама жүргізу үшін техникалық тапсырманы сервистік интеграторға және мемлекеттік техникалық қызметке жолдайды.</w:t>
+      3. Техникалық тапсырманы әзірлеуді бюджеттік бағдарламаның әкімшісі дербес не оны әзірлеу жөніндегі қызметтерді сатып алу арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Сервистік интегратор мен мемлекеттік техникалық қызмет техникалық тапсырманы алған күннен бастап он екі жұмыс күні ішінде сараптама жүргізеді және сараптама қорытындыларын (ерікті нысанда) уәкілетті органға жолдайды.</w:t>
+      Техникалық тапсырманы жасау:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      9. Сервистік интегратор "электрондық үкіметтің" архитектурасына сәйкестігіне және "электрондық үкіметтің" ақпараттандыру объектілерін құру және дамыту кезінде бірнеше рет пайдалануға жататын стандартты шешімдерді пайдалану мүмкіндігінің болуына техникалық тапсырмаға сараптама жүргізеді.</w:t>
+        <w:t xml:space="preserve">
+      1) "Ақпараттық технология. Автоматтандырылған жүйелерге арналған стандарттар кешені. Автоматтандырылған жүйелерді құруға арналған техникалық тапсырма" Қазақстан Республикасының СТ 34.015-2002 ұлттық стандартына; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...77 lines deleted...]
-      9-1. Сервистік интегратор техникалық тапсырмалар сараптамаға қайта түскен кезде сараптаманы осы Қағидалардың 6 және 8-тармақтарында көрсетілген мерзімдерге сәйкес өтеусіз негізде жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бекітілген қаржылық-экономикалық негіздемеге, инвестициялық ұсынысқа, бюджеттік инвестициялық жобалардың инвестициялық ұсыныс жобасына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...77 lines deleted...]
-      10. Мемлекеттік техникалық қызмет техникалық тапсырманың Қазақстан Республикасының аумағында ақпараттық қауіпсіздікті және ақпаратты қорғауды қамтамасыз ету саласында қолданыстағы нормативтік құқық актілердің және стандарттардың талаптарына сәйкестігіне сараптама жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "цифрлық үкіметтің" архитектурасына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
-[...15 lines deleted...]
-      10-1. Мемлекеттік техникалық қызмет техникалық тапсырмалар сараптамаға қайта түскен кезде сараптаманы осы Қағидалардың 6 және 8-тармақтарында көрсетілген мерзімдерге сәйкес өтеусіз негізде жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Заңның 6-бабы 3) тармақшасына сәйкес Қазақстан Республикасының Үкіметі бекітетін цифрландыру және киберқауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптарға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Уәкілетті орган техникалық тапсырманы сервистік интегратордан және мемлекеттік техникалық қызметтен сараптама қорытындыларын алған күннен бастап бес жұмыс күні ішінде келіседі немесе анықталған ескертулерді ескере отырып қайтарады. </w:t>
+      Техникалық тапсырмада Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағына сәйкес Қазақстан Республикасының Үкіметі бекітетін Цифрлық деректерді басқару жөніндегі талаптарға сәйкес цифрлық жүйедегі цифрлық деректер құрылымының сипаттамасы толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z26" w:id="26"/>
-[...15 lines deleted...]
-      12. "Электрондық үкіметтің" ақпараттандыру объектілерін дамытуды талап ететіндерді қоспағанда, бекітілген техникалық тапсырмада көзделген функционалдық және өзге де талаптарды өзгерту бекітілген техникалық тапсырмаға толықтыру түрінде ресімделеді.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Цифрландыру және киберқауіпсіздікті қамтамасыз ету саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) бюджеттік инвестициялық жоба бойынша "цифрлық үкіметтің" технологиялық жағынан күрделі цифрлық объектілерін құруға және дамытуға арналған техникалық тапсырманы мемлекеттік цифрлық объектілердің архитектуралық порталы (бұдан әрі – архитектуралық портал) арқылы "цифрлық үкіметтің" архитектурасына және киберқауіпсіздік талаптарына сәйкестігіне, сондай-ақ техникалық-технологиялық және функционалдық шешімдер бөлігінде келіседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Цифрлық үкіметтің" цифрлық объектілерін құру және дамыту жөніндегі жобаны іске асырудың тәсіліне байланысты техникалық тапсырмаға бекітілген инвестициялық ұсыныс, бюджеттік инвестициялардың қаржылық-экономикалық негіздемесі (ерікті нысанда) немесе "цифрлық үкіметтің" цифрлық обьектісіне байланысты құжаттама қосымша беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уәкілетті орган оның құзыреті шегінде техникалық тапсырманы келісуді осы Қағидалардың 3-тармағында көзделген құжаттар келіп түскен күннен бастап он бес жұмыс күні ішіндегі мерзімде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Уәкілетті орган сараптама жүргізу үшін техникалық тапсырманы орталыққа және мемлекеттік техникалық қызметке жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Орталық пен мемлекеттік техникалық қызмет техникалық тапсырманы алған күннен бастап он екі жұмыс күні ішінде сараптама жүргізеді және сараптама қорытындыларын (ерікті нысанда) уәкілетті органға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Уәкілетті орган техникалық тапсырманы орталықтан және мемлекеттік техникалық қызметтен сараптама қорытындыларын алған күннен бастап бес жұмыс күні ішінде келіседі немесе анықталған ескертулерді ескере отырып, пысықтау үшін кері қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Орталық техникалық тапсырма сараптамаға қайта түскен кезде, оны алған күннен бастап он жұмыс күні ішінде сараптама жүргізеді және сараптама қорытындысын (еркін нысанда) уәкілетті органға жолдайды, бұл ретте сараптама ақысыз негізде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік техникалық қызмет техникалық тапсырма сараптамаға қайта түскен кезде, оны алған күннен бастап он жұмыс күні ішінде сараптама жүргізеді және сараптама қорытындысын (еркін нысанда) уәкілетті органға жолдайды, бұл ретте сараптама ақысыз негізде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. "Цифрлық үкіметтің" цифрлық объектілерін дамытуға талап етілетіндерді қоспағанда, бекітілген техникалық тапсырмада көзделген функционалдық талаптарды өзгерту бекітілген техникалық тапсырмаға толықтыру түрінде рәсімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Техникалық тапсырмаға толықтыруды келісу осы Қағидалардың 4, 5, 6, 7, 8, 9, 10-тармақтарында көзделген тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>