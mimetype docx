--- v1 (2026-03-12)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9bd3a00" w14:textId="9bd3a00">
+    <w:p w14:paraId="710c34d" w14:textId="710c34d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1901,290 +1901,652 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Бейне жетонды техникалық пайдалану дайындаушы зауыттың нұсқаулығына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Интеллектуалды бақылау аспабын пайдалану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      23-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Интеллектуалды бақылау аспабы автомобиль көлігі саласындағы әкімшілік құқық ықтимал құқық бұзушыларды анықтау және әкімшілік құқық бұзушылықтардың жолын кесу кезінде дәлелдемелер базасын жинауға және нақты уақыт режимінде Ахуалдық орталық пен көліктік бақылау бекеттеріне қалыпқа түсірілген ақпаратты беруге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Интеллектуалды бақылау аспабы Қазақстан Республикасы Ақпарат және коммуникациялар министрінің міндетін атқарушының 2018 жылғы 29 наурыздағы № 123 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16777 болып тіркелген) "Электрондық үкіметтің" ақпараттандыру объектілерін интеграциялау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарын сақтаған кезде көліктік деректер базасының ақпараттық-талдау жүйесімен интеграцияланды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Техникалық ақау (оның ішінде деректерді онлайн беру үшін байланыс арналарының сигналдарын жоғалту) жағдайында интеллектуалды бақылау аспабы деректерді автоматты режимде локальды жадта сақтайды, деректерді беру каналы ретке келтірілгеннен кейін – нақты уақыт режимін көрсете отырып, ақпаратты береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деректерді беру көліктік бақылау бекетінің ақпараттық жүйесін көліктік бақылау саласындағы уәкілетті органның ақпараттық жүйесімен интеграциялау арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
-[...15 lines deleted...]
-      24. Техникалық ақау (оның ішінде деректерді онлайн беру үшін байланыс арналарының сигналдарын жоғалту) жағдайында интеллектуалды бақылау аспабы деректерді автоматты режимде локальды жадта сақтайды, деректерді беру каналы ретке келтірілгеннен кейін – нақты уақыт режимін көрсете отырып, ақпаратты береді.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мобильді интеллектуалды бақылау аспабын автокөлік құралына, стационарлық интеллектуалды бақылау аспабы жалпыға ортақ пайдаланылатын автомобиль жолдарына орнатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Әрбір интеллектуалды бақылау аспабын беру, қабылдау және ақпараттық деректерді түсіру кезінде жұмыста есепке алу үшін түгендеу нөмірі беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Ұтқыр интеллектуалды бақылау аспаптарын беру және тапсыру есебі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша журналда тіркеледі, ол Инспекциялардың кеңсесінде сақталады. Журналдың парақтары нөмірленеді, тігіледі және мөрмен бекітіледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Интеллектуалды бақылау аспаптарын техникалық пайдалану дайындаушы зауыттың нұсқаулығына сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Интеллектуалды бақылау аспабының істен шығуы орын алған жағдайда, Инспекция қызметкері бұл туралы тез арада бөлім басшысын және Ахуалдық орталықтың кезекшісіне хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Интелектуалды бақылау аспабының сақталуын және жұмысқа қабілеттілігін бақылауды бөлім басшысы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2367,136 +2729,136 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бейнежетонды қабылдау-тапсыру журналы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Инспекцияның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 __ жылғы "___" _______ басталды 20 __ жылғы "___" _______ аяқталды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Журналдың ішкі беті</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z74" w:id="63"/>
-[...66 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3402,136 +3764,136 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:bookmarkStart w:name="z79" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> USB флеш-жинағын беру және USB флеш-жинағында сақталған жазбаларды қабылдау журналы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z80" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Инспекцияның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z81" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 __ жылғы "___" _______ басталды 20 __ жылғы "___" _______ аяқталды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z82" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Журналдың ішкі беті</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z80" w:id="67"/>
-[...66 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -3653,97 +4015,117 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>USB флеш-жинағын беру күні мен уақыты</w:t>
+              <w:t xml:space="preserve">USB флеш-жинағын беру күні мен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уақыты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>USB флеш-жинағын қабылдаған Инспекция қызметкерлерінің А.Т.Ж. (бар болған жағдайда) Қабылдағандығы туралы қолы, күні мен уақыты</w:t>
+              <w:t xml:space="preserve">USB флеш-жинағын қабылдаған Инспекция қызметкерлерінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>А.Т.Ж. (бар болған жағдайда) Қабылдағандығы туралы қолы, күні мен уақыты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3791,97 +4173,117 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>USB флеш-жинағын тапсыру күні мен уақыты</w:t>
+              <w:t xml:space="preserve">USB флеш-жинағын тапсыру күні мен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уақыты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>USB флеш-жинағын қабылдаған Инспекция қызметкерлерінің А.Т.Ж. (бар болған жағдайда) Тапсырғандығы туралы қолы, күні мен уақыты</w:t>
+              <w:t xml:space="preserve">USB флеш-жинағын қабылдаған Инспекция қызметкерлерінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>А.Т.Ж. (бар болған жағдайда) Тапсырғандығы туралы қолы, күні мен уақыты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4671,90 +5073,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:bookmarkStart w:name="z83" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертпе: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z84" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1, 2, 3, 4 және 5-бағандар USB флеш-жинағын беру кезінде толтырылады; 6, 7, 8, 9-бағандар USB флеш-жинағын бөлім басшысына ақпараттарды көшіріп алу үшін тапсыру кезінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4937,136 +5339,136 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="72"/>
+    <w:bookmarkStart w:name="z87" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мобильді интеллектуалды бақылау аспабын беру мен тапсыруды есепке алу журналы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z88" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Инспекцияның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z89" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 __ жылғы "___" _______ басталды 20 __ жылғы "___" _______ аяқталды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z90" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Журналдың ішкі беті</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z88" w:id="73"/>
-[...66 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5746,70 +6148,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="76"/>
+    <w:bookmarkStart w:name="z91" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Аспапты қабылдап алған қызметкер аспапты тапсыруды жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5847,55 +6249,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>