--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5b071d9" w14:textId="5b071d9">
+    <w:p w14:paraId="e48fdc6" w14:textId="e48fdc6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,113 +93,185 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шағын көлемді кемені қарап-тексеру актісінің және нұсқаманың нысандарын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2019 жылғы 11 маусымдағы № 386 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 12 маусымда № 18834 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2019 жылғы 11 маусымдағы № 386 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 12 маусымда № 18834 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Сауда мақсатында теңізде жүзу туралы" 2002 жылғы 17 қаңтардағы Қазақстан Республикасы Заңының 8-6-бабының </w:t>
+      "Сауда мақсатында теңізде жүзу туралы" Қазақстан Республикасы Заңының 8-6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Ішкі су көлігі туралы" 2004 жылғы 6 шілдедегі Қазақстан Республикасы Заңының 17-1-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve">, "Ішкі су көлігі туралы" Қазақстан Республикасы Заңының 17-4-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Көлік министрінің м.а. 16.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -388,127 +460,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Индустрия және инфрақұрылымдық даму министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -619,90 +703,103 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Индустрия және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">инфрақұрылымдық даму </w:t>
+              <w:t>инфрақұрылымдық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрінің</w:t>
+              <w:t>даму министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2019 жылғы 11 маусымдағы</w:t>
+              <w:t>2019 жылғы "___"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 386 бұйрығына</w:t>
+              <w:t xml:space="preserve">___________ № _____ </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -771,1351 +868,1038 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шағын көлемді кемені қарап-тексеру актісі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы акті 20___жылы "__" ___________ толтырылды </w:t>
-[...35 lines deleted...]
-      (тегі, аты, әкесінің аты(бар болған жағдайда)                         (лауазымы) </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Көлік министрінің м.а. 16.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы акті 20___жылы "__" ___________ жасалды</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________                _________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (тегі, аты, әкесінің аты(бар болған жағдайда)                             (лауазымы) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Азаматтық қорғау саласындағы уәкілетті органның аумақтық органының атауы) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кеме иесі (кеме жүргізуші)_____________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       (тегі, аты, әкесінің аты (бар болған жағдайда) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кеме атауы (кеме нөмірі) ____________________ Тіркеу №______________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қарап-тексеру нәтижесінде анықталды: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кеме билеті_____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                 (бар/жоқ)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өздігінен жүзетін шағын көлемді кемені басқару құқығына куәлік </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                    (бар/жоқ) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Техникалық куәландыру________________________________________  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                   (өтті/өтпеді) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шағын көлемді кемедегі жолаушылар сыйымдылығы мен жүк көтеру</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нормалары, жүзу ауданы мен шарттары бойынша шектеулер, жолаушылар мен </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жүктердiң дұрыс орналастырылуы __________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        (сақталды/сақталмады) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Құтқару, өртке қарсы және су төгу құралдары __________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                (бар/жоқ)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Борттарда тіркеу нөмірі______________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                              (бар/жоқ) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орналасқан орнына қарамастан, кеме корпусының өткізу ойықтарының болмауы,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кеменің гермобөлімдерінің және (немесе) әуе жәшіктерінің болмауы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе оларда саңылаудың пайда болуы ______________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (болды/болған жоқ) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руль құрылғысының конструкцияда көзделген бекіту бөлшектерінің болуы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе оның құрамдас бөліктерінің зақымдалуы, оның жұмыс істеу сенімділігін </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қамтамасыз етпеу ___________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                            (болды/болған жоқ) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отын ағуының, дірілдің, қозғалтқышты қашықтықтан басқару жүйесінің </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">зақымдалуының болмауы, бәсеңдеткіштің болуы және жарамдылығы, реверс- </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редуктордың сенімді қосылуын (сөндірілуін) қамтамасыз ету, реверс қосылған</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кезде қозғалтқышты (моторды) іске қосу бұғаттауышының жарамдылығы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                              (бар/жоқ) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кеменің жиынтықтамасы мен жабдығының кеме типіне сәйкес келуі </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                   (сәйкес келеді/ сәйкес келмейді) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Айырым оттарының болуы, жарамдылығы және сәйкес келуі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                (бар/жоқ, жарамды/жарамсыз) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кеменің белгіленген сыныбына сәйкес келетін бассейндерде (аудандарда) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кемені пайдалану____________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                            (сәйкес келеді/ сәйкес келмейді) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руль, сигнал, зәкір және арқандап байлау құрылғысының болуы және жарамдылығы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              (болды/болған жоқ, жарамды/жарамсыз) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Орнатылған қозғалтқыштың ең жоғары қуатының сәйкес келуі </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            (сәйкес келеді/ сәйкес келмейді)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қорытынды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1224 lines deleted...]
-      ___________________________________________________________________</w:t>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қарап-тексеру жүргізді ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (тегі, аты, әкесінің аты (бар болған жағдайда) және лауазымның қолы )</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Актімен таныстым, бір данасын алдым: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(осы актімен танысқан адамның немесе заңды өкілінің тегі, аты, әкесінің аты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(бар болған жағдайда), қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20____жылғы "____" ______________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мәлімделген бас тарту уәждері көрсетілген жазба: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2583,1133 +2367,987 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       берілді:________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4189"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4056"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4189" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4055" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұзушылықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4056" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жою мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4189" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4055" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4056" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4189" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4055" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4056" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4189" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4055" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4056" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4189" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4055" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4056" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4189" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4055" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4056" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4189" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4055" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4056" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4189" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4055" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4056" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4189" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4055" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4056" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы нұсқама нұсқамада көрсетілген мерзімде орындалмаған жағдайда, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -4327,31 +3965,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>