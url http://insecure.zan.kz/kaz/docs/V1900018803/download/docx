--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a8566f3" w14:textId="a8566f3">
+    <w:p w14:paraId="bc67154" w14:textId="bc67154">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,140 +112,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2019 жылғы 6 маусымдағы № 371 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 6 маусымда № 18803 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Жарнама туралы" 2003 жылғы 19 желтоқсандағы Қазақстан Республикасы Заңының 17-1-бабы </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      Жарнама туралы" Қазақстан Республикасы Заңының 17-1-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 13.05.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 286</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1037,134 +1047,258 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Сыртқы (көрнекі) жарнама объектілерін халықаралық, республикалық, облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыру және "Сыртқы (көрнекі) жарнама объектілерін халықаралық және республикалық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруды келісу", "Сыртқы (көрнекі) жарнама объектілерін облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруды келісу" мемлекеттік қызметті көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Жарнама туралы" Қазақстан Республикасы Заңының 17-1-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына, "Мемлекеттік көрсетілетін қызметтер туралы", Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Жарнама туралы" Қазақстан Республикасы Заңының 17-1-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және халықаралық, республикалық, облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде сыртқы (көрнекі) жарнама объектілерін орналастыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сыртқы (көрнекі) жарнама объектілерін халықаралық, республикалық, облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыру үшін жеке және заңды тұлғалар "ҚазАвтоЖол" ұлттық компаниясы акционерлік қоғамының облыстық филиалдарынан және (немесе) жергілікті атқарушы органнан келісім алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру "электрондық үкімет" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+      3. Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Сыртқы (көрнекі) жарнама объектілерін халықаралық және республикалық, облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z47" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1331,672 +1465,1140 @@
         <w:t xml:space="preserve">
       7. Жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) "Сыртқы (көрнекі) жарнама объектілерін халықаралық және республикалық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруды келісу" мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге портал арқылы мемлекеттік көрсетілетін қызметке осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық құжат нысанындағы өтінішті және сыртқы (көрнекі) жарнама объектісі эскизінің электрондық көшірмесін жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z57" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушы осы Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес "Сыртқы (көрнекі) жарнама объектілерін халықаралық және республикалық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруды келісу" мемлекеттік көрсетілген қызмет көрсету стандартының 8-тармағына (бұдан әрі – 1-стандарт) сәйкес құжаттарды тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      Көрсетілетін қызметті алушы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Сыртқы (көрнекі) жарнама объектілерін халықаралық және республикалық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруды келісу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – 1-тізбе) 9-тармағына сәйкес құжаттарды ұсынған кезде, мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе қызмет алушының "жеке кабинетінде" көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z58" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> жазылған.</w:t>
+        <w:t>
+      Сыртқы (көрнекі) жарнама объектілерін халықаралық, республикалық, облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруға қойылатын негізгі талаптардың тізбесі "Жарнама туралы" Қазақстан Республикасының Заңында жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. "Сыртқы (көрнекі) жарнама объектілерін халықаралық және республикалық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруды келісу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі, ол мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұнын және нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, өзге де мәліметтерді қамтитын 1-стандартта жазылған.</w:t>
+      8. "Сыртқы (көрнекі) жарнама объектілерін халықаралық және республикалық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруды келісу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар 1-тізбеде жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z49" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті беруші құжаттарды олар түскен күні тіркейді және көрсетілетін қызметті берушінің орындаушысына орындауға береді. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Қазақстан Республикасының еңбек заңнамасына сәйкес жүгінген кезде өтініштерді қабылдау, мемлекеттік қызметті тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z50" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z50" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Құжаттарды қарау мерзімі және мемлекеттік қызмет көрсету нәтижесін беру 5 (бес) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z51" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z51" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Көрсетілетін қызметті берушінің орындаушысы құжаттарды тіркеген сәттен бастап 1 (бір) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z62" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы 1 - стандарттың 8-тармағында көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған кезде көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады және көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасы (бұдан әрі - ЭЦҚ) қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" хабарлама жібереді.</w:t>
+      Қызмет алушы 1-тізбенің 9-тармағында көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады және көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында қызмет алушының "жеке кабинетіне" хабарлама жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті беруші 10-тармақта көрсетілген мерзімдерде ұсынылған құжаттардың дұрыстығын осы Қағидаларда және "Жарнама туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген талаптарға сәйкес тексереді және сыртқы (көрнекі) жарнама объектілерін халықаралық және республикалық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруға жазбаша келісімді берушінің уәкілетті тұлғасының ЭЦҚ қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z27" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. "Сыртқы (көрнекі) жарнама объектілерін халықаралық және республикалық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруды келісу" мемлекеттік көрсетілетін қызмет 1-стандартының 9-тармағында көзделген негіздер болған кезде көрсетілетін қызметті берушінің орындаушысы көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты, күні және орны (тәсілі) туралы көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін хабарлайды.</w:t>
-[...153 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес электрондық құжат нысанындағы өтінішті және сыртқы (көрнекі) жарнама объектісі эскизінің электрондық көшірмесін жолдайды.</w:t>
+      13. 1-тізбенің 10-тармағында көзделген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған жағдайда, көрсетілетін қызметті берушінің орындаушысы мемлекеттік қызметті алушыны мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша өз ұстанымын білдіру мүмкіндігін беру үшін тыңдауды өткізудің уақыты, күні және орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушы осы Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес "Сыртқы (көрнекі) жарнама объектілерін облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруды келісу" мемлекеттік көзделген қызмет стандартының 8-тармағына (бұдан әрі – 2-стандарт) сәйкес барлық қажетті құжаттарды тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      Тыңдау туралы хабарлама Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сыртқы (көрнекі) жарнама объектілерін облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруға қойылатын негізгі талаптар тізбесі "Жарнама туралы" Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> баяндалған.</w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ қойылған электрондық құжат нысанында халықаралық, республикалық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде сыртқы (көрнекі) жарнама объектілерін орналастыруға жазбаша келісім беріледі не мемлекеттік қызмет көрсетуден дәлелді бас тарту жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді  – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. "Сыртқы (көрнекі) жарнама объектілерін облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруды келісу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі, ол мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұнын және нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, өзге де мәліметтерді қамтитын 2-стандартқа сәйкес жазылған.</w:t>
+      14. Көрсетілетін қызметті беруші Заңның 5-бабы 2-тармағының 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. "Сыртқы (көрнекі) жарнама объектілерін облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруды келісу" мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z30" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      17. Көрсетілетін қызметті беруші құжаттарды тіркейді, олар түскен күні және көрсетілетін қызметті берушінің жауапты орындаушысына орындауға береді. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Қазақстан Республикасының еңбек заңнамасына сәйкес жүгінген кезде өтініштерді қабылдау, мемлекеттік қызметті тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve">
+      15. Жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) "Сыртқы (көрнекі) жарнама объектілерін облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруды келісу" мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге портал арқылы мемлекеттік көрсетілетін қызметке осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес электрондық құжат нысанындағы өтінішті және сыртқы (көрнекі) жарнама объектісі эскизінің электрондық көшірмесін жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z69" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      18. Құжаттарды қарау мерзімі және мемлекеттік қызмет көрсету нәтижесін беру 5 (бес) жұмыс күнін құрайды.</w:t>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Сыртқы (көрнекі) жарнама объектілерін облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруды келісу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – 2-тізбе) 9-тармағына сәйкес құжаттарды ұсынған кезде, мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе қызмет алушының "жеке кабинетінде" көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z70" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Сыртқы (көрнекі) жарнама объектілерін облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруға қойылатын негізгі талаптар тізбесі "Жарнама туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      19. Көрсетілетін қызметті берушінің орындаушысы құжаттарды тіркеген сәттен бастап 1 (бір) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z71" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы 2 - стандарттың 8-тармағында көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған кезде көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады және көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасы (бұдан әрі-ЭЦҚ) қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" хабарлама жібереді.</w:t>
+      16. "Сыртқы (көрнекі) жарнама объектілерін облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруды келісу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар 2-тізбеде жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген талаптарға сәйкес ұсынылған құжаттардың дұрыстығын тексереді және сыртқы (көрнекі) жарнама объектілерін облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруға жазбаша келісу немесе көрсетілетін қызметті алушының "жеке кабинетіне" электрондық құжат нысанында жолданатын, көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-мен қол қойылған мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап береді.</w:t>
+        <w:t>
+      17. Көрсетілетін қызметті беруші құжаттарды тіркейді, олар түскен күні және көрсетілетін қызметті берушінің жауапты орындаушысына орындауға береді. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Қазақстан Республикасының еңбек заңнамасына сәйкес жүгінген кезде өтініштерді қабылдау, мемлекеттік қызметті тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z33" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. "Сыртқы (көрнекі) жарнама объектілерін облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруды келісу" мемлекеттік көрсетілетін қызмет 2-стандартының 9-тармағында көзделген негіздер болған кезде көрсетілетін қызметті берушінің орындаушысы көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін алдын ала шешім туралы, мемлекеттік қызметті көрсетуден бас тарту туралы, сондай-ақ тыңдауды өткізу уақыты, күні және орны (тәсілі) туралы хабарлайды.</w:t>
+      18. Құжаттарды қарау мерзімі және мемлекеттік қызмет көрсету нәтижесін беру 5 (бес) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z34" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Көрсетілетін қызметті берушінің орындаушысы құжаттарды тіркеген сәттен бастап 1 (бір) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z74" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызмет алушы 2-тізбенің 9-тармағында көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады және көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында қызмет алушының "жеке кабинетіне" хабарлама жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті беруші 18-тармақта көрсетілген мерзімдерде осы Қағидаларда және "Жарнама туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген талаптарға сәйкес ұсынылған құжаттардың дұрыстығын тексереді және сыртқы (көрнекі) жарнама объектілерін облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруға жазбаша келісу немесе көрсетілетін қызметті алушының "жеке кабинетіне" электрондық құжат нысанында жолданатын, көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-мен қол қойылған мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z36" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. 2-тізбенің 10-тармағында көзделген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған жағдайда, көрсетілетін қызметті берушінің орындаушысы мемлекеттік қызметті алушыны мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша өз ұстанымын білдіру мүмкіндігін беру үшін тыңдауды өткізудің уақыты, күні және орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау туралы хабарлама Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2009,128 +2611,252 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ қойылған электрондық құжат нысанында облыстық, аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде сыртқы (көрнекі) жарнама объектілерін орналастыруға жазбаша келісім беріледі не мемлекеттік қызмет көрсетуден дәлелді бас тарту жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармаққа өзгеріс енгізілді  – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      22. Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      22. Көрсетілетін қызметті беруші Заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Көрсетiлетiн қызметтi берушiлердiң мемлекеттiк қызмет көрсету мәселелерi бойынша шешiмдерiне, әрекеттерiне (әрекетсiздiгiне) шағымдану тәртiбi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z39" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті берушінің, автомобиль жолдары саласындағы басшылықты жүзеге асыратын уәкілетті орган (бұдан әрі – уәкілетті орган) басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, шағымды қарайтын орган жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2174,131 +2900,193 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып, отырған көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не әкімшілік әрекет қабылданса, шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
+      Уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарайтын органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармаққа өзгеріс енгізілді  – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа жүгінуге Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2332,363 +3120,376 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Сыртқы (көрнекі) жарнама </w:t>
-[...285 lines deleted...]
-              <w:t xml:space="preserve">мемлекеттік қызметті көрсету </w:t>
+              <w:t>Сыртқы (көрнекі) жарнама</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектілерін халықаралық,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>республикалық, облыстық және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аудандық маңызы бар жалпыға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ортақ пайдаланылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>автомобиль жолдарының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бөлінген белдеуінде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орналастыру және "Сыртқы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(көрнекі) жарнама объектілерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықаралық және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>республикалық маңызы бар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жалпыға ортақ пайдаланылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>автомобиль жолдарының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бөлінген белдеуінде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орналастыруды келісу",</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Сыртқы (көрнекі) жарнама</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектілерін облыстық және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аудандық маңызы бар жалпыға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ортақ пайдаланылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>автомобиль жолдарының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бөлінген белдеуінде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орналастыруды келісу"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызметті көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2709,142 +3510,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысаны</w:t>
-[...63 lines deleted...]
-              </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"ҚазАвтоЖол" ұлттық </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">компаниясы" акционерлік </w:t>
+              <w:t>"ҚазАвтоЖол" ұлттық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>компаниясы" акционерлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қоғамының облыстық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2865,51 +3601,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(басшының тегі, аты, әкесінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аты (бар болса)</w:t>
+              <w:t>аты (ол болған жағдайда)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2930,51 +3666,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жеке (жеке сәйкестендіру </w:t>
+              <w:t>жеке (жеке сәйкестендіру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмірі) немесе заңды тұлғаның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3001,246 +3737,122 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмірі), байланыс телефоны,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Сыртқы (көрнекі) жарнама объектілерін халықаралық және республикалық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруды келісуіңізді сұраймын.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Автомобиль жолының атауы (атауы) _____________________________</w:t>
-[...143 lines deleted...]
-      "___" ______________ жыл ақпараттық жүйелерде бар, заңмен қорғалатын құпияны құрайтын ақпаратты Қазақстан Республикасының заңнамасында белгіленген тәртіппен пайдалануға келісемін.</w:t>
+      Сыртқы (көрнекі) жарнама объектілерін халықаралық және республикалық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруды келісуіңізді сұраймын. Автомобиль жолының титулы (атауы) ____________________________________ _____________________________________________________________________ Мекен жайы _________________километр_______ +метр, оң/сол жақта ________ Күні _______________ алушы  ___________________________________________ (жеке тұлғаның не уәкілетті тұлғаның тегі, аты, әкесінің аты (ол болған  жағдайда) _____________________________________________________________________  немесе заңды тұлғаның атауы, қолы)  Цифрлық жүйелерде бар, заңмен қорғалатын құпияны құрайтын ақпаратты Қазақстан Республикасының заңнамасында белгіленген тәртіппен пайдалануға келісемін "___" ______________ жыл.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3276,1674 +3888,3286 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Сыртқы (көрнекі) жарнама </w:t>
-[...285 lines deleted...]
-              <w:t xml:space="preserve">мемлекеттік қызметті көрсету </w:t>
+              <w:t>Сыртқы (көрнекі) жарнама</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектілерін халықаралық,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>республикалық, облыстық және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аудандық маңызы бар жалпыға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ортақ пайдаланылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>автомобиль жолдарының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бөлінген белдеуінде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орналастыру және "Сыртқы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(көрнекі) жарнама объектілерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықаралық және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>республикалық маңызы бар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жалпыға ортақ пайдаланылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>автомобиль жолдарының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бөлінген белдеуінде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орналастыруды келісу",</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"сыртқы (көрнекі) жарнама</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектілерін облыстық және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аудандық маңызы бар жалпыға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ортақ пайдаланылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>автомобиль жолдарының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бөлінген белдеуінде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орналастыруды келісу"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызметті көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің атауы: "Сыртқы (көрнекі) жарнама объектілерін халықаралық және республикалық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруды келісу"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "ҚазАвтоЖол" ұлттық компаниясы" акционерлік қоғамының облыстық филиалдары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...65 lines deleted...]
-"Электрондық үкімет" веб-порталы (бұдан әрі - портал.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...65 lines deleted...]
-5 жұмыс күні.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық үкімет" веб-порталы (бұдан әрі – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...65 lines deleted...]
-Электронды (толық автоматтандырылған).</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 жұмыс күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...83 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің электрондық цифрлық қолтаңбасымен куәландырылған көрсетілетін қызметті алушының "жеке кабинетінде" жолданады және порталда сақталады.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронды (толық цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...65 lines deleted...]
-Тегін.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z211" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыртқы (көрнекі) жарнама объектілерін халықаралық және республикалық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыру үшін жазбаша келісу не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің электрондық цифрлық қолтаңбасымен куәландырылған көрсетілетін қызметті алушының "жеке кабинетінде" жолданады және порталда сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...103 lines deleted...]
-2) портал - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...83 lines deleted...]
-2) құжат эскизінің электрондық көшірмесі.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z212" w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңнамасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары www.egov.kz порталында және Қазақстан Республикасы Көлік министрлігінің www.gov.kz интернет-ресурсында ("Автомобиль жолдары комитеті" бөлімінің "Мемлекеттік көрсетілетін қызметтер" кіші бөлімінде) орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...139 lines deleted...]
-4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алуға мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z214" w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік көрсетілетін қызметтің қосымшасына сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құжат эскизінің электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z215" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) субсидиялауға байланысты, сондай-ақ көрсетілетін қызметті алушыларды іріктеудің конкурстық рәсімдері арқылы немесе белгіленген лимиттер шегіндегі көрсетілетін мемлекеттік қызметті алу үшін көрсетілетін қызметті алушылар ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтағанда;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда және "Жарнама туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік қызмет көрсетуді талап ететін қызметке жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімі (үкімі) болған жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алуға мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z218" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының ЭЦҚ-сы болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің атауы: "Сыртқы (көрнекі) жарнама объектілерін халықаралық және республикалық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруды келісу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ҚазАвтоЖол" ұлттық компаниясы" акционерлік қоғамының облыстық филиалдары.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Электрондық үкімет" веб-порталы (бұдан әрі - портал.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетудің нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронды (толық автоматтандырылған).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыртқы (көрнекі) жарнама объектілерін халықаралық және республикалық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыру үшін жазбаша келісу не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің электрондық цифрлық қолтаңбасымен куәландырылған көрсетілетін қызметті алушының "жеке кабинетінде" жолданады және порталда сақталады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс кестесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші - Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік көрсетілетін қызметтің қосымшасына сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құжат эскизінің электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігі анықталғанда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда және "Жарнама туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік қызмет көрсетуді талап ететін қызметке жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімі (үкімі) болған жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алуға мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5699,248 +7923,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">нөмірі), байланыс телефоны, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Сізден сыртқы (көрнекі) жарнама нысанын облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының жолына орналастыруға келісуіңізді сұраймын.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z247" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жолдың атауы (атауы) ___________________________________________</w:t>
+      Сыртқы (көрнекі) жарнама нысанын облыстық және аудандық маңызы бар  жалпыға ортақ пайдаланылатын автомобиль жолдарының жолына орналастыруға келісуіңізді сұраймын. Автомобиль жолының титулы (атауы)  ____________________________________ _____________________________________________________________________ Мекен жайы _________________километр_______ +метр, оң/сол жақта ________ Күні _______________ алушы ___________________________________________ (жеке тұлғаның не уәкілетті тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда) _____________________________________________________________________  немесе заңды тұлғаның атауы, қолы)  Цифрлық жүйелерде бар, заңмен қорғалатын құпияны құрайтын ақпаратты Қазақстан Республикасының заңнамасында белгіленген тәртіппен пайдалануға келісемін "___" ______________ жыл.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...142 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6292,1356 +8394,2948 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің атауы: "Сыртқы (көрнекі) жарнама объектілерін облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруды келісу"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Облыстардың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...65 lines deleted...]
-"Электрондық үкімет" веб-порталы (бұдан әрі - портал).</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...65 lines deleted...]
-5 жұмыс күні.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық үкімет" веб-порталы (бұдан әрі – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...65 lines deleted...]
-Электронды (толық автоматтандырылған).</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 жұмыс күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...83 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің электрондық цифрлық қолтаңбасымен куәландырылған көрсетілетін қызметті алушының "жеке кабинетінде" жолданады және порталда сақталады.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронды (толық цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...65 lines deleted...]
-Тегін.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z275" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыртқы (көрнекі) жарнама объектілерін облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыру үшін жазбаша келісу не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің электрондық цифрлық қолтаңбасымен куәландырылған көрсетілетін қызметті алушының "жеке кабинетінде" жолданады және порталда сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...103 lines deleted...]
-2) портал - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...83 lines deleted...]
-2) құжат эскизінің электрондық көшірмесі.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z276" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 1) көрсетілетін қызметті беруші - Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары www.egov.kz порталында және Қазақстан Республикасы Көлік министрлігінің www.gov.kz интернет-ресурсында ("Автомобиль жолдары комитеті" бөлімінің "Мемлекеттік көрсетілетін қызметтер" кіші бөлімінде) орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...139 lines deleted...]
-4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алуға мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z278" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік көрсетілетін қызметтің қосымшасына сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құжат эскизінің электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z279" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) субсидиялауға байланысты, сондай-ақ көрсетілетін қызметті алушыларды іріктеудің конкурстық рәсімдері арқылы немесе белгіленген лимиттер шегіндегі көрсетілетін мемлекеттік қызметті алу үшін көрсетілетін қызметті алушылар ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтағанда;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда және "Жарнама туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік қызмет көрсетуді талап ететін қызметке жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімі (үкімі) болған жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алуға мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z282" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының ЭЦҚ-сы болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің атауы: "Сыртқы (көрнекі) жарнама объектілерін облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыруды келісу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облыстардың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтерді ұсыну жолдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Электрондық үкімет" веб-порталы (бұдан әрі - портал).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтер көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронды (толық автоматтандырылған).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтер көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыртқы (көрнекі) жарнама объектілерін облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыру үшін жазбаша келісу не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің электрондық цифрлық қолтаңбасымен куәландырылған көрсетілетін қызметті алушының "жеке кабинетінде" жолданады және порталда сақталады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушыдан мемлекеттік қызметтер көрсету кезінде өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны жинау тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс кестесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші - Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік көрсетілетін қызметтің қосымшасына сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құжат эскизінің электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігі анықталғанда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда және "Жарнама туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік қызмет көрсетуді талап ететін қызметке жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімі (үкімі) болған жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алуға мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7812,242 +11506,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 371 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="40"/>
+    <w:bookmarkStart w:name="z23" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Инвестициялар және даму министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z24" w:id="41"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z24" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Халықаралық және республикалық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының жолға бөлінген белдеуінде сыртқы (көрнекі) жарнаманы орналастыру қағидаларын бекіту туралы" Қазақстан Республикасының Инвестиция және даму министрінің 2015 жылғы 28 сәуірдегі № 515 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12099 болып тіркелген, 2015 жылғы 28 қазанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z25" w:id="42"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z25" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Жалпыға ортақ пайдаланылатын автомобиль жолдарының жолға бөлiнген белдеуінде сыртқы (көрнекі) жарнаманы орналастыру қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 28 сәуірдегі № 515 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 4 желтоқсандағы № 1152 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12576 болып тіркелген, 2016 жылғы 29 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z26" w:id="43"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z26" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Автомобиль жолдары саласындағы Қазақстан Республикасы Инвестициялар және даму министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 12 қаңтардағы № 23 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16931 болып тіркелген, 2018 жылғы 31 мамырда Қазақстан Республикасының Нормативтік құқықтық актілерінің эталондық бақылау банкінде электрондық түрде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8373,31 +12067,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>