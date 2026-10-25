--- v1 (2026-01-15)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0a04969" w14:textId="0a04969">
+    <w:p w14:paraId="93451bd" w14:textId="93451bd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,214 +76,254 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"Электрондық үкіметтің" ақпараттандыру объектілерінің және ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілерінің ақпараттық қауіпсіздік талаптарына сәйкестігіне сынақтар жүргізу әдістемесі мен қағидаларын бекіту туралы</w:t>
+        <w:t>"Цифрлық үкіметтің" цифрлық объектілерінің және аса маңызды цифрлық объектілердің киберқауіпсіздік талаптарына сәйкестігіне сынақтар жүргізу әдістемесі мен қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Цифрлық даму, қорғаныс және аэроғарыш өнеркәсібі министрінің 2019 жылғы 3 маусымдағы № 111/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 5 маусымда № 18795 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 30.04.2024 </w:t>
+      Ескерту. Тақырыбы жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 22.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 257/НҚ</w:t>
+        <w:t>№ 345/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Ақпараттандыру туралы" Қазақстан Республикасы Заңының </w:t>
+      "Киберқауіпсіздік туралы" Қазақстан Республикасы Заңының 7-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7-1-бабының</w:t>
+        <w:t>5) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5) тармақшасына және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>52) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 27.11.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 345/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 602/НҚ</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -311,137 +351,157 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Электрондық үкіметтің" ақпараттандыру объектілерінің және ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілерінің ақпараттық қауіпсіздік талаптарына сәйкестігіне сынақтар жүргізу әдістемесі;</w:t>
+        <w:t xml:space="preserve"> сәйкес "Цифрлық үкіметтің" цифрлық объектілерінің және аса маңызды цифрлық объектілердің киберқауіпсіздік талаптарына сәйкестігіне сынақтар жүргізу әдістемесі";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Электрондық үкіметтің" ақпараттандыру объектілерінің және ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілерінің ақпараттық қауіпсіздік талаптарына сәйкестігіне сынақтар жүргізу қағидалары бекітілсін.</w:t>
+        <w:t xml:space="preserve"> сәйкес "Цифрлық үкіметтің" цифрлық объектілері мен аса маңызды цифрлық объектілердің киберқауіпсіздік талаптарына сәйкестігіне сынақтар жүргізу қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 30.04.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 22.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 257/НҚ</w:t>
+        <w:t>№ 345/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1070,3520 +1130,2878 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Электрондық үкіметтің" ақпараттандыру объектілерінің және ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілерінің ақпараттық қауіпсіздік талаптарына сәйкестігіне сынақтар жүргізу әдістемесі</w:t>
+        <w:t xml:space="preserve"> "Цифрлық үкіметтің" цифрлық объектілерінің және аса маңызды цифрлық объектілердің киберқауіпсіздік талаптарына сәйкестігіне сынақтар жүргізу әдістемесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Әдістеме жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 30.04.2024 </w:t>
+      Ескерту. Әдістеме жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 22.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 257/НҚ</w:t>
+        <w:t>№ 345/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...95 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 27.11.2025 </w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 602/НҚ</w:t>
-[...539 lines deleted...]
-      Мемлекеттік орган меншік иесі (иеленуші) және (немесе) тапсырыс беруші болып табылатын сынақ объектілерінің бастапқы кодтарын талдау ДМ және БҚ осалдықтарын анықтау мақсатында халықаралық осалдықтар жіктеуіштеріне (Common Weakness Enumeration, Open Web Application Security Project Top 10, Open Web Application Security Project Mobile Top 10, Open Web Application Security Project Application Programming Interface Top 10), осалдықтардың халықаралық деректер базаларына (Common Vulnerabilities and Exposures, National Institute of Standards and Technology) және Қазақстан Республикасының 15408-3 "Ақпараттық технологиялар. Қауіпсіздікті қамтамасыз ету әдістері және құралдары. Ақпараттық технологиялардың қауіпсіздігін бағалау өлшемшарттары. 3-бөлім. Қорғауды қамтамасыз етуге қойылатын талаптары" стандартына сәйкес жүргізіледі.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...46 lines deleted...]
-</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z291" w:id="38"/>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Бастапқы кодтарды талдау "Электрондық үкіметтің" ақпараттандыру объектілерінің және ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілеріне жатқызылған ақпараттық жүйелердің олардың ақпараттық қауіпсіздік талаптарына сәйкестігіне сынақтар жүргізу қағидаларына (бұдан әрі – Қағидалар) </w:t>
+      1. Осы "Цифрлық үкіметтің" цифрлық объектілерінің және аса маңызды цифрлық объектілердің киберқауіпсіздік талаптарына сәйкестігіне сынақтар жүргізу әдістемесі (бұдан әрі – Әдістеме) "Киберқауіпсіздік туралы" Қазақстан Республикасы Заңының 7-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-қосымшаға</w:t>
+        <w:t>5) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сынақ объектісінің сипаттамалары туралы сауалнама-сұраулықтың 5-тармағы 11) тармақшасының және 12) тармақшасының кестелерінде аталған БҚ үшін жүргізіледі.</w:t>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>52) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z292" w:id="39"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес бастапқы кодтарға қайтадан талдау жүргізу туралы қосымша келісім жасалады.</w:t>
+        <w:t>
+      2. Осы Әдістемеде мынадай ұғымдар және қысқартулар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z293" w:id="40"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. БҚ осалдықтарын айқындау өтініш беруші ұсынған бастапқы кодтардың негізінде бастапқы кодты талдауға арналған бағдарламалық құралды пайдалана отырып жүргізіледі.</w:t>
+      1) бағдарламалық бетбелгі – цифрлық объектісіне рұқсатсыз қол жеткізуді және (немесе) оған әсер етуді жүзеге асыратын бағдарламалық қамтылымға (бұдан әрі – БҚ) жасырын енгізілген функционалдық объект;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік орган меншік иесі (иеленуші) және (немесе) тапсырыс беруші болып табылатын сынақ объектілерінің БҚ осалдықтарын анықтау бастапқы кодты талдаудың қолмен әдісімен және өтініш беруші ұсынған бастапқы кодтардың негізінде бастапқы кодты талдауға арналған бағдарламалық құралды пайдалана отырып жүргізіледі.</w:t>
+      2) бэкдор – аутентификацияны, сондай-ақ қауіпсіздіктің басқа стандартты әдістері мен технологиaяларын айналып өту арқылы бағдарламалық жасақтамаға рұқсатсыз қол жеткізуге арналған зиянды БҚ;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) декларацияланбаған мүмкіндіктер (бұдан әрі – ДМ) – нормативтік-техникалық құжаттамада сипатталғандарға сәйкес келмейтін немесе көрсетілмеген БҚ-ның функционалдық мүмкіндіктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) енуге қолмен тестілеу – қауіпсіз және бақыланатын шабуылдарды қолдана отырып, цифрлық объектілерінің қорғалуын заңды бағалау, осалдықтарды анықтау және өтініш берушінің қызметіне нақты зиян келтірместен оларды пайдалану әрекеттері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қолданбалы бағдарламалық құрал – белгілі бір салалық мәселелер класын шешуге арналған бағдарламалық құралдар жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қызмет беруші – мемлекеттік техникалық қызмет немесе аккредиттелген сынақ зертханасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік техникалық қызмет – Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған акционерлік қоғам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осалдық – ифрлық объектінің киберқауіпсіздікке қатер төндіретін кемшілігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) өтініш беруші – сынақ объектісінің меншік иесі немесе иеленушісі, сондай-ақ сынақ объектісінің меншік иесі немесе иеленушісі өкілеттік берген цифрлық объектінің киберқауіпсіздік талаптарына сәйкестігіне сынақтар жүргізуге өтініш берген жеке немесе заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сенімді арна – сынақ объектілерінің қауіпсіздік функциялары (бұдан әрі – ОҚФ) мен цифрлық технологиялардың қашықтан орналасқан сенімді өнімі арасындағы өзара әрекеттесу құралы, сынақ объектілерінің қауіпсіздік саясатын сақтауға қажетті деңгейде сенімділікті қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сенімді бағыт – сынақ объектілерінің қауіпсіздік саясатын қолдауда сенімділікті қамтамасыз ететін пайдаланушы мен ОҚФ арасындағы өзара іс -қимыл құралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) SYNAQ интернет-порталы – цифрлық объектілердің киберқауіпсіздік талаптарына сәйкестігіне сынақ бойынша қызмет көрсету процесін автоматтандыруға арналған мемлекеттік техникалық қызметтің интернет-порталы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сынақ объектісі – киберқауіпсіздік талаптарына сәйкестікке сынақтан өткізу жөніндегі жұмыстар жүргізілетін цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) сынақ объектісі желісінің (ішкі желісінің) сегменті – сынақ объектісі желісінің қисынды бөлінген сегменті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) функционалдық объект – бағдарлама алгоритмінің аяқталған фрагментін іске асыру жөніндегі іс-қимылдарды орындауды жүзеге асыратын БҚ элементі (рәсім, функция, тармақ немесе өзге компонент);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) функционалды объектілерді орындау бағыты – алгоритммен анықталған функционалды объектілердің реттілігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) штаттық пайдалану ортасы – цифрлық объектінің өндірістік пайдалану кезеңінде қолдануға арналған, тәжірибелік пайдалану (пилоттық жоба) кезеңінде қолданылатын серверлік жабдықтардың, желілік инфрақұрылымның, жүйелік бағдарламалық қамтамасының мақсатты жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сынақтар жүргізу мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бастапқы кодтарды талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) киберқауіпсіздік функцияларын сынақ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жүктемелік сынақ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) желілік инфрақұрылымды зерттеп-қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) киберқауіпсіздікті қамтамасыз ету процестерін зерттеп-қарау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...46 lines deleted...]
-</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Бастапқы кодтарды талдау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z294" w:id="41"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Мемлекеттік орган меншік иесі (иеленуші) және (немесе) тапсырыс беруші болып табылатын сынақ объектілері бойынша БҚ ДМ анықтау бастапқы кодты егжей-тегжейлі қарап және ашық бастапқы коды бар кітапханаларда бэкдорларды іздеуді жүргізе отырып, бастапқы кодты талдаудың қолмен әдісімен жүргізіледі.</w:t>
+      4. Сынақ объектілерінің бастапқы кодтарын талдау БҚ осалдықтарын анықтау мақсатында халықаралық осалдықтар жіктеуіштеріне (Common Weakness Enumeration, Open Web Application Security Project Top 10, Open Web Application Security Project Mobile Top 10, Open Web Application Security Project Application Programming Interface Top 10), осалдықтардың халықаралық деректер базаларына (Common Vulnerabilities and Exposures, National Institute of Standards and Technology) және Қазақстан Республикасының 15408-3 "Ақпараттық технологиялар. Қауіпсіздікті қамтамасыз ету әдістері және құралдары. Ақпараттық технологиялардың қауіпсіздігін бағалау өлшемшарттары. 3-бөлім. Қорғауды қамтамасыз етуге қойылатын талаптар" стандартына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z295" w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Бастапқы кодты талдау мыналарды қамтиды:</w:t>
+      "Цифрлық үкіметтің" цифрлық объектілерінің бастапқы кодтарын талдау ДМ және БҚ осалдықтарын анықтау мақсатында халықаралық осалдықтар жіктеуіштеріне (Common Weakness Enumeration, Open Web Application Security Project Top 10, Open Web Application Security Project Mobile Top 10, Open Web Application Security Project Application Programming Interface Top 10), осалдықтардың халықаралық деректер базаларына (Common Vulnerabilities and Exposures, National Institute of Standards and Technology) және Қазақстан Республикасының 15408-3 "Ақпараттық технологиялар. Қауіпсіздікті қамтамасыз ету әдістері және құралдары. Ақпараттық технологиялардың қауіпсіздігін бағалау өлшемшарттары. 3-бөлім. Қорғауды қамтамасыз етуге қойылатын талаптары" стандартына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z296" w:id="43"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) БҚ осалдықтарын анықтау;</w:t>
+        <w:t xml:space="preserve">
+      5. Бастапқы кодтарды талдау "Цифрлық үкіметтің" цифрлық объектілерінің және аса маңызды цифрлық объектілеріне жатқызылған цифрлық жүйелердің олардың киберқауіпсіздік талаптарына сәйкестігіне сынақтар жүргізу қағидаларына (бұдан әрі – Қағидалар) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сынақ объектісінің сипаттамалары туралы сауалнама-сұрақнаманы 5-тармағы 11) тармақшасының және 12) тармақшасының кестелерінде аталған БҚ үшін жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z297" w:id="44"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мемлекеттік орган меншік иесі (иеленуші) және (немесе) тапсырыс беруші болып табылатын сынақ объектілері үшін ДМ анықтау;</w:t>
+      6. Бастапқы кодтарды сынақ мерзімі аяқталуына дейін қайта талдау қажеттігі анықталған жағдайда, өтініш беруші жеткізушіге сұраумен жүгінеді және Қағиданың 21-тармағына сәйкес бастапқы кодтарды қайта талдау жүргізу туралы қосымша келісім жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z298" w:id="45"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) бастапқы кодты талдау нәтижелерін бекіту.</w:t>
+      7. БҚ осалдықтарын айқындау өтініш беруші ұсынған бастапқы кодтардың негізінде бастапқы кодты талдауға арналған бағдарламалық құралды пайдалана отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z299" w:id="46"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. БҚ осалдықтарын анықтау мынадай тәртіппен жүзеге асырылады:</w:t>
+      Сынақ объектілерінің БҚ осалдықтарды анықтау, "цифрлық үкімет" цифрлық объектілеріне жататын объектілер үшін бастапқы кодты қолмен талдау әдісімен және бастапқы кодты талдауға арналған бағдарламалық құралды пайдалану арқылы, өтініш беруші ұсынған бастапқы кодтар негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z300" w:id="47"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бастапқы деректерді дайындау ("электрондық үкіметтің" ақпараттандыру объектілерінің және ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілерінің бастапқы кодтарын жүктеу, сканерлеу режимін таңдау (динамикалық және/немесе статикалық), сканерлеу режимдерінің сипаттамаларын баптау) жүргізіледі;</w:t>
+      "Цифрлық үкіметтің" цифрлық объектілерінің БҚ осалдықтарын анықтау бастапқы кодты талдаудың қолмен әдісімен және өтініш беруші ұсынған бастапқы кодтардың негізінде бастапқы кодты талдауға арналған бағдарламалық құралды пайдалана отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z301" w:id="48"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) бастапқы кодты талдаудың қолмен әдісі және бастапқы деректерді дайындау (мемлекеттік орган меншік иесі (иеленуші) және (немесе) тапсырыс беруші болып табылатын сынақ объектілерінің бастапқы кодтарын жүктеу), сканерлеу режимін таңдау (статикалық, тәуелділіктерді талдау және/немесе динамикалық), сканерлеу режимдерінің сипаттамаларын реттеу) жүргізіледі;</w:t>
+      8. Мемлекеттік орган меншік иесі (иеленуші) және (немесе) тапсырыс беруші болып табылатын сынақ объектілері бойынша БҚ ДМ анықтау бастапқы кодты егжей-тегжейлі қарап және ашық бастапқы коды бар кітапханаларда бэкдорларды іздеуді жүргізе отырып, бастапқы кодты талдаудың қолмен әдісімен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z302" w:id="49"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) БҚ осалдықтарын анықтауға арналған БҚ іске қосылады;</w:t>
+      9. Бастапқы кодты талдау мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z303" w:id="50"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жалған позитивтердің болуына бағдарламалық есептерге талдау жүргізіледі;</w:t>
+      1) БҚ осалдықтарын анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z304" w:id="51"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) олардың сипаттамасы, бағыты (файлға жол) және тәуекел дәрежесі (жоғары, орташа, төмен) көрсетіле отырып, БҚ анықталған осалдықтардың тізбесін қамтитын есеп қалыптастырылады.</w:t>
+      2) мемлекеттік орган меншік иесі (иеленуші) және (немесе) тапсырыс беруші болып табылатын сынақ объектілері үшін ДМ анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z305" w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. ДМ анықтау мынадай тәртіппен жүзеге асырылады:</w:t>
+      3) бастапқы кодты талдау нәтижелерін бекіту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z306" w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сынақ объектісіне арналған техникалық құжаттаманы, оның ішінде ақпараттандыру объектісін құруға (дамытуға) арналған техникалық тапсырманы оның мақсаты, қолдану саласы, қолданылатын әдістер, шешілетін міндеттер сыныбы, қолдану кезіндегі шектеулер, техникалық құралдардың ең аз конфигурациясы, жұмыс істеу ортасы және жұмыс тәртібі туралы мәліметтер бөлігінде талдау;</w:t>
+      10. БҚ осалдықтарын анықтау мынадай тәртіппен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z307" w:id="54"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сынақ объектісінің қолмен әдісімен бастапқы кодқа талдау жүргізу:</w:t>
+      1) бастапқы деректерді дайындау ("цифрлық үкіметтің" цифрлық объектілерінің және аса маңызды цифрлық объектілердің бастапқы кодтарын жүктеу, сканерлеу режимін таңдау (динамикалық және/немесе статикалық), сканерлеу режимдерінің сипаттамаларын баптау) жүргізіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      БҚ-ның модульдік және логикалық құрылымын, сондай-ақ жеке модульдерді зерттеу және осы құрылымдарды техникалық құжаттамада көрсетілгендермен салыстыру;</w:t>
+      2) бастапқы кодты талдаудың қолмен әдісі және бастапқы деректерді дайындау ("Цифрлық үкіметтің" цифрлық объектілерінің бастапқы кодтарын жүктеу), сканерлеу режимін таңдау (статикалық, тәуелділіктерді талдау және/немесе динамикалық), сканерлеу режимдерінің сипаттамаларын реттеу) жүргізіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      функционалдық объектілерді орындау бағытын зерделеу және өңдеу деректерін тексеру;</w:t>
+      3) БҚ осалдықтарын анықтауға арналған БҚ іске қосылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жалған позитивтердің болуына бағдарламалық есептерге талдау жүргізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) олардың сипаттамасы, бағыты (файлға жол) және тәуекел дәрежесі (жоғары, орташа, төмен) көрсетіле отырып, БҚ анықталған осалдықтардың тізбесін қамтитын есеп қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. ДМ анықтау мынадай тәртіппен жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сынақ объектісіне арналған нормативтік-техникалық құжаттаманы, оның ішінде цифрлық объектіні құруға (дамытуға) арналған техникалық тапсырманы оның мақсаты, қолдану саласы, қолданылатын әдістер, шешілетін міндеттер сыныбы, қолдану кезіндегі шектеулер, техникалық құралдардың ең аз конфигурациясы, жұмыс істеу ортасы және жұмыс тәртібі туралы мәліметтер бөлігінде талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сынақ объектісінің бастапқы кодын қолмен талдау жүргізу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БҚ-ның модульдік және логикалық құрылымын, сондай-ақ жеке модульдерді зерттеу және осы құрылымдарды нормативтік-техникалық құжаттамада көрсетілгендермен салыстыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      функционалдық объектілер деңгейінде бастапқы кодтардың толықтығын және артық болмауын бақылау;</w:t>
+      функционалдық объектілерді орындау бағытын зерделеу және өңдеу деректерін тексеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      есепте ДМ анықтау нәтижелерін кейіннен ұсыну үшін экран түсірімінің көмегімен ДМ-ны тіркеу;</w:t>
+      функционалдық объектілер деңгейінде бастапқы кодтардың толықтығын және артық болмауын бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z308" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) олардың сипаттамасын, маршрутын (файлға жол) және скриншотын келтіре отырып, анықталған ДМ тізбесін қамтитын есепті қалыптастыру;</w:t>
+      есепте ДМ анықтау нәтижелерін кейіннен ұсыну үшін экран түсірімінің көмегімен ДМ-ны тіркеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z309" w:id="56"/>
+    <w:bookmarkStart w:name="z70" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ашық бастапқы коды бар кітапханаларда, оның ішінде автоматтандырылған анализатордың көмегімен бэкдорларды іздеуді жүргізу;</w:t>
+      3) олардың сипаттамасын, маршрутын (файлға жол) және скриншотын келтіре отырып, анықталған ДМ тізбесін қамтитын есепті қалыптастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z310" w:id="57"/>
+    <w:bookmarkStart w:name="z71" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) осалдықтардың халықаралық дерекқорынан сәйкестендіргіш келтіре отырып, осалдықтардың сипаттамасын қамтитын есепті қалыптастыру.</w:t>
+      4) ашық бастапқы коды бар кітапханаларда, оның ішінде автоматтандырылған анализатордың көмегімен бэкдорларды іздеуді жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осалдықтардың халықаралық дерекқорынан сәйкестендіргіш келтіре отырып, осалдықтардың сипаттамасын қамтитын есепті қалыптастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бастапқы кодты талдау бойынша жұмыстардың көлемі бастапқы кодтың өлшемімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Бастапқы кодтарды талдау нәтижелерін қызмет берушінің осы жұмыс түрінің жауапты орындаушысы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сынақ объектісінің сипаттамалары туралы сауалнама-сұраулықтың көшірмесін сынақ объектісінің бастапқы кодтарын қабылдау-беру актісін қоса бере отырып, бастапқы кодтарды талдау хаттамасында (еркін нысанда) тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымшаларымен және есеппен берілетін бастапқы кодтарды талдаудың:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аккредиттелген зертхана берген хаттамасы парақтарды бірыңғай нөмірлей отырып, тігіледі және мөр басылады (болған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік техникалық қызмет берген хаттамасы электрондық түрде өтініш берушінің SYNAQ интернет-порталының жеке кабинетінде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бастапқы кодтарды талдау жүргізу аяқталғаннан кейін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сынақ объектісінің ("цифрлық үкіметтің" цифрлық объектілерін қоспағанда) бастапқы кодтары таңбаланады және мөр басылған түрінде аккредиттелген сынақ зертханасының мұрағатына жауапты сақтауға тапсырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сынақ объектісінің ("цифрлық үкіметтің" цифрлық объектісі) бастапқы кодтары бірегей сәйкестендіру нөмірін алады және SYNAQ интернет-порталында сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қызмет беруші сынақтар аяқталғаннан кейін олардың құпиялылығын кем дегенде үш жыл сақтай отырып, алынған бастапқы кодтарды сақтауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z82" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...46 lines deleted...]
-</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Киберқауіпсіздік функцияларын сынақ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z311" w:id="58"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z83" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Бастапқы кодты талдау бойынша жұмыстардың көлемі бастапқы кодтың өлшемімен айқындалады.</w:t>
+      16. Цифрлық объектілерінің функцияларын киберқауіпсіздік талаптарына сәйкестігіне бағалау (бұдан әрі – киберқауіпсіздік функцияларын сынақ) олардың нормативтік-техникалық құжаттаманың, Қазақстан Республикасының нормативтік құқықтық актілері мен Қазақстан Республикасы аумағында қолданыстағы киберқауіпсіздік бойынша стандарттардың талаптарына сәйкестігін бағалау мақсатында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z312" w:id="59"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес сынақ объектісінің сипаттамалары туралы сауалнама-сұраулықтың көшірмесін сынақ объектісінің бастапқы кодтарын қабылдау-беру актісін қоса бере отырып, бастапқы кодтарды талдау хаттамасында (еркін нысанда) тіркейді.</w:t>
+        <w:t>
+      17. Киберқауіпсіздік функцияларын сынақ мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z85" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қосымшаларымен және есеппен берілетін бастапқы кодтарды талдаудың:</w:t>
+      1) қауіпсіздік функцияларының нормативтік-техникалық құжаттаманың, Қазақстан Республикасының нормативтік құқықтық актілерінің және Қазақстан Республикасының аумағында қолданылатын киберқауіпсіздік бойынша стандарттардың талаптарына сәйкестігін, оның ішінде бағдарламалық құралдарды қолдана отырып (қажет болған жағдайда) бағалауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z313" w:id="60"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) аккредиттелген зертхана берген хаттамасы парақтарды бірыңғай нөмірлей отырып, тігіледі және мөр басылады (болған кезде);</w:t>
+      2) "Цифрлық үкіметтің" цифрлық объектілеріне жататын сынақ объектілерін енуді қолмен тестілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z314" w:id="61"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z87" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мемлекеттік техникалық қызмет берген хаттамасы электрондық түрде өтініш берушінің SYNAQ интернет-порталының жеке кабинетінде орналастырылады.</w:t>
+      3) бағдарламалық қамтылымның жаңартуларға сканерлеуі және конфигурацияны талдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z315" w:id="62"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z88" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Бастапқы кодтарды талдау жүргізу аяқталғаннан кейін:</w:t>
+      4) сынақ қорытындыларын бақылау нәтижелерін, сәйкестік немесе сәйкессіздік туралы бағалауды және анықталған сәйкессіздіктерді жою жөніндегі ұсынымдарды (қажет болған жағдайда) көрсете отырып, сынақ туралы есепте тіркеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z506" w:id="63"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z89" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) сынақ объектісінің (мемлекеттік орган меншік иесі (иеленуші) және (немесе) тапсырыс беруші болып табылатын ақпараттандыру объектілерін қоспағанда) бастапқы кодтары таңбаланады және мөр басылған түрінде аккредиттелген сынақ зертханасының мұрағатына жауапты сақтауға тапсырылады.</w:t>
+        <w:t xml:space="preserve">
+      18. Киберқауіпсіздік функцияларының тізбесі Әдістемеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және қолмен тестілеу функцияларының тізбесі Әдістемеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z507" w:id="64"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z90" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сынақ объектісінің (мемлекеттік орган меншік иесі (иеленуші) және (немесе) тапсырыс беруші болып табылатын ақпараттандыру объектісінің) бастапқы кодтары бірегей сәйкестендіру нөмірін алады және SYNAQ интернет-порталында сақталады.</w:t>
+      19. Киберқауіпсіздік функцияларының сынағы іске асылу деңгейлері бойынша жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      операциялық жүйелердің виртуализация ортасы – гипервизорлар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      операциялық жүйелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректерді басқару жүйелері (ДБЖ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Цифрлық үкіметтің" цифрлық объектілерінің құрамындағы қолданбалы бағдарламалық қамтамасыз ету және олардың жиынтығы, Қағиданың 2-қосымшаға қосылған сынақ нысанының сипаттамаларына арналған сауалнама-анкетаның 5-тармағының 1) және 4) тармақшаларында тізілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. "Цифрлық үкіметтің" цифрлық объектілерінің енуіне қолмен тестілеуді қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z92" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сынақ объектісінде осалдықтарды анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z93" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Анықталған осалдықтарды жою бойынша ұсынымдар қалыптастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z94" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Киберқауіпсіздік функцияларын сынақ нәтижелерін қызмет берушінің осы жұмыс түрінің жауапты орындаушысы сынақ объектісінің сипаттамалары туралы сауалнама-сұрақнаманың көшірмесін қоса бере отырып, киберқауіпсіздік функцияларын сынақ хаттамасында тіркейді (еркін нысанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z95" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымшаларымен және есеппен берілетін киберқауіпсіздік функцияларын сынақтың:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z96" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аккредиттелген зертхана беретін хаттамасы парақтарды бірыңғай нөмірлей отырып, тігіледі және мөр басылады (болған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z97" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік техникалық қызмет беретін хаттамасы электрондық түрде өтініш берушінің SYNAQ интернет-порталындағы Жеке кабинетінде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z98" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...46 lines deleted...]
-</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Жүктемелік сынақ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z316" w:id="65"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z99" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Қызмет беруші сынақтар аяқталғаннан кейін олардың құпиялылығын кем дегенде үш жыл сақтай отырып, алынған бастапқы кодтарды сақтауды қамтамасыз етеді.</w:t>
+      22. Жүктемелік сынақ, сынақ объектісінің қолжетімділігін, тұтастығын және құпиялылығын сақтауды бағалау мақсатында жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z317" w:id="66"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z100" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Жүктемелік сынақ дербес деректер жалған деректермен алмастырылған сынақ объектісін штаттық пайдалану ортасында автоматтандырылған сценарийлер негізінде мамандандырылған бағдарламалық құралды пайдалана отырып жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z101" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Өтініш беруші жүктемелік сынақ параметрлерін Қағидаларға 2-қосымшаның сынақ объектісінің сипаттамалары туралы сауалнама-сұрақнаманың 5-тармағының 9) тармақшасы мен 10) тармақшасының кестелерінде ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z102" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүктемелік сынақ жүргізу кезінде сынақ объектісінің нақты жүктемелік қабілеттілігінің параметрлері айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z103" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Жүктемелік сынақ мынадай тәртіппен жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z104" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сынаққа дайындық жүргізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z105" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сынақ жүргізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z106" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сынақ нәтижелері тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z107" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Сынаққа дайындық мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z108" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сынақ сценарийін анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z109" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сынақтың уақытша және сандық сипаттамаларын анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z110" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сынақ жүргізу уақытын тапсырыс берушімен келісу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z111" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Сынақ жүргізу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z112" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мамандандырылған бағдарламалық құралға сынақ сценарийі мен конфигурациясын баптауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z113" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мамандандырылған бағдарламалық құралды іске қосуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z114" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сынақ объектісіне жүктеуді тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z115" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сынақ объектісінің нақты өткізу қабілетін жоғарылату немесе төмендету жөнінде ұсынымдар көрсете отырып, жүктемелік сынақтың есебін қалыптастыруды және беруді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z116" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Жүктемелік тестілеу жүргізу жөніндегі жұмыстар Қағидаларға 2-қосымшаның сынақ объектісінің сипаттамалары туралы сауалнама-сұрақнаманың 5-тармағының 9) тармақшасы мен 10) тармақшасының кестелерінде көрсетілген бір сынақ объектісіне пайдаланушыларды қосу нүктелерінің нұсқалары мен сынақ объектісінің интеграциялық өзара іс-қимылын іске қосу нүктелерінің нұсқалар саны бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z117" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Жүктеме сынағының нәтижелері осы жұмыс түрін орындайтын қызмет берушінің жауапты орындаушысы сынақ объектілерінің сипаттамалары туралы сауалнаманың көшірмесі қоса бере отырып, жүктеме сынағының хаттамасында (еркін нысан) тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z118" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымшаларымен және есеппен берілетін жүктемелік сынақтың:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z119" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аккредиттелген зертхана беретін хаттамасы парақтарды толассыз нөмірлей отырып, тігіледі және мөр басылады (болған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z120" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік техникалық қызмет беретін хаттамасы электрондық түрде өтініш берушінің SYNAQ интернет-порталындағы жеке кабинетінде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z121" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Ақпараттық қауіпсіздік функцияларын сынау</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Желілік инфрақұрылымды зерттеп-қарау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z318" w:id="67"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z122" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Ақпараттандыру объектілерінің функцияларын ақпараттық қауіпсіздік талаптарына сәйкестігіне бағалау (бұдан әрі – ақпараттық қауіпсіздік функцияларын сынау) олардың техникалық құжаттаманың, Қазақстан Республикасының нормативтік құқықтық актілері мен Қазақстан Республикасы аумағында қолданыстағы ақпараттық қауіпсіздік саласындағы стандарттардың талаптарына сәйкестігін бағалау мақсатында жүзеге асырылады.</w:t>
+      30. Желілік инфрақұрылымды зерттеп-қарау желілік инфрақұрылымның қауіпсіздігін бағалау мақсатында жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z319" w:id="68"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z123" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Ақпараттық қауіпсіздік функцияларын сынау мыналарды қамтиды:</w:t>
+      31. Желілік инфрақұрылымды зерттеу мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z320" w:id="69"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z124" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) қауіпсіздік функцияларының техникалық құжаттаманың, Қазақстан Республикасының нормативтік құқықтық актілерінің және Қазақстан Республикасының аумағында қолданылатын ақпараттық қауіпсіздік саласындағы стандарттардың талаптарына сәйкестігін, оның ішінде бағдарламалық құралдарды қолдана отырып (қажет болған жағдайда) бағалауды;</w:t>
+      1) желілік инфрақұрылымды қорғау функцияларының нормативтік-техникалық құжаттаманың, Қазақстан Республикасының нормативтік құқықтық актілерінің және Қазақстан Республикасының аумағында қолданылатын киберқауіпсіздік бойынша стандарттардың талаптарына сәйкестігін бағалау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z321" w:id="70"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z125" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мемлекеттік орган меншік иесі (иеленуші) және (немесе) тапсырыс беруші болып табылатын сынақ объектілерінің кіруіне қолмен тестілеу;</w:t>
+      2) өтініш берушінің желілік инфрақұрылымын, оның ішінде бағдарламалық құралдарды қолдана отырып тексеру (қажет болған жағдайда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z322" w:id="71"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z126" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) бағдарламалық қамтылымның жаңартуларға сканерлеуі және конфигурацияны талдау;</w:t>
+      3) Бағдарламалық құралдың жалпы осалдықтар мен тәуекелдер базасынан бағдарламалық қамтамасыз етудің белгілі осалдықтарының болуына сканерлеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z323" w:id="72"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z127" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) байқау, сәйкестікті немесе сәйкессіздікті бағалау нәтижелері көрсетілген есепте сынақ нәтижелерін және анықталған сәйкессіздіктерді түзету жөніндегі ұсынымдарды (қажет болған жағдайда) тіркеуді қамтиды.</w:t>
+      4) сынық, сәйкестікті немесе сәйкессіздікті бағалау нәтижелерін және анықталған сәйкессіздіктерді түзету жөніндегі ұсынымдарды көрсете отырып, есепте алынған сынақ нәтижелерін тіркеуді (қажет болған жағдайда) қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z324" w:id="73"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z128" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18. Ақпараттық қауіпсіздік функцияларының тізбесі Әдістемеге </w:t>
+      32. Желілік инфрақұрылымды қорғау функцияларының тізбесі осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымшада</w:t>
+        <w:t>3-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және қолмен тестілеу функцияларының тізбесі Әдістемеге 2-қосымшада келтірілген.</w:t>
+        <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z325" w:id="74"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z129" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сынақ объектісінің сипаттамалары туралы сауалнама-сауалнаманың 1) тармақшасының және 5-тармағының 4) тармақшасының кестелерінде санамаланған серверлер, виртуалды ресурстар және виртуалдандыру орталары бөлінісінде жүргізіледі.</w:t>
+        <w:t>
+      33. Желілік инфрақұрылымды тексеру жөніндегі жұмыстар Қағидаларға 2-қосымшаның сынақ объектісінің сипаттамалары туралы сауалнама-сұрақнаманың 5-тармағының 7) тармақшасының кестесінде көрсетілген сынақ объектісі желісінің (кіші желісінің) әрбір сегменті үшін жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z326" w:id="75"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z130" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Мемлекеттік орган меншік иесі (иеленуші) және (немесе) тапсырыс беруші болып табылатын сынақ объектілерінің енуіне қолмен тестілеуді қамтиды:</w:t>
+      34. Желілік инфрақұрылымды зерттеп-қарау нәтижелерін қызмет берушінің осы жұмыс түрінің жауапты орындаушысы сынақ объектісінің сипаттамалары туралы сауалнама-сұрақнаманың көшірмесін қоса бере отырып, желілік инфрақұрылымды зерттеп-қарау хаттамасында тіркейді (еркін нысанда).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z327" w:id="76"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z131" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сынақ объектісіндегі осалдықтарды анықтау;</w:t>
+      Қосымшаларымен және есеппен берілетін желілік инфрақұрылымды зерттеп-қараудың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z328" w:id="77"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z132" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Анықталған осалдықтарды жою бойынша ұсынымдар қалыптастыру.</w:t>
+      1) аккредиттелген зертхана беретін хаттамасы парақтарды толассыз нөмірлей отырып, тігіледі және мөр басылады (болған кезде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z329" w:id="78"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z133" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Ақпараттық қауіпсіздік функцияларын сынау нәтижелерін қызмет берушінің осы жұмыс түрінің жауапты орындаушысы сынақ объектісінің сипаттамалары туралы сауалнама-сұраулықтың көшірмесін қоса бере отырып, ақпараттық қауіпсіздік функцияларын сынау хаттамасында тіркейді (еркін нысанда).</w:t>
+      2) мемлекеттік техникалық қызмет беретін хаттамасы электрондық түрде өтініш берушінің SYNAQ интернет-порталындағы жеке кабинетінде орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z134" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Киберқауіпсіздікті қамтамасыз ету процестерін зерттеп-қарау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z135" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қосымшаларымен және есеппен берілетін ақпараттық қауіпсіздік функцияларын сынаудың:</w:t>
+      35. Киберқауіпсіздікті қамтамасыз ету процестерін зерттеп-қарау олардың киберқауіпсіздікті қамтамасыз ету саласындағы нормативтік құқықтық актілер мен стандарттардың талаптарына сәйкестігін бағалау мақсатында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z330" w:id="79"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z136" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) аккредиттелген зертхана беретін хаттамасы парақтарды бірыңғай нөмірлей отырып, тігіледі және мөр басылады (болған кезде);</w:t>
+      36. Киберқауіпсіздікті қамтамасыз ету процестерін зерттеу мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z331" w:id="80"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z137" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мемлекеттік техникалық қызмет беретін хаттамасы электрондық түрде өтініш берушінің SYNAQ интернет-порталындағы Жеке кабинетінде орналастырылады.</w:t>
+      1) киберқауіпсіздікті қамтамасыз ету процестерінің киберқауіпсіздікті қамтамасыз ету саласындағы нормативтік құқықтық актілер мен стандарттардың талаптарына сәйкестігін бағалау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z333" w:id="82"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z138" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Жүктемелік сынау сынақ объектісінің қолжетімділігін, тұтастығын және құпиялылығын сақтауды бағалау мақсатында жүргізіледі.</w:t>
+      2) сынақ нәтижелерін, сәйкестікті немесе сәйкессіздікті бағалауды және анықталған сәйкессіздіктерді түзету жөніндегі ұсынымдарды көрсете отырып, сынақты бағалау нәтижелерін тіркеуді (қажет болған жағдайда) қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z334" w:id="83"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z139" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      23. Жүктемелік сынау дербес деректер жалған деректермен алмастырылған сынақ объектісін штаттық пайдалану ортасында автоматтандырылған сценарийлер негізінде мамандандырылған бағдарламалық құралды пайдалана отырып жүргізіледі.</w:t>
+        <w:t xml:space="preserve">
+      37. Киберқауіпсіздікті қамтамасыз ету процестерінің тізбесі және олардың мазмұны Әдістемеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z335" w:id="84"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z140" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сынақ объектісінің сипаттамалары туралы сауалнама-сұраулықтың 5-тармағының 9) тармақшасы мен 10) тармақшасының кестелерінде ұсынады.</w:t>
+        <w:t>
+      38. Киберқауіпсіздікті қамтамасыз ету процестерін тексеру бойынша жұмыстар сынақ объектісі үшін жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z141" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жүктемелік сынау жүргізу кезінде сынақ объектісінің нақты жүктемелік қабілеттілігінің параметрлері айқындалады.</w:t>
+      39. Киберқауіпсіздікті қамтамасыз ету процестерін тексеру нәтижелерін өнім берушінің осы жұмыс түрінің жауапты орындаушысы сынақ объектісінің сипаттамалары туралы сауалнама-сауалнаманың көшірмесін қоса бере отырып, киберқауіпсіздікті қамтамасыз ету процестерін тексеру хаттамасында (еркін нысанда) тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z336" w:id="85"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z142" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Жүктемелік сынау мынадай тәртіппен жүзеге асырылады:</w:t>
+      Қосымшаларымен және есебімен киберқауіпсіздікті қамтамасыз ету процестерін тексеру хаттамасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z337" w:id="86"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z143" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сынауға дайындық жүргізіледі;</w:t>
+      1) аккредиттелген зертханамен тігіледі, беттердің өтпелі нөмірленуімен тігіледі және мөрмен (бар болса) мөрленеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z338" w:id="87"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z144" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сынақ жүргізіледі;</w:t>
+      2) мемлекеттік техникалық қызмет электрондық түрде өтініш берушінің Жеке кабинетінде SYNAQ интернет-порталында орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z339" w:id="88"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z145" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сынақ нәтижелері тіркеледі.</w:t>
-[...985 lines deleted...]
-      43. Өзгермеуге талдау "электрондық үкіметтің" ақпараттандыру объектісі орналасқан жерде мемлекеттік техникалық қызмет белгілеген бағдарламалық қамтылым арқылы тұрақты негізде жүзеге асырылады.</w:t>
+      Бағдарламалық құралдың киберқауіпсіздікті қамтамасыз ету саласындағы стандарттарға сәйкестігіне сканерлеу нәтижелері киберқауіпсіздікті қамтамасыз ету процестерін тексеру хаттамасына енгізілмейді және ұсынымдық сипатта болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:p>
-[...256 lines deleted...]
-    <w:bookmarkEnd w:id="141"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4617,189 +4035,165 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Электрондық үкіметтің"</w:t>
+              <w:t>"Цифрлық үкіметтің"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ақпараттандыру объектілерінің</w:t>
+              <w:t>цифрлық объектілерінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және ақпараттық-</w:t>
+              <w:t>және аса маңызды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>коммуникациялық</w:t>
+              <w:t>цифрлық объектілердің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инфрақұрылымның аса</w:t>
+              <w:t>киберқауіпсіздік талаптарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>маңызды объектілерінің</w:t>
+              <w:t>сәйкестігіне сынақтар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ақпараттық қауіпсіздік</w:t>
-[...25 lines deleted...]
-              <w:t>сынақтар жүргізу әдістемесіне</w:t>
+              <w:t>жүргізу әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z147" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ақпараттық қауіпсіздік функцияларының тізбесі</w:t>
+        <w:t xml:space="preserve"> Киберқауіпсіздік функцияларының тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4812,123 +4206,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функциялардың атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Функциялардың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функциялардың мазмұны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Функциялардың мазмұны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5116,105 +4540,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қауіпсіздік аудитінің автоматты әрекет ет әрекет етуі</w:t>
+Қауіпсіздік аудитінің автоматты әрекет етуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздік оқиғаларын жинау және талдау құралдарымен ақпараттық қауіпсіздік мониторингін қамтамасыз ету.</w:t>
-[...17 lines deleted...]
-Тіркеу журналына жазба енгізуді, қауіпсіздікті бұзушылықты айқындау туралы әкімшіге локалдық немесе қашықтықтан сигнал беруді жүзеге асыру.</w:t>
+Киберқауіпсіздік оқиғаларын жинау және талдау құралдарымен киберқауіпсіздік мониторингін қамтамасыз ету. Тіркеу журналына жазба енгізуді, қауіпсіздікті бұзушылықты айқындау туралы әкімшіге локалдық немесе қашықтықтан сигнал беруді жүзеге асыру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5509,51 +4915,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық тіркеу ақпаратын қарау (оқу) мүмкіндігін қамтамасыз ету және әкімшіге беру. Өзге пайдаланушыларға тіркеу ақпаратына қолжетімділік айқын ерекше оқиғаларды қоспағанда, жабық болуы тиіс.</w:t>
+Барлық тіркеу ақпаратын қарау (оқу) мүмкіндігін қамтамасыз ету және әкімшіге беру. Өзге пайдаланушыларға тіркеу ақпаратына қолжетімділік айқын ерекше оқиғаларды қоспағанда, жабық болады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5622,141 +5028,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оқиғаларды тіркеудің, ең болмаса, мынадай атрибуттарға негізделетін іріктеудің болуы:</w:t>
-[...89 lines deleted...]
-оқиға мерзімі мен уақыты.</w:t>
+Оқиғаларды тіркеудің, ең болмаса, мынадай атрибуттарға негізделетін іріктеудің болуы: объектіні сәйкестендіргіш; субъектіні сәйкестендіргіш; желі торабының мекенжайы; оқиға түрі; оқиға мерзімі мен уақыты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6165,51 +5481,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Техникалық құжаттаманың, Қазақстан Республикасының нормативтік құқықтық актілері мен Қазақстан Республикасы аумағында қолданыстағы ақпараттық қауіпсіздік саласындағы стандарттардың талаптарына сәйкес сенімді арна арқылы жіберілетін барлық ақпарат үшін тұтастығын шифрлаудың және бақылаудың болуы.</w:t>
+1. Нормативтік-техникалық құжаттаманың, Қазақстан Республикасының нормативтік құқықтық актілері мен Қазақстан Республикасы аумағында қолданыстағы киберқауіпсіздік саласындағы стандарттардың талаптарына сәйкес сенімді арна арқылы жіберілетін барлық ақпарат үшін тұтастығын шифрлаудың және бақылаудың болуы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Құпия деректерді, қолжетімділігі шектеулі дербес деректерді немесе таратылуы шектеулі қызметтік ақпаратты қамтитын сынақ объектілері (бұдан әрі – СО) үшін ақпаратты криптографиялық қорғау құралдарын қолдану.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6451,141 +5767,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолжетімділікті бөлу функцияларын пайдалану, ең болмаса, мынадай қауіпсіздік атрибуттарына негізделуі тиіс:</w:t>
-[...89 lines deleted...]
-субъектілердің қол жеткізу құқықтары.</w:t>
+Қолжетімділікті бөлу функцияларын пайдалану, ең болмаса, мынадай қауіпсіздік атрибуттарына негізделуі тиіс: қол жеткізу субъектілерін сәйкестендіргіштер; қол жеткізу объектілерін сәйкестендіргіштер; қол жеткізу субъектілерінің мекенжайлары; қол жеткізу объектілерінің мекенжайлары; субъектілердің қол жеткізу құқықтары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7748,51 +6974,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ОҚФ арасында жіберген кезде пайдаланушы деректерінің тұтастығын қорға</w:t>
+ОҚФ арасында жіберген кезде пайдаланушы деректерінің тұтастығын қорғау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8052,105 +7278,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әрбір пайдаланушы үшін, ең болмаса, келесі қауіпсіздік атрибуттарын қолдау қажет:</w:t>
-[...53 lines deleted...]
-- қол жеткізу құқығы (рөлі).</w:t>
+Әрбір пайдаланушы үшін, ең болмаса, келесі қауіпсіздік атрибуттарын қолдау қажет: сәйкестендіргіш; авторизациялық мәліметтер (мысалы, құпия сөз);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кіру құқықтары (рөл).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8219,51 +7409,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Егер теңестірілген ақпарат криптографиялық операциялармен қамтамасыз етілсе, сондай-ақ ашық және құпия кілттеріне қолдау көрсетілуі қажет.</w:t>
+1) Құпия сөздің мерзімі өткен жағдайда тіркелгішті автоматты түрде құлыптау мүмкіндігінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Қолданушының құпия сөзін өзгерту процедурасының болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Құпия сөз өзгертілген кезде оның минималды ұзындығы мен күрделілігіне шектеулер қойылуы тиіс.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүйе компоненттері мен қызметтік тіркелгіштер қолданатын аутентификациялық ақпаратты және басқа да құпияларды сақтау үшін арнайы механизмдерді немесе құпияларды басқару құралдарын пайдаланып, олардың құпиялылығын және рұқсатсыз қол жеткізуден қорғалуын қамтамасыз ететін шаралар іске асырылуы тиіс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9523,51 +8767,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сервиспен аппараттық кідірістер кезінде (мысалы, электр қуатының іркілісінен орын алған) қауіпсіз жай-күйді сақтау.</w:t>
+Сервиспен аппараттық ақаулар кезінде (мысалы, электр қуатының іркілісінен орын алған) қауіпсіз жай-күйді сақтау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9636,51 +8880,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Деректерді олардың және АТ қашықтықтағы сенімді өнімі арасында жіберген кезде сервис барлық деректердің қолжетімділігін тексеруге және ақпаратты қайтадан жіберуді орындауға, сондай-ақ түрлендірулер айқындалса, тіркеу журналына жазба енгізуді генерациялауға мүмкіндік беруге тиіс.</w:t>
+Қызмет деректерді оған және қашықтан сенімді цифрлық технологиялар өнімі арасында берілу кезінде олардың қолжетімділігін тексеруді, сондай-ақ өзгерістер анықталған жағдайда ақпаратты қайта беруді және тіркеу журналының жазбасын жасауды қамтамасыз етеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9749,51 +8993,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Деректерді олардың және АТ қашықтықтағы сенімді өнімі арасында жіберген кезде сервис барлық деректердің құпиялылығын тексеруге және ақпаратты қайтадан жіберуді орындауға, сондай-ақ түрлендірулер анықталса, тіркеу журналына жазба енгізуді генерациялауға мүмкіндік беру.</w:t>
+Сервис деректерді оның және қашықтан орналасқан сенімді цифрлық технологиялар өнімі арасында жіберілген кезде олардың құпиялылығын тексеруге мүмкіндік беруі, сондай-ақ ақпаратты қайта жіберуі және өзгерістер анықталған жағдайда тіркеу журналын жасауы тиіс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9862,51 +9106,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Деректерді олардың және АТ қашықтықтағы сенімді өнімі арасында жіберген кезде сервис барлық деректердің тұтастығын тексеруге және ақпаратты қайтадан жіберуді орындауға, сондай-ақ түрлендірулер анықталса, тіркеу журналына жазба енгізуді генерациялауға мүмкіндік беру.</w:t>
+Сервис деректерді оның және қашықтан орналасқан сенімді цифрлық технология өнімі арасында жіберген кезде сервис барлық деректердің тұтастығын тексеруге және ақпаратты қайтадан жіберуді орындауға, сондай-ақ түрлендірулер анықталса, тіркеу журналына жазба енгізуді генерациялауға мүмкіндік беру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9975,51 +9219,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Деректерді олардың және АТ қашықтықтағы сенімді өнімі арасында жіберген кезде сервис барлық деректердің қолжетімділігін, құпиялылығы мен тұтастығын тексеруге және ақпаратты қайтадан жіберуді орындауға, сондай-ақ түрлендірулер анықталса, тіркеу журналына жазба енгізуді генерациялауға мүмкіндік береді.</w:t>
+Сервис деректерді оның және қашықтан орналасқан сенімді цифрлық технология өнімі арасында жіберген кезде сервис барлық деректердің қолжетімділігін, құпиялылығы мен тұтастығын тексеруге және ақпаратты қайтадан жіберуді орындауға, сондай-ақ түрлендірулер анықталса, тіркеу журналына жазба енгізуді генерациялауға мүмкіндік береді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10088,51 +9332,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кідірулер немесе қызмет көрсету тоқтатылғаннан кейін автоматты түрде қалпына келтіру мүмкін болмаса, сервис қауіпсіз жай-күйге қайтаруға мүмкіндік беретін авариялық қолдау режиміне ауысады. Аппараттық кідірістерден кейін автоматты рәсімдерді қолданумен қауіпсіз жай-күйге кері қайту қамтамасыз етіледі.</w:t>
+Ақаулар немесе қызмет көрсету тоқтатылғаннан кейін автоматты түрде қалпына келтіру мүмкін болмаса, сервис қауіпсіз жай-күйге қайтаруға мүмкіндік беретін авариялық қолдау режиміне ауысады. Аппараттық ақаулардан кейін автоматты рәсімдерді қолданумен қауіпсіз жай-күйге кері қайту қамтамасыз етіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10992,51 +10236,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АИ-де модификациялауға құқықтары бар ықтимал сценарийлердің (скриптердің) болмауы, оларды қолдану ақпараттық қауіпсіздік инциденттерінің туындауына әкеп соғуы мүмкін.</w:t>
+СО-да киберқауіпсіздікке қатысты оқиғаларға әкеп соқтыратын өзгерту құқықтары бар сценарийлердің (скрипттердің) болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11146,52 +10390,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Кідірулер кезінде де сынақ объектісінің функционалдық мүмкіндіктерінің қолжетімділігін қамтамасыз ету. Осындай кідірістердің үлгілері: қуат көзін ажырату, аппаратураның жұмыс істемей қалуы, БҚ іркілісі.</w:t>
+              <w:t xml:space="preserve">
+Ақаулар кезінде де сынақ объектісінің функционалдық мүмкіндіктерінің қолжетімділігін қамтамасыз ету. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осындай ақаулар үлгілері: қуат көзін ажырату, аппаратураның жұмыс істемей қалуы, БҚ іркілісі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11278,51 +10540,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Басқа пайдаланушылардың немесе субъектілердің ресурстарды монополиялауы себепті қызмет көрсетуден рұқсатсыз бас тартуға жол бермеу үшін пайдаланушылардың және субъектілердің ресурстарды пайдалануын басқаруды қамтамасыз ету.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Ақпараттандыру объектісі шеңберінде оның жұмыс істеуін қамтамасыз ететін бағдарламалық өнімдерді ғана пайдалану.</w:t>
+2. Цифрлық объектісі шеңберінде оның жұмыс істеуін қамтамасыз ететін бағдарламалық өнімдерді ғана пайдалану.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11885,51 +11147,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сеансты сәтті ашқан кезде пайдаланушы үшін осы пайдаланушы атынан қолжетімділікті алудың сәтсіз әрекеттерінің тарихын алу мүмкіндігін қамтамасыз ету. Бұл тарих қол жеткізу мерзімін, уақытын, құралдарын және СО соңғы рет сәтті қолжетімділік портын, сондай-ақ сәйкестендірілген пайдаланушының соңғы сәтті қол жеткізуінен кейінгі СО сәтсіз қол жеткізу әрекеттерінің санын қамтуы мүмкін.</w:t>
+Сеансты сәтті ашқан кезде пайдаланушы үшін осы пайдаланушы атынан қолжетімділікті алудың сәтсіз әрекеттерінің тарихын алу мүмкіндігін қамтамасыз ету. Бұл тарих қол жеткізу мерзімін, уақытын, қолданыс тікелей қосылымнан басталатын IP-адрес, құралдарын және СО соңғы рет сәтті қолжетімділік портын, сондай-ақ сәйкестендірілген пайдаланушының соңғы сәтті қол жеткізуінен кейінгі СО сәтсіз қол жеткізу әрекеттерінің санын қамтуы мүмкін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13409,51 +12671,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік органдардың ақпараттандыру объектілерінде, жергілікті атқарушы органдарда және ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілерінде "құпия ақпараттың таралып кетуінен қорғау"</w:t>
+Мемлекеттік органдардың цифрлық объектілерде, жергілікті атқарушы органдарда және аса маңызды цифрлық объектілерінде "құпия ақпараттың таралып кетуінен қорғау"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13747,52 +13009,72 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Аутентификация рәсімдерін ұйымдастыру қағидаларына сәйкес пароль саясатын қолдануды қамтамасыз ету.</w:t>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы "Киберқауіпсіздік туралы" Заңына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3) тармақшасына сәйкес Қазақстан Республикасы Үкіметі бекіткен, Цифрландыру және киберқауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптарға сәйкес (әрі қарай – БТ) құпия сөз саясатының қолданылуын қамтамасыз ету.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13944,176 +13226,165 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Электрондық үкіметтің"</w:t>
+              <w:t>"Цифрлық үкіметтің"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ақпараттандыру объектілерінің</w:t>
+              <w:t>цифрлық объектілерінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және ақпараттық- коммуникациялық</w:t>
+              <w:t>және аса маңызды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инфрақұрылымның аса маңызды</w:t>
+              <w:t>цифрлық объектілердің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>объектілерінің ақпараттық</w:t>
-[...12 lines deleted...]
-              <w:t>қауіпсіздік талаптарына</w:t>
+              <w:t>киберқауіпсіздік талаптарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сәйкестігіне сынақтар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z149" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қолмен тестілеу функцияларының тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14126,123 +13397,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функциялардың атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Функциялардың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функциялардың мазмұны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Функциялардың мазмұны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14989,51 +14290,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қауіпсіздік талаптарына сәйкес оларды қорғауды ескере отырып, сынақ объектісі пайдаланушыларының іс-әрекеттерін және ақпараттық қауіпсіздік оқиғаларын журналдауды қамтамасыз ету. Құпия деректері бар жиналған журналдар сынақ объектісінің серверлерінде ұзақ уақыт сақталмауы керек және белгілі бір уақыт өткеннен кейін жойылуы керек.</w:t>
+Қауіпсіздік талаптарына сәйкес оларды қорғауды ескере отырып, сынақ объектісі пайдаланушыларының іс-әрекеттерін және киберқауіпсіздік оқиғаларын журналдауды қамтамасыз ету. Құпия деректері бар жиналған журналдар сынақ объектісінің серверлерінде ұзақ уақыт сақталмайды және белгілі бір уақыт өткеннен кейін жойылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15685,87 +14986,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 API келесі талаптарға сәйкестігін қамтамасыз ету:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- API-де барлық веб-қызметтерге қол жеткізу үшін дұрыс авторизация, сеансты басқарудың негізгі параметрлері және аутентификация болуы керек;</w:t>
-[...35 lines deleted...]
-- бұлтты және серверсіз сияқты әртүрлі API-де барлық қажетті қауіпсіздік басқару элементтері болуы керек.</w:t>
+- API-де барлық веб-қызметтерге қол жеткізу үшін дұрыс авторизация, сеансты басқарудың негізгі параметрлері және аутентификация болады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- API интерфейстері олардың параметрлері төменнен жоғары сенім деңгейіне ауысқан жағдайда енгізілген деректерді тиісті түрде тексеріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- бұлтты және серверсіз сияқты әртүрлі API-де барлық қажетті қауіпсіздік басқару элементтері болады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15917,189 +15218,165 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Электрондық үкіметтің"</w:t>
+              <w:t>"Цифрлық үкіметтің"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ақпараттандыру объектілерінің</w:t>
+              <w:t>цифрлық объектілерінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және ақпараттық-</w:t>
+              <w:t>және аса маңызды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>коммуникациялық</w:t>
+              <w:t>цифрлық объектілердің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инфрақұрылымның аса маңызды</w:t>
+              <w:t>киберқауіпсіздік талаптарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>объектілерінің ақпараттық</w:t>
+              <w:t>сәйкестігіне сынақтар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қауіпсіздік талаптарына</w:t>
-[...25 lines deleted...]
-              <w:t>әдістемесіне</w:t>
+              <w:t>жүргізу әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z151" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Желілік инфрақұрылымды қорғау функцияларының тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16458,51 +15735,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Пайдаланушының жүзеге асырылған әрекеттермен байланысын орнату үшін есептік жазбалардың бірегей сәйкестендіргіштерін пайдалану.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Артықшылықты қол жеткізу құқықтары оларды пайдалану қажеттілігі негізінде есептік жазбаларға арналуы тиіс.</w:t>
+2. Артықшылықты қол жеткізу құқықтары оларды пайдалану қажеттілігі негізінде есептік жазбаларға арналады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Сәтсіз және сәтті аутентификация әрекеттерін тіркеу.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16661,51 +15938,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Ақпараттық қауіпсіздік жағдайына байланысты оқиғаларды тіркеу, бұл ретте оқиғалар журналдары мыналарды қамтуы тиіс:</w:t>
+1. Киберқауіпсіздік жағдайына байланысты оқиғаларды тіркеу, бұл ретте оқиғалар журналдары мыналарды қамтиды:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пайдаланушылардың идентификаторлары;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16805,159 +16082,159 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 желілік мекенжайлар мен хаттамалар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Ақпараттық қауіпсіздікті бұзумен байланысты оқиғаларға мониторинг жүргізу және мониторинг нәтижелерін талдау.</w:t>
-[...107 lines deleted...]
-6. Оқиғаларды тіркеу журналдарының уақытын UTC(kz) ДҮНИЕЖҮЗІЛІК ҮЙЛЕСТІРІЛГЕН уақыттың ұлттық шкаласын жаңғыртатын уақыт пен жиілік эталонымен синхрондауды қамтамасыз ету.</w:t>
+2. Киберқауіпсіздікті бұзумен байланысты оқиғаларға мониторинг жүргізу және мониторинг нәтижелерін талдау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Оқиғаларды тіркеу журналдарын киберқауіпсіздік жөніндегі нормативтік-техникалық құжаттамада көрсетілген мерзім бойы, бірақ үш жылдан кем емес мерзімге сақтау және олардың екі айдан кем емес мерзімге оперативтік сақтауда болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Оқиғаларды тіркеу журналдарын қол сұғу және рұқсатсыз қол жеткізуден қорғауды қамтамасыз ету, соның ішінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жүйелік әкімшілерде журналдарды өзгерту, жою және өшіру құқықтары болмауы тиіс;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құпия цифрлық объектілер үшін журналдардың қосымша сақтағышын құру және жүргізу қажет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Киберқауіпсіздік оқиғаларының сыни түрлері туралы хабарландырудың болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Оқиға тіркелгісінің журналдарындағы уақыттың әмбебап координацияланған уақыт UTC (kz) ұлттық шкаласын қайта жасайтын уақыт және жиілік стандартымен синхронизациялануын қамтамасыз ету.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17157,123 +16434,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Жергілікті желінің кабельдік жүйесінің пайдаланылмаған интерфейстері белсенді жабдықтан физикалық түрде ажыратылуы тиіс.</w:t>
+1. Жергілікті желінің кабельдік жүйесінің пайдаланылмаған интерфейстері белсенді жабдықтан физикалық түрде ажыратылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Мемлекеттік органдар мен жергілікті атқарушы органдардың ішкі контурының жергілікті желісін Интернетке қосуды болдырмау, сондай-ақ ішкі контурдың жергілікті желісін және мемлекеттік органдар мен жергілікті атқарушы органдардың сыртқы контурының жергілікті желісін өзара ұштастыруды болдырмау.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Мемлекеттік органдар мен жергілікті атқарушы органдардың ақпараттық жүйесін бағдарламалық-аппараттық қамтамасыз етуді басқару ақпараттық жүйе иесінің ішкі жергілікті желісінен жүзеге асырылуы тиіс.</w:t>
+3. Мемлекеттік органдар мен жергілікті атқарушы органдардың цифрлық объектілерінің желілері арқылы берілетін деректердің құпиялылығы мен сақтығын қорғау цифрлық объектінің иесінің ішкі локальдық желісінен жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Жергілікті желіні логикалық және/немесе физикалық сегменттеу құралдарын қолдану.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Ақпараттандыру объектісінің компоненттері арасындағы, сондай-ақ ақпараттандыру объектісі мен оның жұмыс істеу ортасы арасындағы уақыт бойынша синхрондауды қамтамасыз ету.</w:t>
+5. Цифрлық объектінің компоненттері арасындағы, сондай-ақ цифрлық объект пен оның жұмыс істеу ортасы арасындағы уақыт бойынша синхрондауды қамтамасыз ету.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17360,51 +16637,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Әр интерфейсте кіріс және шығыс пакеттерді сүзуді қамтамасыз ету.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Жабдық параметрлерінде пайдаланылмаған порттар бұғатталуы тиіс.</w:t>
+2. Жабдық параметрлерінде пайдаланылмаған порттар бұғатталады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Желілік мекенжайларды түрлендіру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17491,51 +16768,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жергілікті желілерді біріктіретін арнайы байланыс арнасын ұйымдастыру кезінде ақпаратты криптографиялық қорғау құралдарын пайдалана отырып, ақпаратты қорғаудың бағдарламалық-техникалық құралдары, оның ішінде криптографиялық шифрлау қолданылуы тиіс.</w:t>
+Жергілікті желілерді біріктіретін арнайы байланыс арнасын ұйымдастыру кезінде ақпаратты криптографиялық қорғау құралдарын пайдалана отырып, ақпаратты қорғаудың бағдарламалық-техникалық құралдары, оның ішінде криптографиялық шифрлау қолданылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17568,51 +16845,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпарат алмасу бойынша жасалған іс-қимылдардан бас тартпаушылық</w:t>
+Ақпарат алмасу бойынша жасалған іс-қимылдардан бас тартпау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17717,51 +16994,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қол жетімділік пен ақаулыққа төзімділікті қамтамасыз ету үшін деректерді өңдеудің аппараттық-бағдарламалық құралдарын, деректерді сақтау жүйелерін, деректерді сақтау желілерінің компоненттерін және деректерді беру арналарын резервтеу пайдаланылуы тиіс.</w:t>
+Қол жетімділік пен ақаулыққа төзімділікті қамтамасыз ету үшін деректерді өңдеудің аппараттық-бағдарламалық құралдарын, деректерді сақтау жүйелерін, деректерді сақтау желілерінің компоненттерін және деректерді беру арналарын резервтеу пайдаланылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18026,163 +17303,165 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Электрондық үкіметтің"</w:t>
+              <w:t>"Цифрлық үкіметтің"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ақпараттандыру объектілерінің</w:t>
+              <w:t>цифрлық объектілерінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және ақпараттық-коммуникациялық</w:t>
+              <w:t>және аса маңызды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инфрақұрылымның аса маңызды</w:t>
+              <w:t>цифрлық объектілердің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>объектілерінің ақпараттық</w:t>
+              <w:t>киберқауіпсіздік талаптарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> қауіпсіздік талаптарына</w:t>
+              <w:t>сәйкестігіне сынақтар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сәйкестігіне сынақтар жүргізу</w:t>
+              <w:t>жүргізу әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әдістемесіне 4-қосымша</w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z153" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ақпараттық қауіпсіздікті қамтамасыз ету процестерінің тізбесі мен олардың мазмұны</w:t>
+        <w:t xml:space="preserve"> Киберқауіпсіздікті қамтамасыз ету процестерінің тізбесі мен олардың мазмұны</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18195,123 +17474,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Процестердің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Процестердің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АҚ қамтамасыз ету процестерінің мазмұнына қойылатын талап</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>АҚ қамтамасыз ету процестерінің мазмұнына қойылатын талап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18457,141 +17766,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық-коммуникациялық технологиялармен байланысты активтерді басқару</w:t>
+Цифрлық технологиялармен байланысты активтерді басқару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Ақпаратты өңдеу құралдарымен байланысты активтерді сәйкестендіру, жіктеу және таңбалау қағидаларында айқындалған активтерді сәйкестендіру тәртібіне сәйкес активтерді сәйкестендіру.</w:t>
-[...53 lines deleted...]
-4. Ақпаратты өңдеу құралдарымен байланысты активтерді сәйкестендіру, жіктеу және таңбалау қағидаларында айқындалған таңбалау қағидаттарына сәйкес активтерді таңбалау.</w:t>
+1. БТ-ға сәйкес активтерді идентификациялау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. БТ сәйкес ақпаратты жіктеу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Тестілеу объектісі үшін анықталған сыныптың цифрлық объектілерді жіктеу қағидаларының талаптарына сәйкестігін тексеру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. БТ-ға сәйкес активтерді таңбалау.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Сәйкестендірілген активтерге жауапты тұлғаларды бекіту.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18601,87 +17910,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. Қабылданған тізілім нысанына сәйкес активтер тізілімін жүргізу және өзектендіру.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7. Ақпаратты өңдеу құралдарымен байланысты активтерді сәйкестендіру, жіктеу және таңбалау қағидаларында айқындалған жіктеу жүйесіне сәйкес активтермен жұмыс істеу рәсімдерін айқындау, құжаттау және іске асыру (беру, пайдалану, сақтау, енгізу/шығару және қайтару).</w:t>
+7. БТ-ға сәйкес активтермен жұмыс істеу рәсімдерін айқындау, құжаттау және іске асыру (беру, пайдалану, сақтау, енгізу/шығару және қайтару).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8. Есептеу техникасы, телекоммуникациялық жабдық және бағдарламалық қамтамасыз ету құралдарын паспорттау.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9. Ақпараттық-коммуникациялық технологиялармен байланысты активтерді қабылдау / жөнелту кезінде жұмыстарды қауіпсіз ұйымдастыру.</w:t>
+9. Цифрлық технологиялармен байланысты активтерді қабылдау / жөнелту кезінде жұмыстарды қауіпсіз ұйымдастыру.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10. Серверлік және телекоммуникациялық жабдықтарды, деректерді сақтау жүйелерін, жұмыс станцияларын, ақпарат тасығыштарды қауіпсіз кәдеге жарату (қайта пайдалану).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18732,195 +18041,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздікті ұйымдастыру</w:t>
+Киберқауіпсіздікті ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Ақпараттық қауіпсіздік бөлімшесінің немесе ақпараттық қауіпсіздікке жауапты, ақпараттық технологиялар бөлімшесінен оқшауланған, тікелей жоғары басшылыққа бағынатын қызметкердің болуы.</w:t>
-[...71 lines deleted...]
-5. Ақпараттық қауіпсіздікті қамтамасыз ету рәсімдерін, оның ішінде бөгде ұйымдарды тарту кезінде айқындау және құжаттау.</w:t>
+1. Киберқауіпсіздік бөлімшесінің немесе киберқауіпсіздікке жауапты, цифрлық технологиялар бөлімшесінен оқшауланған, тікелей жоғары басшылыққа бағынатын қызметкердің болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Жұмыс топтарының жұмыс істеуі және жұмыстарды үйлестіру және киберқауіпсіздікті қамтамасыз ету мәселелері бойынша кеңестер өткізу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Киберқауіпсіздік жөніндегі нормативтік-техникалық құжаттаманы әзірлеу (өзектендіру), бекіту, басшылықтың мақұлдауы, олардың мазмұнын қызметкерлер мен орындаушылар тарапынан тартылатын қызметкерлерге жеткізу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Киберқауіпсіздік мамандарының өкілетті органдарымен, кәсіби қауымдастықтарымен, кәсіби қауымдастықтарымен немесе форумдарымен байланыста болу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Киберқауіпсіздікті қамтамасыз ету рәсімдерін, оның ішінде бөгде ұйымдарды тарту кезінде айқындау және құжаттау.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. Ақпаратты қорғау қажеттіліктерін көрсететін құпиялылық немесе жарияламау туралы келісімді әзірлеу (қайта қарау).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7. Ақпараттық қауіпсіздік және қызмет көрсету деңгейі жөніндегі талаптарды айқындау және үшінші тарап ұйымдарымен келісімдерге енгізу. Келісім ережелерінің іске асырылуын бақылау.</w:t>
+7. Киберқауіпсіздік және қызмет көрсету деңгейі жөніндегі талаптарды айқындау және үшінші тарап ұйымдарымен келісімдерге енгізу. Келісім ережелерінің іске асырылуын бақылау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19007,159 +18316,159 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Жұмысқа қабылдау кезінде кандидаттарды алдын ала тексеру.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Қызметкерлердің лауазымдық нұсқаулықтарында және (немесе) еңбек шартының талаптарында және орындаушылар тарапынан тартылатын жұмыспен қамту, еңбек қатынастарын өзгерту немесе тоқтату кезеңіндегі ақпараттық қауіпсіздікке байланысты рөлдерді, міндеттер мен жауапкершіліктерді және сынақ объектісі иесінің міндеттемелерін айқындау, тағайындау және көрсету.</w:t>
-[...107 lines deleted...]
-8. Қызметкерлердің және орындаушылар тарапынан тартылатын ақпараттық қауіпсіздікке қатысты міндеттемелерді орындау мүмкіндігін қамтамасыз ету үшін басшылықтың жауапкершілігі.</w:t>
+2. Қызметкерлердің лауазымдық нұсқаулықтарында және (немесе) еңбек шартының талаптарында және орындаушылар тарапынан тартылатын жұмыспен қамту, еңбек қатынастарын өзгерту немесе тоқтату кезеңіндегі киберқауіпсіздікке байланысты рөлдерді, міндеттер мен жауапкершіліктерді және сынақ объектісі иесінің міндеттемелерін айқындау, тағайындау және көрсету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Киберқауіпсіздікті қамтамасыз ету саласында міндеттемелері бар қызметкерлерді жұмыстан шығару рәсімдерін айқындау және құжаттау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Киберқауіпсіздік ережелерін бұзушыларға жасалатын іс-қимылдарды айқындау және регламенттеу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Қызметкерлерге олардың қызметтік міндеттерін орындауды қозғайтын киберқауіпсіздікті қамтамасыз ету саясаттарындағы, қағидаларындағы және рәсімдеріндегі өзгерістер туралы хабарлау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Қызметкерлердің және тараптан тартылатын орындаушылардың жұмыспен қамту, еңбек қатынастарын өзгерту немесе тоқтату кезеңінде киберқауіпсіздікті қамтамасыз етуге байланысты міндеттер мен жауапкершіліктер туралы хабардар болуы және орындауы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Киберқауіпсіздік саласындағы қызметкерлерді оқыту және даярлау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Қызметкерлердің және орындаушылар тарапынан тартылатын киберқауіпсіздікке қатысты міндеттемелерді орындау мүмкіндігін қамтамасыз ету үшін басшылықтың жауапкершілігі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19192,51 +18501,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АҚ оқиғаларының мониторингі және АҚ инциденттерін басқару</w:t>
+КҚ оқиғаларының мониторингі және КҚ инциденттерін басқару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19282,105 +18591,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Оқиғаларды тіркеу журналдарын талдауды жүзеге асыру.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Тіркелген оқиғаларды бақылау және ақпараттық қауіпсіздік үшін маңыздылығы жоғары және маңызды оқиғалар туралы ескерту.</w:t>
-[...53 lines deleted...]
-7. Ақпараттық қауіпсіздік инциденттеріне талдау жүргізу.</w:t>
+4. Тіркелген оқиғаларды бақылау және киберқауіпсіздік үшін маңыздылығы жоғары және маңызды оқиғалар туралы ескерту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Киберқауіпсіздік оқиғасын бағалау және шешім қабылдау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Қызметкерлерді және тараптан тартылатын орындаушыларды әзірлеу, құжаттау, олардың назарына жеткізу, киберқауіпсіздік инциденттеріне ден қою рәсімдерін орындау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Киберқауіпсіздік инциденттеріне талдау жүргізу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19413,177 +18722,177 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АҚ үздіксіздігін басқару</w:t>
+КҚ үздіксіздігін басқару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Ақпараттық қауіпсіздіктің үздіксіздігін жоспарлау.</w:t>
-[...35 lines deleted...]
-3. Штаттан тыс (дағдарыстық) жағдайларда ақпараттық қауіпсіздіктің үздіксіздігінің қажетті деңгейін ұстап тұру процестері мен рәсімдерін әзірлеу (өзектендіру), енгізу.</w:t>
+1. Киберқауіпсіздіктің үздіксіздігін жоспарлау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Киберқауіпсіздікті немесе бизнес-процестерді қамтамасыз ету процесінің үздіксіздігінің бұзылуының ықтимал себебі болып табылатын оқиғаларды идентификациялау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Штаттан тыс (дағдарыстық) жағдайларда киберқауіпсіздіктің үздіксіздігінің қажетті деңгейін ұстап тұру процестері мен рәсімдерін әзірлеу (өзектендіру), енгізу.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Қызметкерлерді және орындаушылар тарапынан тартылатын қызметкерлерді анықтау, құжаттау, олардың назарына жеткізу, штаттан тыс (дағдарыстық жағдайларда) рәсімдерді орындау.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Ақпараттық қауіпсіздіктің үздіксіздігін қамтамасыз ету процестері мен рәсімдерін тексеру (тестілеу), талдау және бағалау.</w:t>
-[...17 lines deleted...]
-6. Заңнаманың талаптарын ескере отырып, ақпаратты өңдеу құралдарын, ақпараттандыру объектісін резервтеу.</w:t>
+5. Киберқауіпсіздіктің үздіксіздігін қамтамасыз ету процестері мен рәсімдерін тексеру (тестілеу), талдау және бағалау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Заңнаманың талаптарын ескере отырып, ақпаратты өңдеу құралдарын, цифрлық объектіні резервтеу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19932,51 +19241,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздік тәуекелдерін басқару</w:t>
+Киберқауіпсіздік тәуекелдерін басқару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19986,51 +19295,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Тәуекелдерді бағалау әдістемесін таңдау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Сәйкестендірілген және жіктелген активтер үшін қатерлерді (тәуекелдерді) сәйкестендіру және ақпараттық қауіпсіздік қатерлерінің (тәуекелдерінің) каталогын қалыптастыру (өзектендіру). Ақпараттық қауіпсіздікті қамтамасыз ету процестерімен байланысты қатерлерді (тәуекелдерді), тәуекелдерді каталогта көрсету.</w:t>
+2. Сәйкестендірілген және жіктелген активтер үшін қатерлерді (тәуекелдерді) сәйкестендіру және киберқауіпсіздік қатерлерінің (тәуекелдерінің) каталогын қалыптастыру (өзектендіру). Киберқауіпсіздікті қамтамасыз ету процестерімен байланысты қатерлерді (тәуекелдерді), тәуекелдерді каталогта көрсету.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Анықталған тәуекелдерді бағалау (қайта бағалау).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20153,87 +19462,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Пайдаланушыларды ақпаратқа, қолданбалы жүйелердің функцияларына, қызметтерге, жүйелік БҚ, желілер мен желілік сервистерге қол жеткізу құқықтарының аражігін ажырату қағидаларымен әзірлеу (өзектендіру), құжаттандыру, таныстыру.</w:t>
+1. БТ-ға сәйкес ақпаратқа, қолданбалы жүйелердің функцияларына, қызметтерге, жүйелік бағдарламалық қамтамасыз етуге, желілерге және желілік қызметтерге қол жеткізу құқықтарын шектеу ережелерін әзірлеу (өзектендіру), құжаттау, пайдаланушыларды таныстыру.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Пайдаланушыларды сәйкестендіру, аутентификациялау және авторизациялаудың қолданылатын әдістері мен рәсімдері.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Электрондық ақпараттық ресурстарға қол жеткізу құқықтарының аражігін ажырату қағидаларында белгіленген қол жеткізу құқықтарының аражігін ажырату қағидаларын іске асыру.</w:t>
+3. БТ-ға сәйкес қол жеткізу құқықтарын шектеу ережелерін жүзеге асыру.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Пайдаланушыларды тіркеу және тіркеуден шығару (бұғаттау) рәсімдері.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20446,51 +19755,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Заңнама талаптарын ескере отырып, серверлік, телекоммуникациялық жабдықтарды, деректерді сақтау жүйелерін орналастыру.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Ақпараттық-коммуникациялық технологиялармен байланысты активтер орналастырылған үй-жайлардың қауіпсіздік периметрін физикалық қорғау.</w:t>
+2. Цифрлық технологиялармен байланысты активтер орналастырылған үй-жайлардың қауіпсіздік периметрін физикалық қорғау.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Заңнаманың талаптарын ескеретін негізгі және резервтік серверлік үй-жайларды ұйымдастыру.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20703,69 +20012,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Ақпараттық қауіпсіздікті қамтамасыз етудің пайдалану рәсімдерін регламенттейтін нұсқаулықтарды әзірлеу (өзектендіру), құжаттау, пайдаланушыларды таныстыру.</w:t>
-[...17 lines deleted...]
-2. Ақпараттық қауіпсіздікті қамтамасыз ету құралдары мен жүйелерін қолдану.</w:t>
+1. Киберқауіпсіздікті қамтамасыз етудің пайдалану рәсімдерін регламенттейтін нұсқаулықтарды әзірлеу (өзектендіру), құжаттау, пайдаланушыларды таныстыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Киберқауіпсіздікті қамтамасыз ету құралдары мен жүйелерін қолдану.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Ақпараттың сақтық көшірмесін жасау процедуралары және көшіру нәтижелерін тексеру. Сақтық көшірмелерді сақтау орындарының қауіпсіздігі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20811,51 +20120,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. Осалдықтарды бақылау және басқару.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7. Қызметкерлерді таныстыру және мобильді құрылғылар мен ақпарат тасығыштарды пайдалану ережелерін ережелерін іске асыру.</w:t>
+7. БТ-ға сәйкес ережелерді жүзеге асыру және қызметкерлерді таныстыру.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8. Қашықтан жұмысты ұйымдастыру жөніндегі нұсқаулықтың ережелерін әзірлеу (өзектендіру), қызметкерлерді таныстыру, іске асыру.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21104,69 +20413,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Қолданылатын криптографиялық әдістер мен құралдардың заңнама талаптарына және келісімдерге (шарттарға) сәйкестігі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Ақпараттық қауіпсіздік аудитін жүргізу.</w:t>
-[...17 lines deleted...]
-6. Ақпараттық қауіпсіздік жөніндегі заңнаманың, стандарттардың және техникалық құжаттаманың талаптарына сәйкестігі тұрғысынан сынақ объектісіне талдау жүргізу.</w:t>
+5. Киберқауіпсіздік аудитін жүргізу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Киберқауіпсіздік жөніндегі заңнаманың, стандарттардың және техникалық құжаттаманың талаптарына сәйкестігі тұрғысынан сынақ объектісіне талдау жүргізу.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7. Жазбаларды жоғалтудан, бүлінуден, бұрмаланудан, рұқсатсыз кіруден және заңнамалық, нормативтік, шарттық талаптарға сәйкес рұқсатсыз шығарудан қорғау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -21253,51 +20562,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Ақпараттық қауіпсіздікке байланысты және қолданыстағы заңнамаға және стандарттарға сәйкес келетін талаптарды сынақ объектісіне техникалық құжаттаманың құрамына енгізу (өзектендіру).</w:t>
+1. Киберқауіпсіздікке байланысты және қолданыстағы заңнамаға және стандарттарға сәйкес келетін талаптарды сынақ объектісіне нормативтік-техникалық құжаттаманың құрамына енгізу (өзектендіру).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Пайдаланылатын жүйелер үшін БҚ (жүйелік және қолданбалы) өзгерістерін басқарудың қауіпсіз рәсімдерін айқындау және қолдану.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21331,3871 +20640,69 @@
               <w:t>
 4. Бөгде ұйым жүзеге асыратын жүйені техникалық сүйемелдеу процесін бақылау.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Жүйенің қауіпсіздік мүмкіндіктерін тексеру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...160 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...91 lines deleted...]
-      </w:pPr>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...3488 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -25231,828 +20738,3556 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Нысан </w:t>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық даму, қорғаныс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және аэроғарыш</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өнеркәсібі министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2019 жылғы 3 маусымдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№111/НҚ бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z64" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Цифрлық үкіметтің" цифрлық объектілері және аса маңызды цифрлық объектілердің киберқауіпсіздік талаптарына сәйкестігіне сынақтар жүргізу қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 345/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы "Цифрлық үкіметтің" цифрлық объектілері мен аса маңызды цифрлық объектілердің киберқауіпсіздік талаптарына сәйкестігіне сынақтар жүргізу қағидалары (бұдан әрі – Қағидалар) "Киберқауіпсіздік туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 7-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>52) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "цифрлық үкіметтің" цифрлық объектілері мен аса маңызды цифрлық объектілердің киберқауіпсіздік талаптарына сәйкестігіне сынақтар жүргізу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z159" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай ұғымдар мен қысқартулар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z160" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағдарламалық қамтылым – белгілі бір функциялардың орындалуын, цифрлық деректерді өңдеуді, сақтауды, қайта көшіруді және (немесе) беруді қамтамасыз ететін алгоритмдерді іске асыратын, пайдалану үшін дайындалған кодтардың жиынтығы болып табылатын цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z161" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бастапқы код – бағдарламалық құралды жасау, өзгерту және қолдау үшін бағдарламалау тілінде жазылған бағдарлама мәтіндері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z162" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) киберқауіпсіздік – цифрлық объектілердің құпиялылығын, тұтастығын немесе қолжетімділігін бұзудан қорғалу жай-күйі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z163" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) киберқауіпсіздік жөніндегі нормативтік-техникалық құжаттама – цифрлық объектілердің және (немесе) ұйымның киберқауіпсіздікті қамтамасыз ету процестеріне қатысты саясатты, қағидаларды, қорғау шараларын белгілейтін құжаттама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z164" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) киберқауіпсіздікті қамтамасыз ету саласындағы уәкілетті органның интернет-порталы – цифрлық объектілердің киберқауіпсіздік жағдайының мониторингін жүргізуге арналған интернет-портал;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z165" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қызмет беруші – мемлекеттік техникалық қызмет немесе аккредиттелген сынақ зертханасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z166" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік техникалық қызмет – Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған мемлекеттік заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z167" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өтініш беруші – сынақ объектісінің меншік иесі немесе иеленушісі, сондай-ақ сынақ объектісінің меншік иесі немесе иеленушісі өкілеттік берген цифрлық объектінің киберқауіпсіздік талаптарына сәйкестігіне сынақтар жүргізуге өтініш берген жеке немесе заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z168" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сынақ зертханасы – киберқауіпсіздік талаптарына сәйкестігін сынаққа уәкілеттік берілген және техникалық регламент туралы заңнамаға сәйкес аккредиттелген заңды тұлға немесе оның атынан әрекет ететін заңды тұлғаның құрамындағы бөлімше;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z169" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) SYNAQ интернет-порталы – цифрлық объектілердің киберқауіпсіздік талаптарына сәйкестігіне сынақ бойынша қызмет көрсету процесін автоматтандыруға арналған мемлекеттік техникалық қызметтің интернет-порталы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z170" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сынақ объектісі – киберқауіпсіздік талаптарына сәйкестікке сынақтан өткізу жөніндегі жұмыстар жүргізілетін цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z171" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) цифрлық жүйе – цифрлық деректерді құруды, жинауды, өңдеуді, сақтауды және таратуды қамтамасыз ету мақсатында цифрлық инфрақұрылым объектілерін пайдаланатын, сондай-ақ цифрлық орта субъектілерінің өзара іс-қимылын автоматтандыратын және (немесе) цифрлық ортада қызметтер көрсетуді қамтамасыз ететін функционалдық байланысты цифрлық ресурстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z172" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) цифрлық жүйенің кіші жүйесі – цифрлық жүйенің белгілі бір функцияларын іске асыратын, цифрлық жүйенің мақсатына жетуі үшін қажетті жиынтық бөлігі (компоненті немесе модулі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z173" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "Цифрлық үкімет" платформасы – оператордың платформалық бағдарламалық өнімдерді әзірлеуге, дамытуға, орналастыруға, интеграциялауға және (немесе) цифрлық объектілерді орналастыруға арналған цифрлық платформасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z174" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) "Цифрлық үкімет" платформасының бағдарламалық өнімі (әрі қарай – платформалық бағдарламалық өнім) – "Цифрлық үкімет" платформасында әзірленген және орналастырылған бағдарламалық қамтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z175" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) штаттық пайдалану ортасы – цифрлық объектінің өндірістік пайдалану кезеңінде қолдануға арналған, тәжірибелік пайдалану (пилоттық жоба) кезеңінде қолданылатын серверлік жабдықтардың, желілік инфрақұрылымның, жүйелік бағдарламалық қамтамасының мақсатты жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z176" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. "Цифрлық үкіметтің" цифрлық объектілері және аса маңызды цифрлық объектілердің киберқауіпсіздік талаптарына сәйкестігі бойынша сынақ тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z177" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Киберқауіпсіздік талаптарына сәйкестік бойынша объектілерді сынақтан (бұдан әрі – сынақтар) өткізу сынақталатын объектілердің нормативтік-техникалық құжаттамаға, Қазақстан Республикасының нормативтік құқықтық актілеріне және Қазақстан Республикасы аумағында қолданылатын киберқауіпсіздік стандарттарына сәйкестігін бағалау жұмыстарын қамтиды және сынақталатын объектінің штаттық пайдалану ортасында жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z178" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Цифрлық үкіметтің" цифрлық платформасында және "Цифрлық үкіметтің" цифрлық платформасында құрылған және (немесе) орналастырылған бағдарламалық қамтылымды (бағдарламалық өнімді) қоспағанда, сынақ объектісінің сынақтарының құрамына мынадай жұмыс түрлері кіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z179" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бастапқы кодтарды талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z180" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) киберқауіпсіздік функцияларын сынақ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z181" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жүктеме сынағы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z182" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) желілік инфрақұрылымды зерттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z183" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) КҚ қамтамасыз ету процестерін тексеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z184" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сынақ объектісінің бастапқы коды болмаған немесе сынақтардың басқа түрін (түрлерін) жүргізу мүмкін болмаған жағдайда ("цифрлық үкімет" цифрлық объектілерді қоспағанда), сынақ объектісінің бастапқы кодына немесе сынақтарының басқа түріне (түрлеріне) талдау жүргізудің міндетті еместігі туралы киберқауіпсіздікті қамтамасыз ету саласындағы уәкілетті органның шешімімен өтініш берушінің сұрау салуы бойынша белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z185" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Киберқауіпсіздікті қамтамасыз ету саласындағы уәкілетті орган осы Қағидалардың 4-тармағына сәйкес басқа түрлері бойынша сынақтар жүргізу кезеңінде бастапқы кодты немесе сынақ объектісінің сынақтарының басқа түрін (түрлерін) талдауды алып тастау туралы өтінім берушінің сұрау салуының негізділігін тексеру туралы қызмет берушіге сұрау салуды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z186" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. "Цифрлық үкіметтің" цифрлық платформасында және (немесе) орналастырылған бағдарламалық қамтылымды (платформалық бағдарламалық өнімді) сынаққа мыналар кіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z187" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бастапқы кодтарды талдау, соның ішінде статикалық және динамикалық талдау, тәуелділіктерді талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z188" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) киберқауіпсіздік функцияларын сынақ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z189" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жүктеме сынағы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z190" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. "Цифрлық үкіметтің" цифрлық платформасының сынақтарына мыналар кіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z191" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бастапқы кодтарды талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z192" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) киберқауіпсіздік функцияларын сынақ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z193" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жүктемелік сынақ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z194" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) желілік инфрақұрылымды зерттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z195" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) киберқауіпсіздікті қамтамасыз ету процестерін тексеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z196" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Объектіні сынақ кезінде, егер сыналып жатқан объекті басқа да цифрлық объектімен интеграцияланса (қазіргі кезде немесе жоспарланған), сынақ интеграцияны қамтамасыз ететін компоненттерді (интеграция модулі, интеграциялық кіші жүйе, интеграциялық шина немесе басқа да) қоса алғанда жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z197" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. "Цифрлық үкіметтің" цифрлық объектілері және аса маңызды цифрлық объектілердің киберқауіпсіздік талаптарына сәйкестігін сынақ әдістемеге сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z198" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Объектілерді сынақтың меншік иелері және (немесе) иеленушілері Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш индустриясы министрінің 2024 жылғы 29 ақпан № 110/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Ұлттық бастапқы кодтар репозиторийінің жұмыс істеу қағидаларына сәйкес оң нәтижелерді көрсеткен цифрлық объектілердің бастапқы кодтарын тапсырады (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізімінде № 34101 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z199" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. "Цифрлық үкіметтің" цифрлық объектілері және аса маңызды цифрлық объектілердің мемлекеттік техникалық қызметтегі киберқауіпсіздік талаптарына сәйкестігі бойынша сынақ тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z200" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Интернет-порталында SYNAQ арқылы өтініш беруші сынақтан өту үшін өтініш (бұдан әрі – өтініш) толтырылады, электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) қол қойылады және осы Ережедегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік техникалық қызметке келесі құжаттармен бірге жіберіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z201" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) SYNAQ интернет-порталында сынақ объектісінің меншік иесінің (иеленушісінің) ЭЦҚ-мен куәландырылған осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сынақ объектісінің сипаттамалары туралы сауалнама-сұрақнама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z202" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шарттарға немесе заңды тұлғаның басшысын тағайындау туралы құжатқа қол қоюға уәкілетті тұлғаға сенімхаттың электрондық көшірмесі (заңды тұлғалар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z203" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) цифрландыру саласындағы уәкілетті органмен және киберқауіпсіздікті қамтамасыз ету саласындағы уәкілетті органмен келісілген цифрлық объектіге техникалық тапсырманың электрондық көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z204" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сәтті құрастыру үшін қажетті кітапханалары мен файлдары бар сынақ объектісінің компоненттері мен модульдерінің бастапқы кодтары (қажет болған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z205" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осы Қағидаларға 3-қосымшаға сәйкес сынақ объектісінің киберқауіпсіздігі жөніндегі бекітілген нормативтік-техникалық құжаттаманың электрондық көшірмелері (қажет болған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z206" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иеленуші (меншік иесі) сынақтар жүргізуге өтінім беруге өтінім берушіге уәкілеттік беретін құжаттың электрондық көшірмесі (қажет болған жағдайда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z207" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік сатып алулардың веб-порталы арқылы жүзеге асырылатын сатып алу кезінде сынақтарды жүргізу туралы өтініш ағымдағы жылдың 1 (бірінші) қарашасына дейін қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z208" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік техникалық қызмет өтінімді алған күннен бастап 3 (үш) жұмыс күні ішінде осы Қағидалардың 11-тармағында көрсетілген құжаттардың толықтығын тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z209" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өтінім мен қоса берілген құжаттар осы Қағидалардың 11-тармағында көрсетілген талаптарға сәйкес келмеген жағдайда, өтінім қайтару себептері көрсетіле отырып, 10 (он) жұмыс күні ішінде өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z210" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік техникалық қызмет осы Қағидалардың 11-тармағына сәйкес құжаттардың толық топтамасының болуына өтінімді тексергеннен кейін 3 (үш) жұмыс күні ішінде өтініш берушіге жібереді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z211" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік сатып алу веб-порталы арқылы сатып алуды жүзеге асыру кезінде сынақтар жүргізуге арналған шартқа техникалық ерекшеліктің жобасы. Өтініш беруші техникалық ерекшелік жобасын алған күннен бастап 3 (үш) жұмыс күні ішінде мемлекеттік сатып алу туралы шартты тікелей жасасу арқылы бір көзден алу тәсілімен мемлекеттік сатып алу туралы шарттың жобасын мемлекеттік сатып алу веб-порталында орналастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z212" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік сатып алу веб-порталын қолданбай сатып алуды жүзеге асыру кезінде сынақтар жүргізуге арналған шарттың екі данасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші жоғарыда көрсетілген шарттың екі данасын алған күннен бастап 5 (бес) жұмыс күні ішінде оларға қол қояды және шарттың бір данасын мемлекеттік техникалық қызметке қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z213" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мемлекеттік сатып алу туралы шарт веб-портал арқылы мемлекеттік техникалық қызметке осы жылдың 15 қарашасына дейін жіберілмеген жағдайда, өтініш күшін жойып, өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z214" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Сынақ мерзімі Өтініш берушімен келісіледі және сынақ бойынша жұмыс көлеміне және сынақ объектісінің жіктеу сипаттамаларына байланысты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сынақ мерзімдері келісілмесе, өтініш қанағаттандырылмай, өтініш берушіге сынақ мерзімдерін нақтылау үшін киберқауіпсіздікті қамтамасыз ету саласындағы уәкілетті органға жүгіну мүмкіндігі туралы хабарламамен бірге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Сынақ жүргізу үшін өтініш беруші келесілерді қамтамасыз етеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z216" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жұмыс орнын, пайдаланушының жұмыс орнына, серверлік және желілік жабдыққа, фото және бейне тіркеуді жүргізе отырып, сынақ объектісінің телекоммуникация желісіне және сынақ объектісіне құжаттамаға және ілеспе құжаттамаға, оның ішінде сынақ объектісінің құрамына кіретін сынақ объектісі мен компоненттерді сүйемелдеу және техникалық қолдау шарттарына физикалық қол жеткізуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z217" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) техникалық құжаттама талаптарына сәйкес сынақ объектісінің функцияларын көрсетуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z218" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қағиданың 18-тармағында белгіленген талаптарды жүзеге асыру мүмкін болмаған жағдайда, сынақтар Заң беруші оларды қамтамасыз ету үшін қажетті уақытқа тоқтатылады, оның ішінде келісімшарт мерзімін ұзарту туралы қосымша келісімге қол қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z219" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Сынақ объектілерінің сипаттамалары туралы сауалнамадағы мәліметтер мен осы Ережелердің 11-тармағының 1-тармақшасына сәйкес ұсынылған сынақ объектісінің нақты күйі арасындағы қарама-қайшылықтар анықталған жағдайда, өтініш беруші мемлекеттік техникалық қызметке сынақ объектісінің сипаттамалары туралы жаңартылған сауалнаманы SYNAQ интернет-порталында сынақ объектісі иесінің (ұстаушысының) ЭЦҚ-мен куәландырылған күйде жібереді. Сынақ объектісінің сипаттамалары туралы жаңартылған сауалнама-сауалнама (қажет болған жағдайда) сынақ мерзімін ұзартуға және сынақ жүргізу құнын өзгертуге қосымша келісім жасасу үшін негіз болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z220" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мерзімі аяқталғанға дейін бір немесе бірнеше сынақ түрлері бойынша қайта сынақ қажеттігі анықталған жағдайда, өтініш беруші мемлекеттік техникалық қызметке сұраумен жүгінеді және осы жұмыс түрлері бойынша қайта сынақ жүргізу туралы қосымша келісім жасалады, бұл жұмыс ақысыз негізде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z221" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Сынақтардың нәтижелері және анықталған сәйкессіздіктерді жою бойынша ұсынымдар жеке хаттамаларға енгізіліп, барлық жұмыс түрлері аяқталғаннан кейін SYNAQ интернет-порталында өтініш берушінің жеке кабинетіне орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z222" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Мемлекеттік техникалық қызметтің сынақтарға кіретін жұмыстардың әрбір түрін жүргізуіне бағалар Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z223" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Сынақтарды өткізу құнын есептеу үшін өтініш беруші мемлекеттік техникалық қызметке SYNAQ интернет-порталында сынақ объектісінің меншік иесінің (иесінің) ЭЦҚ-мен куәландырылған сынақ объектісінің сипаттамалары туралы сауалнама-сұрақнаманы және цифрлық объектіні құруға арналған техникалық тапсырманы (дамытуға арналған техникалық тапсырманы, бар болған жағдайда техникалық тапсырмаға толықтыруды) жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z224" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Өтініш беруші сынақ жүргізу нәтижесінде анықталған сәйкессіздіктерді өтініш берушінің сынақтар туралы хаттамалар интернет-порталына жарияланған күнінен бастап 60 (алпыс) жұмыс күні ішінде SYNAQ интернет-порталы арқылы жіберілген түзетулердің нәтижелерін көрсететін салыстырмалы кестемен бірге мемлекеттік техникалық қызметке қайта сынақтар өткізу туралы сұраныспен жолданған жағдайда, мемлекеттік техникалық қызмет өтініш берушіден сұраныс алған күнінен бастап 20 (жиырма) жұмыс күні ішінде аталған жұмыс түрлері бойынша тиісті құжаттарды ресімдей отырып, сынақтарды тегін өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z225" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Өтініш беруші белгіленген мерзімде екі реттен артық емес қайталама сынақтарға өтінім бере алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қажет болған жағдайда, өтініш беруші сынақтар барысында анықталған сәйкессіздіктерді жою мерзімін бір рет қосымша өтініш беру арқылы ұлғайтуға болады, бірақ 20 жұмыс күнінен аспауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Белгіленген мерзімді өткізіп алу осы Қағидаларда белгіленген жалпы тәртіппен сынақтар жүргізуге негіз болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z226" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Объектінің БҚ өзгерістер енгізумен байланысты кемшіліктерді жойғаннан кейін қайта сынақ жүргізілген кезде бастапқы кодты талдау жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, өтініш беруші қайта сынақ жүргізу туралы сұранысына сынақ объектісінің компоненттері мен модульдерінің бастапқы кодтарын, сондай-ақ сынақ объектісін сәтті құрастыру үшін қажетті кітапханалар мен файлдарды қоса береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z227" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Мемлекеттік техникалық қызмет қайта сынақтар жүргізу кезінде сәйкессіздіктер анықталған жағдайда, теріс қорытындысы бар хаттама толтырып, содан кейін сынақтар осы Ережелердің 3-тарауында белгіленген тәртіппен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z228" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. "Цифрлық үкіметтің" цифрлық объектілері және аса маңызды цифрлық объектілердің сынақ зертханаларында киберқауіпсіздік талаптарына сәйкестігі бойынша сынақ тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z229" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. Сынақтарды сынақ зертханаларында жүргізуге шарттар жасау тәртібі Қазақстан Республикасының Азаматтық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z230" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Сынақтар жүргізу үшін өтініш беруші мынадай құжаттарды ұсына отырып, мемлекеттік техникалық қызметке қағаз тасымалдауышта ілеспе хатпен осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша сынақтар жүргізуге өтінім (бұдан әрі – өтінім) береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z231" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шарттарға немесе заңды тұлғаның басшысын тағайындау туралы құжатқа қол қоюға уәкілетті тұлғаға сенімхаттың көшірмесі (заңды тұлғалар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z232" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сынақ объектісінің меншік иесі немесе иеленуші қағаз жеткізгіште бекіткен осы Қағидаларға 2-қосымшаға сәйкес сынақ объектісінің сипаттамалары туралы сауалнама-сұрақнама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z233" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) меншік иесі немесе иеленуші бекіткен, мемлекеттік заңды тұлғаның меншік иесі немесе иеленуші бекіткен техникалық тапсырма немесе цифрлық объектіге қатысты техникалық сипаттама, "цифрлық үкімет" цифрлық объектісінен басқа, компакт-дискіде (қажет болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z234" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) библиотекам дискіде сәтті компиляциялау үшін қажетті кітапханалары мен файлдары бар сынақ объектісінің компоненттері мен модульдерінің бастапқы кодтары (қажет болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z235" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осы Қағидаларға 3-қосымшаға сәйкес сынақ объектісінің киберқауіпсіздігі жөніндегі нормативтік-техникалық құжаттаманың бекітілген тізбесінің көшірмелері электрондық дискіде электрондық түрде (қажет болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z236" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өтініш берушіге меншік иесі немесе иеленушісі сынақтар жүргізуге өтінім беруге (қажет болған жағдайда) уәкілеттік беретін құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z237" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Өтініш беруші сынақ нәтижелері бойынша анықталған сәйкессіздіктерді жойғаннан кейін, сынақ хаттамаларын алған күнінен бастап 20 (жиырма) жұмыс күні ішінде салыстырмалы кестесін қоса отырып, қайта сынақ үшін қызмет берушіге өтініш жібереді. Қызмет беруші хабарлама алған күнінен бастап 20 (жиырма) жұмыс күні ішінде қайта сынақты тегін негізде жүргізуге және тиісті құжаттарды рәсімдеуге міндеттенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z238" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Өтініш беруші белгіленген мерзімде екі реттен артық емес қайталама сынақтарға өткізуге өтініш бере алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z239" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Өтініш беруші сынақ жүргізу кезінде анықталған сәйкессіздіктерді жою мерзімін, осы мерзімді арттыру туралы қосымша өтініш беру арқылы, бір рет арттыруға құқылы, бірақ 20 (жиырма) жұмыс күнінен аспауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайта сынақтарды жүргізу туралы өтінішті уақтылы ұсынбау осы Қағидада белгіленген жалпы тәртіппен сынақтар жүргізуге негіз болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z240" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Қайта сынақтар барысында сәйкессіздіктер анықталған жағдайда, қызмет беруші теріс қорытындысы бар хаттама рәсімдейді, содан кейін сынақтар осы Ережелердің 3-тарауында белгіленген тәртіппен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z241" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Сынақ хаттамалары жоғалған, бүлінген немесе зақымданған жағдайда, сынақ объектісінің иесі немесе пайдаланушысы себептерін көрсете отырып, қызмет берушіге хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызмет беруші хабарлама алған күнінен бастап 5 (бес) жұмыс күні ішінде сынақ хаттамаларының көшірмесін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z242" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Сынақ хаттамаларын беру және кері қайтару тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z243" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Сынақ хаттамаларын қызмет беруші береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z244" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Сынақ хаттамаларының жарамдылық мерзімі "цифрлық үкіметтің" цифрлық платформасын қоспағанда, барлық сынақ объектілері үшін немесе сынақ объектісінің жұмыс істеуі және (немесе) функционалдық шарттары және (немесе) меншік және (немесе) иелену құқықтары өзгергеннен кейін 3 (үш) жыл мерзімге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте цифрлық объектіні өнеркәсіптік пайдалануға беру үшін сынақтың жекелеген түрі бойынша хаттаманың қолданылу мерзімі хаттама берілген күннен бастап бір жылдан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық объектінің меншік иесі немесе иеленушісі сынақ хаттамаларының жарамдылық мерзімінің аяқталуына дейін осы Қағидалардың 3 немесе 4-тарауларында белгіленген тәртіппен 3 (үш) ай бұрын қызмет берушіге сынақ өту жөнінде өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Цифрлық үкіметтің" цифрлық платформасының сынақ хаттамалары 1 (бір) жыл қолданылу мерзімімен беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z245" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Қызмет беруші тұрақты негізде киберқауіпсіздікті қамтамасыз ету саласындағы уәкілетті органға мынадай деректерді ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z246" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сынақтар жүргізуге өтінімді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z247" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сынақ зертханаларында сынақтар жүргізуге арналған шарт туралы ақпаратты (күні, нөмірі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z248" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сынақ объектісінің атауын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z249" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сынақ объектісінің меншік иесінің және (немесе) иеленушінің атауын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z250" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) нәтижесін көрсете отырып, жұмыстың әрбір түрі бойынша киберқауіпсіздік талаптарына сәйкестігін сынақтың тізілімдік нөмірі, берілген күні және хаттамасын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z251" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сынақ объектісінің серверлік және желілік жабдықтың нақты орналасқан орнын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z252" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сынақ объектісінің меншік иесі немесе иеленушісі бекіткен сынақ объектісінің сипаттамалары туралы сауалнама-сұрақнаманы ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аккредиттелген сынақ зертханасы жоғарыда көрсетілген деректерді киберқауіпсіздікті қамтамасыз ету саласындағы уәкілетті органның интернет-порталына енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есеп түріндегі ақпарат аккредиттелген сынақ зертханасының ЭЦҚ-сын пайдалана отырып қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда көрсетілген деректерді беру үшін мемлекеттік техникалық қызмет SYNAQ интернет-порталының киберқауіпсіздікті қамтамасыз ету саласындағы уәкілетті органның интернет-порталымен интеграциялануын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z253" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Цифрлық объектінің жұмыс істеу жағдайлары және (немесе) функционалдығы өзгерген және (немесе) меншік құқықтары өзгерген кезде цифрлық объектінің меншік иесі немесе иеленушісі өзгерістерге әкелген жұмыстарды аяқтағаннан кейін көрсетілетін қызмет берушіге барлық жүргізілген өзгерістердің сипаттамасын және сынақтар объектісінің меншік иесінің немесе иеленушісімен бекітілген сынақтар объектісінің сипаттамалары туралы жаңартылған сауалнама-сұрақнаманы қоса беріп, хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сынақ бір (бірнеше) түрін өткізу туралы шешім қабылданған кезде бұрын берілген тиісті сынақ хаттамасы (хаттамалары) немесе сынақ актісі өз қолданысын тоқтатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z254" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Киберқауіпсіздікті қамтамасыз ету саласындағы уәкілетті орган осы Қағидалардың талаптарына сәйкессіздіктер анықталған кезде, анықталған сәйкессіздіктерді қоса бере отырып, қызмет берушіге ақпарат жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z255" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Қызмет беруші цифрлық объектіге енгізілген өзгерістерді және (немесе) анықталған сәйкессіздіктер туралы ақпаратты және (немесе) өзгермеуге талдау нәтижелері бойынша бастапқы кодтың өзгерістері туралы ақпаратты 10 (он) жұмыс күнінен аспайтын мерзімде қарайды және тестілеу хаттамаларын кері қайтарып алу және цифрлық объектінің жұмыс істеу және (немесе) функционалдығы жағдайлары өзгерген кезде функциялары бұзылған сынақтардың сол түрін жүргізу қажеттілігі туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z256" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешім осы Қағидаларға 4-қосымшаға сәйкес цифрлық объектінің жұмыс істеуі және (немесе) функционалдығы өзгерістерінің тізбесі ескеріле отырып қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z257" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Сынақ хаттамаларын қайтарып алу кезінде меншік иесі немесе иеленуші үш ай мерзімде осы Қағидалардың 3 немесе 4-тарауында белгіленген тәртіппен сынақтардан өту туралы қызмет берушілерге өтінім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z258" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      43. Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>91-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, өтініш беруші сынақ хаттамаларының нәтижелерімен келіспеген жағдайда, әкімшілік актіге (әрекетсіздікке) шағымдану жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Цифрлық үкіметтің" цифрлық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">объектілерінің және аса </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">маңызды цифрлық объектілердің </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">киберқауіпсіздік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сәйкестігіне сынақтар жүргізу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z261" w:id="238"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________</w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(қызмет берушінің атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (өнім берушінің атауы)</w:t>
+        <w:t>Сынақтарды өткізуге өтінім</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-       Сынақтарды өткізуге өтінім</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ________________________________________________________________</w:t>
+        <w:t>(сынақ объектісінің атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (сынақ объектісінің атауы)</w:t>
+        <w:t>киберқауіпсіздік талаптарына сәйкестігіне (бұдан әрі – сынақтар)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ақпараттық қауіпсіздік талаптарына сәйкестігіне (бұдан әрі – сынақтар)</w:t>
+        <w:t>1. __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1._______________________________________________________________</w:t>
+        <w:t>(өтініш беруші ұйымның атауы, аты-жөні (бар болса),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (өтініш беруші ұйымның атауы, аты-жөні (бар болса),</w:t>
+        <w:t>бизнес-сәйкестендіру нөмірі, өтініш берушінің банктік деректемелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      бизнес-сәйкестендіру нөмірі, өтініш берушінің банктік деректемелері)</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      _________________________________________________________________</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      _________________________________________________________________</w:t>
+        <w:t>(өтініш берушінің пошталық мекенжайы, e-mail және телефоны, облыс, қала, аудан)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (өтініш берушінің пошталық мекенжайы, e-mail және телефоны, облыс, қала, аудан)</w:t>
+        <w:t>сынақтарды өткізуді сұрайды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      сынақтарды өткізуді сұрайды</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      _________________________________________________________________</w:t>
+        <w:t>(сынақ объектісінің атауы, нұсқа нөмірі, әзірленген күні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (сынақ объектісінің атауы, нұсқа нөмірі, әзірленген күні)</w:t>
+        <w:t>мынадай жұмыс түрлерінің құрамында:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      мынадай жұмыс түрлерінің құрамында:</w:t>
+        <w:t>1) __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) _______________________________________________________________</w:t>
+        <w:t>2) __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) _______________________________________________________________</w:t>
+        <w:t>3) __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) _______________________________________________________________</w:t>
+        <w:t>4) __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4) _______________________________________________________________</w:t>
+        <w:t>5) __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) ______________________________________________________</w:t>
+        <w:t>(Қағидалардың 4,6,7-тармақтарына сәйкес жұмыс түрлерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (Қағидалардың 4,6,7-тармақтарына сәйкес жұмыс түрлерінің тізбесі</w:t>
+        <w:t>(қажетті тармақты көрсетіңіз)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (қажетті тармақты көрсетіңіз)</w:t>
+        <w:t>2. Сыналатын сынақ объектісінің меншік иесі (иеленуші) туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Сыналатын сынақ объектісінің меншік иесі (иеленуші) туралы мәліметтер</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      __________________________________________________________________</w:t>
+        <w:t>(атауы немесе аты-жөні (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (атауы немесе аты-жөні (бар болса)</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ____________________________________________________________________</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ____________________________________________________________________</w:t>
+        <w:t>(облыс, қала, аудан, пошта мекенжайы, телефон)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (облыс, қала, аудан, пошта мекенжайы, телефон)</w:t>
+        <w:t>3. Сыналатын сынақ объектісін әзірлеуші туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Сыналатын сынақ объектісін әзірлеуші туралы мәліметтер</w:t>
+        <w:t>_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      __________________________________________________________________</w:t>
+        <w:t>(әзірлеуші туралы ақпарат, авторлардың атауы немесе аты-жөні (бар болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (әзірлеуші туралы ақпарат, авторлардың атауы немесе аты-жөні (бар болса))</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ____________________________________________________________________</w:t>
+        <w:t>(қала, аудан, пошта мекенжайы, телефон)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (қала, аудан, пошта мекенжайы, телеф)</w:t>
+        <w:t>4. Қызмет берушімен байланыс үшін жауапты тұлғаның деректері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Өнім берушімен байланыс үшін жауапты тұлғаның деректері:</w:t>
+        <w:t>1) тегі, аты, әкесінің аты: ______________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) тегі, аты, әкесінің аты: _____________________________________________;</w:t>
+        <w:t>2) лауазымы: ________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) лауазымы: ________________________________________________________;</w:t>
+        <w:t>3) жұмыс телефоны:___________, ұялы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) жұмыс телефоны:___________, ұялы</w:t>
+        <w:t>телефон:_______________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      телефон:_______________________________________;</w:t>
+        <w:t>4) электрондық пошта мекенжайы: __________________@_______________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4) электрондық пошта мекенжайы: е-mail:__________________@___________.</w:t>
+        <w:t xml:space="preserve">Өтініш беруші ұйымның басшысы/ аты-жөні (бар болған жағдайда), </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Өтініш беруші ұйымның басшысы/ аты-жөні (бар болса),</w:t>
+        <w:t>өтініш берушінің ______ (өтініш берушінің)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      (Мөр орны) болған жағдайда</w:t>
+        <w:t>(Мөр орны) болған жағдайда</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -26088,142 +24323,129 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Электрондық үкіметтің"</w:t>
+              <w:t xml:space="preserve">"Цифрлық үкіметтің" цифрлық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ақпараттандыру объектілерінің</w:t>
+              <w:t xml:space="preserve">объектілерінің және аса </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және ақпараттық- коммуникациялық</w:t>
+              <w:t xml:space="preserve">маңызды цифрлық объектілердің </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инфрақұрылымның аса маңызды</w:t>
+              <w:t xml:space="preserve">киберқауіпсіздік талаптарына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>объектілерінің ақпараттық</w:t>
+              <w:t xml:space="preserve">сәйкестігіне сынақтар жүргізу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қауіпсіздік талаптарына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сәйкестігіне сынақтар жүргізу</w:t>
-[...12 lines deleted...]
-              <w:t>қағидаларына 2-қосымша</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -26244,616 +24466,605 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t xml:space="preserve"> Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z265" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сынақ объектісінің сипаттамалары туралы сауалнама-сұраулық</w:t>
+        <w:t xml:space="preserve"> Сынақ объектісінің сипаттамалары туралы сауалнама-сұрақнама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z266" w:id="240"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сынақ объектісінің атауы: _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>2. Сынақ объектісіне қысқаша аннотация ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Сынақ объектісінің атауы:________________________________________</w:t>
+        <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-       ________________________________________________________________</w:t>
+        <w:t>(мақсаты және қолдану саласы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Сынақ объектісіне қысқаша аннотация ____________________________</w:t>
+        <w:t>3. Сынақ объектісінің жіктелуі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ________________________________________________________________</w:t>
+        <w:t>1) қолданбалы бағдарламалық қамтылым класы ____________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (мақсаты және қолдану саласы)</w:t>
+        <w:t xml:space="preserve">2) Қазақстан Республикасының Цифрлық кодексінің 20-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілетін Цифрлық объектілердің классификаторындағы классификация схемасы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Сынақ объектісінің жіктелуі:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Сынақ объектісінің архитектурасы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) қолданбалы бағдарламалық қамтылым класы ________________________.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) сынақ объектісінің функционалдық схемасы (қажет болған жағдайда):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> нысан бойынша сыныптау схемасы.</w:t>
+        <w:t>
+      сынақ объектісінің компоненттерін, модульдерін және олардың IP-мекенжайларын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Сынақ объектісінің архитектурасы:</w:t>
+      компоненттер немесе модульдер арасындағы байланыстар және ақпараттық ағындардың бағыттары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сынақ объектісінің функционалдық схемасы (қажет болған жағдайда):</w:t>
+      басқа объектілермен интеграциялық өзара әрекеттесудің қосылу нүктелері цифрландыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сынақ объектісінің компоненттерін, модульдерін және олардың IP-мекенжайларын;</w:t>
+      пайдаланушылардың қосылу нүктелері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      компоненттер немесе модульдер арасындағы байланыстар және ақпараттық ағындардың бағыттары;</w:t>
+      деректерді сақтау орындары мен технологиялары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      басқа объектілермен интеграциялық өзара әрекеттесудің қосылу нүктелері ақпараттандыру;</w:t>
+      қолданылатын резервтік жабдық;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      пайдаланушылардың қосылу нүктелері;</w:t>
+      қолданылатын терминдер мен аббревиатураларды түсіндіру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      деректерді сақтау орындары мен технологиялары;</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) сынақ объектісінің деректерін беру желісінің сызбасы (қажет болған жағдайда):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қолданылатын резервтік жабдық;</w:t>
+      желінің архитектурасы мен сипаттамалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қолданылатын терминдер мен аббревиатураларды түсіндіру;</w:t>
+      серверлік желілік және коммуникациялық жабдықтар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сынақ объектісінің деректерін беру желісінің сызбасы (қажет болған жағдайда):</w:t>
+      адрестеу және қолданылатын желілік технологиялар ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      желінің архитектурасы мен сипаттамалары;</w:t>
+      пайдаланылатын жергілікті, ведомстволық (корпоративтік) және жаһандық желілер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      серверлік желілік және коммуникациялық жабдықтар;</w:t>
+      ақауларға төзімділікті қамтамасыз ету және резервтеу жөніндегі шешім(дер).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      адрестеу және қолданылатын желілік технологиялар;</w:t>
+      қолданылатын терминдер мен аббревиатураларды түсіндіру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      пайдаланылатын жергілікті, ведомстволық (корпоративтік) және жаһандық желілер;</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Сынақ объектісі туралы ақпарат:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      1) серверлік жабдық туралы ақпарат:</w:t>
+        <w:t>1) серверлік жабдық туралы ақпарат:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
@@ -26872,267 +25083,337 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/н</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сервердің немесе виртуалды ресурстың атауы (домендік атау, желі атауы немесе логикалық сервер атауы)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сервердің немесе виртуалды ресурстың атауы (домендік атау, желі атауы немесе логикалық сервер атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мақсаты (орындалатын функционалдық міндеттер)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мақсаты (орындалатын функционалдық міндеттер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сервердің сипаттамалары немесе қолданылатын мәлімделген виртуалды ресурстар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сервердің сипаттамалары немесе қолданылатын мәлімделген виртуалды ресурстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Операциялық жүйе (бұдан әрі – ОЖ), деректер қоры басқару жүйесі (бұдан әрі – ДҚБЖ), бағдарламалық қамтама (бұдан әрі – БҚ), қосымшалар, кітапханалар және серверлерде орнатылған немесе пайдаланылатын виртуалды сервистер қорғау құралдары (нұсқа нөмірлері көрсетілген бағдарламалық ортаның құрамы)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Операциялық жүйе (бұдан әрі – ОЖ), деректер қоры басқару жүйесі (бұдан әрі – ДҚБЖ), бағдарламалық қамтама (бұдан әрі – БҚ), қосымшалар, кітапханалар және серверлерде орнатылған немесе пайдаланылатын виртуалды сервистер қорғау құралдары (нұсқа нөмірлері көрсетілген бағдарламалық ортаның құрамы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолданылатын IP мекенжайлары</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолданылатын IP мекенжайлары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27809,68 +26090,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z276" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) желілік жабдық туралы ақпарат:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="241"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -27887,267 +26170,337 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/н</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Желілік жабдықтың атауы (марка / модель)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Желілік жабдықтың атауы (марка / модель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мақсаты (орындалатын функционалдық міндеттер)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мақсаты (орындалатын функционалдық міндеттер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолданылатын желілік технологиялар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолданылатын желілік технологиялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Желіні қорғаудың қолданылатын технологиялары</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Желіні қорғаудың қолданылатын технологиялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдаланылған IP мекенжайлары, соның ішінде басқару порты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пайдаланылған IP мекенжайлары, соның ішінде басқару порты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28824,68 +27177,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z277" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) серверлік және желілік жабдықтың орналасқан жері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="242"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -28901,231 +27256,291 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/н</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Серверлік үй-жайдың иесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Серверлік үй-жайдың иесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Серверлік үй-жай иесінің заңды мекенжайы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Серверлік үй-жай иесінің заңды мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нақты орналасқан жері – сервер бөлмесінің мекен-жайы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нақты орналасқан жері – сервер бөлмесінің мекен-жайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолжетімділікті ұйымдастыруға жауапты тұлғалар (Т.А.Ә. (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолжетімділікті ұйымдастыруға жауапты тұлғалар (Т.А.Ә. (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жауапты тұлғалардың телефондары (жұмыс, ұялы)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жауапты тұлғалардың телефондары (жұмыс, ұялы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29702,68 +28117,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z278" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) резервтік серверлік жабдықтың сипаттамалары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="243"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -29781,303 +28198,383 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/н</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сервердің немесе виртуалды ресурстың атауы (домендік атау, желі атауы немесе логикалық Сервер атауы)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сервердің немесе виртуалды ресурстың атауы (домендік атау, желі атауы немесе логикалық Сервер атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мақсаты (орындалатын функционалдық міндеттер)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мақсаты (орындалатын функционалдық міндеттер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сипаттамалары сервер немесе пайдаланылған мәлімделген виртуалды ресурстар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сипаттамалары сервер немесе пайдаланылған мәлімделген виртуалды ресурстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ОЖ, ДҚБЖ, БҚ, қосымшалар, кітапханалар және серверлерде орнатылған немесе пайдаланылатын виртуалды сервистер қорғау құралдары (нұсқа нөмірлері көрсетілген бағдарламалық ортаның құрамы)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ОЖ, ДҚБЖ, БҚ, қосымшалар, кітапханалар және серверлерде орнатылған немесе пайдаланылатын виртуалды сервистер қорғау құралдары (нұсқа нөмірлері көрсетілген бағдарламалық ортаның құрамы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолданылатын IP мекенжайлары</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолданылатын IP мекенжайлары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Брондау әдісі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Брондау әдісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30854,68 +29351,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z279" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) резервтік желілік жабдықтың сипаттамалары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="244"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -30933,303 +29432,383 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/н</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Желілік жабдықтың атауы (марка / модель)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Желілік жабдықтың атауы (марка / модель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мақсаты (орындалатын функционалдық міндеттер)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мақсаты (орындалатын функционалдық міндеттер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолданылатын желілік технологиялар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолданылатын желілік технологиялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Желіні қорғаудың қолданылатын технологиялары</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Желіні қорғаудың қолданылатын технологиялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдаланылған IP мекенжайлары, соның ішінде басқару порты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пайдаланылған IP мекенжайлары, соның ішінде басқару порты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Брондау әдісі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Брондау әдісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32006,68 +30585,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z280" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) резервтік серверлік және желілік жабдықтың орналасқан жері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="245"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -32083,231 +30664,291 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/н</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Серверлік үй-жайдың иесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Серверлік үй-жайдың иесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Серверлік үй-жай иесінің заңды мекенжайы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Серверлік үй-жай иесінің заңды мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нақты орналасқан жері – сервер бөлмесінің мекенжайы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нақты орналасқан жері – сервер бөлмесінің мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолжетімділікті ұйымдастыруға жауапты тұлғалар (тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолжетімділікті ұйымдастыруға жауапты тұлғалар (тегі, аты, әкесінің аты (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жауапты тұлғалардың телефондары (жұмыс, ұялы телефоны)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жауапты тұлғалардың телефондары (жұмыс, ұялы телефоны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32884,68 +31525,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z281" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сынақ объектісі желісінің құрылымы (қажет болған жағдайда):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="246"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32958,123 +31601,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/н</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Желі сегментінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Желі сегментінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Желінің IP мекенжайы / желі маскасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Желінің IP мекенжайы / желі маскасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33351,68 +32024,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z282" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) әкімшілердің жұмыс станциялары бойынша ақпарат:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="247"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -33429,267 +32104,337 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/н</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әкімші рөлі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімші рөлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әкімші есептік жазбаларының саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімші есептік жазбаларының саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Интернетке қол жетімділіктің болуы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Интернетке қол жетімділіктің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жабдыққа қашықтан қол жеткізудің болуы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жабдыққа қашықтан қол жеткізудің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әкімші жұмыс станциясының IP мекенжайы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімші жұмыс станциясының IP мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нақты орналасқан жері-жұмыс орнының мекенжайы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нақты орналасқан жері-жұмыс орнының мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -34366,68 +33111,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z283" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қолданбалы бағдарламалық қамтылымды пайдаланушылар туралы, оның ішінде мобильді және интернет қосымшаларды қолдана отырып ақпарат:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="248"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -34445,303 +33192,383 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдаланушының рөлі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пайдаланушының рөлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдаланушының үлгілік әрекеттерінің тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пайдаланушының үлгілік әрекеттерінің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдаланушылардың сынақ объектісіне қосылу нүктесінің мекенжайы мен порты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пайдаланушылардың сынақ объектісіне қосылу нүктесінің мекенжайы мен порты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдаланушыларды сынақ объектісіне қосу хаттамасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пайдаланушыларды сынақ объектісіне қосу хаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сынақ объектісін құруға немесе дамытуға арналған техникалық құжаттамаға сәйкес пайдаланушылар саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сынақ объектісін құруға немесе дамытуға арналған нормативтік-техникалық құжаттамаға сәйкес пайдаланушылар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Секундына өңделетін сұраулардың (пакеттердің) ең көп саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Секундына өңделетін сұраулардың (пакеттердің) ең көп саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сұраулар арасындағы максималды күту уақыты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сұраулар арасындағы максималды күту уақыты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -34996,1357 +33823,367 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z284" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) сынақ объектісінің интеграциялық өзара іс-қимылы туралы, оның ішінде жоспарланатын ақпарат:</w:t>
+      10) сынақ объектісінің интеграциялық өзара іс-қимылы туралы, оның ішінде жоспарланатын ақпарат:";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="249"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...317 lines deleted...]
-Сұраулар арасындағы максималды күту уақыты</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/н</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Интеграциялық байланыстың (цифрлық объектінің) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Интеграцияланатын объектінің меншік иесі немесе иесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
-          </w:p>
-[...800 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z285" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) қолданбалы бағдарламаның бастапқы кодтары (қажет болған жағдайда):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="250"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -36366,375 +34203,475 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/н</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дискіні маркалау (қажет болған жағдайда)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дискіні маркалау (қажет болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Каталог атауы / дискідегі каталог атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Каталог атауы / дискідегі каталог атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Файл атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Файл атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Файл өлшемі, Мбайт</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Файл өлшемі, Мбайт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолданылатын бағдарламалау тілі (қажет болған жағдайда)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолданылатын бағдарламалау тілі (қажет болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағдарламалау тілінің нұсқасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағдарламалау тілінің нұсқасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолданылатын жақтау, жақтау нұсқасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолданылатын жақтау, жақтау нұсқасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Даму ортасының нұсқасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Даму ортасының нұсқасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Файлды өзгерту күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Файлды өзгерту күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37711,68 +35648,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z286" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) пайдаланылатын кітапханалар мен бағдарламалық платформаның (лардың) бастапқы кодтары мен орындалатын файлдары (қажет болған жағдайда):</w:t>
+      12) пайдаланылатын кітапханалар мен бағдарламалық платформаның(лардың) бастапқы кодтары мен орындалатын файлдары (қажет болған жағдайда):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="251"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -37789,267 +35728,377 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/н</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дискіні маркалау (қажет болған жағдайда)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дискіні маркалау (қажет </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Каталог атауы / дискідегі каталог атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Каталог атауы / дискідегі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>каталог атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кітапхана / бағдарламалық платформа / файл атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кітапхана / бағдарламалық </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>платформа / файл атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшемі, Мбайт</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшемі, Мбайт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағдарламалау тілі (қажет болған жағдайда)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бағдарламалау тілі (қажет </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кітапхана нұсқасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кітапхана нұсқасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38726,68 +36775,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z287" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сыналатын объектіні құжаттау (қажет болған жағдайда):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="252"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -38803,231 +36854,291 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/н</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттың атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжаттың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Болуы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Беттер саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Беттер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бекітілген күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бекітілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжат әзірленген Стандарт немесе нормативтік құжат</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжат әзірленген Стандарт немесе нормативтік құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -39281,51 +37392,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздік саясаты;</w:t>
+Киберқауіпсіздік саясаты;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39486,51 +37597,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздік тәуекелдерін бағалау әдістемесі;</w:t>
+Киберқауіпсіздік тәуекелдерін бағалау әдістемесі;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39896,51 +38007,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздіктің ішкі аудитін жүргізу қағидалары;</w:t>
+Киберқауіпсіздіктің ішкі аудитін жүргізу қағидалары;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40306,51 +38417,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық ақпараттық ресурстарға қол жеткізу құқықтарын аутентификациялау және олардың аражігін ажырату рәсімін ұйымдастыру қағидалары;</w:t>
+Цифрлық ресурстарға қол жеткізу құқықтарын аутентификациялау және олардың аражігін ажырату рәсімін ұйымдастыру қағидалары;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40921,51 +39032,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттандыру объектісін сүйемелдеу, ақпаратты резервтік көшіру және қалпына келтіру жөніндегі әкімшінің нұсқауы;</w:t>
+Цифрлық объектіні сүйемелдеу, ақпаратты резервтік көшіру және қалпына келтіру жөніндегі әкімшінің нұсқауы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41126,51 +39237,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдаланушылардың ақпараттық қауіпсіздіктің оқыс оқиғаларына және штаттан тыс (дағдарысты) жағдайларда ден қою бойынша іс-қимыл тәртібі туралы нұсқаулық.</w:t>
+Пайдаланушылардың киберқауіпсіздікті оқыс оқиғаларына және штаттан тыс (дағдарысты) жағдайларда ден қою бойынша іс-қимыл тәртібі туралы нұсқаулық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41337,77 +39448,129 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Электрондық үкіметтің"</w:t>
+              <w:t xml:space="preserve">"Цифрлық үкіметтің" цифрлық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ақпараттандыру объектілерінің</w:t>
+              <w:t xml:space="preserve">объектілерінің және аса </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және ақпараттық-</w:t>
+              <w:t xml:space="preserve">маңызды цифрлық объектілердің </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">киберқауіпсіздік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сәйкестігіне сынақтар жүргізу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -41428,440 +39591,274 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>коммуникациялық</w:t>
-[...128 lines deleted...]
-              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z290" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сынақ объектісінің ақпараттық қауіпсіздігі жөніндегі техникалық құжаттаманың тізбесі</w:t>
+        <w:t xml:space="preserve"> Сынақ объектісінің киберқауіпсіздігі жөніндегі нормативтік-техникалық құжаттаманың тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z291" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>
+      1. Киберқауіпсіздік саясаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z520" w:id="242"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z292" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Ақпараттық қауіпсіздік саясаты;</w:t>
+      2. Киберқауіпсіздік тәуекелдерін бағалау әдістемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z521" w:id="243"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z293" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Ақпараттық қауіпсіздік тәуекелдерін бағалау әдістемесі;</w:t>
+      3. Ақпаратты өңдеу құралдарымен және оларды түгендеумен байланысты активтерді сәйкестендіру, жіктеу, таңбалау, паспорттау қағидалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z522" w:id="244"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z294" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Ақпаратты өңдеу құралдарымен және оларды түгендеумен байланысты активтерді сәйкестендіру, жіктеу, таңбалау, паспорттау қағидалары;</w:t>
+      4. Киберқауіпсіздіктің ішкі аудитін жүргізу қағидалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z523" w:id="245"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z295" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Ақпараттық қауіпсіздіктің ішкі аудитін жүргізу қағидалары;</w:t>
+      5. Ақпаратты криптографиялық қорғау құралдарын пайдалану қағидалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z524" w:id="246"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z296" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Ақпаратты криптографиялық қорғау құралдарын пайдалану қағидалары;</w:t>
+      6. Цифрлық ресурстарға қол жеткізу құқықтарын аутентификациялау және олардың ара-жігін ажырату рәсімін ұйымдастыру қағидалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z525" w:id="247"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z297" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Электрондық ақпараттық ресурстарға қол жеткізу құқықтарын аутентификациялау және олардың аражігін ажырату рәсімін ұйымдастыру қағидалары;</w:t>
+      7. Антивирустық бақылауды ұйымдастыру, мобильді құрылғыларды, ақпарат жеткізгіштерді, Интернетті және электрондық поштаны пайдалану қағидалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z526" w:id="248"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z298" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Антивирустық бақылауды ұйымдастыру, мобильді құрылғыларды, ақпарат жеткізгіштерді, Интернетті және электрондық поштаны пайдалану қағидалары;</w:t>
+      8. Ақпаратты өңдеу құралдарымен байланысты активтердің физикалық қорғалуын, жұмыс істеуінің қауіпсіз ортасын ұйымдастыру және үздіксіз жұмысын қамтамасыз ету қағидалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z527" w:id="249"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z299" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Ақпаратты өңдеу құралдарымен байланысты активтердің физикалық қорғалуын, жұмыс істеуінің қауіпсіз ортасын ұйымдастыру және үздіксіз жұмысын қамтамасыз ету қағидалары;</w:t>
+      9. Цифрлық объектіні сүйемелдеу, ақпаратты резервтік көшіру және қалпына келтіру жөніндегі әкімшінің нұсқауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z528" w:id="250"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z300" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Ақпараттандыру объектісін сүйемелдеу, ақпаратты резервтік көшіру және қалпына келтіру жөніндегі әкімшінің нұсқауы;</w:t>
+      10. Киберқауіпсіздіктің инциденттеріне және штаттан тыс (дағдарыстық) жағдайларға ден қою бойынша пайдаланушылардың іс-қимыл тәртібі туралы нұсқаулық.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -41895,227 +39892,217 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Электрондық үкіметтің"</w:t>
+              <w:t xml:space="preserve">"Цифрлық үкіметтің" цифрлық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ақпараттандыру объектілерінің</w:t>
+              <w:t xml:space="preserve">объектілерінің және аса </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және ақпараттық-</w:t>
+              <w:t xml:space="preserve">маңызды цифрлық объектілердің </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>коммуникациялық</w:t>
+              <w:t xml:space="preserve">киберқауіпсіздік талаптарына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инфрақұрылымның аса маңызды</w:t>
+              <w:t xml:space="preserve">сәйкестігіне сынақтар жүргізу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>объектілерінің ақпараттық</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қауіпсіздік талаптарына</w:t>
-[...37 lines deleted...]
-              </w:rPr>
               <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z303" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ақпараттандыру объектісінің жұмыс істеуі және (немесе) функционалдығы өзгерістерінің тізбесі</w:t>
+        <w:t xml:space="preserve"> Цифрлық объектінің жұмыс істеуі және (немесе) функционалдығы өзгерістерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="264"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -42280,51 +40267,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ақпараттық қауіпсіздік функциялары</w:t>
+              <w:t>Киберқауіпсіздік функциялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -42418,51 +40405,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ақпараттық қауіпсіздікті қамтамасыз ету процестерін зерттеу</w:t>
+              <w:t>Киберқауіпсіздікті қамтамасыз ету процестерін зерттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -42752,51 +40739,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Даму ортасын өзгерту (бағдарламалау тілі)</w:t>
+Даму ортасын (бағдарламалау тілі) өзгерту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -43009,51 +40996,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолданбалы бағдарламалық қамтылмның функциясын өзгерту</w:t>
+Қолданбалы бағдарламалық қамтамасының функциясын өзгерту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -45065,51 +43052,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттандыру объектісінің сыныбын өзгерту</w:t>
+Цифрлық объектінің сыныбын өзгерту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -45322,51 +43309,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттандыру объектісінің меншік және (немесе) иеленуші құқықтарын өзгерту (меншік иесін және/немесе иеленушісін өзгерту)</w:t>
+Цифрлық объектінің меншік және (немесе) иеленуші құқықтарын өзгерту (меншік иесін және/немесе иеленушісін өзгерту)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -45512,98 +43499,93 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескерту:</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "+" – сынақтар жүргізу қажет;</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "-" – сынақ жүргізудің қажеті жоқ.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -45611,55 +43593,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -45985,31 +43967,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>