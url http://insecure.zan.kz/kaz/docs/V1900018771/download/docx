--- v1 (2026-03-15)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="496579f" w14:textId="496579f">
+    <w:p w14:paraId="e006911" w14:textId="e006911">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1593,54 +1593,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жерлеудің және зираттарды күтіп-ұстау ісін ұйымдастырудың тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Жерлеудің және зираттарды күтіп-ұстау ісін ұйымдастырудың қағидаларын (бұдан әрі – қағидалар) осы Үлгілік қағидаларға сәйкес облыстардың, республикалық маңызы бар қалалардың, астананың жерігілікті атқарушы органдары әзірлейді.</w:t>
+      3. Жерлеудің және зираттарды күтіп-ұстау ісін ұйымдастырудың қағидаларын (бұдан әрі – қағидалар) осы Үлгілік қағидаларға сәйкес астананың, облыстардың, республикалық маңызы бар қалалардың жерігілікті атқарушы органдары әзірлейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қағидаларды әзірлеу кезінде елді мекендер аумағының, олардың құрылысының ерекшеліктері, сондай-ақ зираттарды күтіп-ұстау ісін ұйымдастыру, тарихи-мәдени мұра, діни мақсаттағы объектілер және табиғи ландшафты сақтау қажеттігі ескеріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1810,51 +1872,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зират қорымының аумағы зираттарға арналған қатарларға бөлінетін учаскелерден тұрады және оған автомобиль көлігіне арналған жүру жолдары мен зират учаскелеріне өтетін жолдар салынады</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Республикалық маңызы бар қаланың, астананың, аудандық (облыстық) маңызы бар қаланың жергілікті атқарушы органы:</w:t>
+      Астананың, республикалық маңызы бар қаланың, аудандық (облыстық) маңызы бар қаланың жергілікті атқарушы органы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       зиратқа және колумбарийлерге арналған жер учаскелерін есепке алу деректерін (мәліметтерін) жинақтауды және тіркеуді ұйымдастырады; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1938,51 +2000,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаладағы аудан, аудандық маңызы бар қала, кент, ауыл, ауылдық округ әкiмi туысы жоқ адамдарды жерлеуді және зират қорымдары мен өзге де жерлеу орындарын тиісті жағдайда күтіп-ұстау бойынша қоғамдық жұмыстарды ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Республикалық маңызы бар қалалардағы, астанадағы аудан әкімінің аппараты елді мекендердің санитариясын, жерлеу орындарын күтіп-ұстауды және туысы жоқ адамдарды жерлеуді қамтамасыз етеді.</w:t>
+      Астанадағы, республикалық маңызы бар қалалардағы аудан әкімінің аппараты елді мекендердің санитариясын, жерлеу орындарын күтіп-ұстауды және туысы жоқ адамдарды жерлеуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді  – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Жерлеу зират қорымының немесе колумбарий әкімшілігіне қайтыс болуды тіркеуді жүзеге асыратын тіркеуші орган берген қайтыс болу туралы куәлікті және (немесе) "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3253,60 +3377,104 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зират қорымдарының аумағын (өтпе жолдар, соқпақтар, гүлбақтар, көгалдар, кәріздік, электрлік және су құбыры желілері және құрылыстар) жергілікті мемлекеттік басқару және өзін-өзі басқару туралы заңнамаға сәйкес тиісті тәртіппен жергілікті атқарушы органдар күтіп ұстайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органы мен зират қорымының әкімшілігі арасында жерлеуге, зират қорымдарын күтіп ұстауға және оларға қызмет көрсетуге шарт жасасу мемлекеттік сатып алу туралы заңнамаға сәйкес белгілінген мерзімде конкурс қорытындысы бойынша жүзеге асырылады.</w:t>
+      21. Астананың, республикалық маңызы бар қаланың, ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органы мен зират қорымының әкімшілігі арасында жерлеуге, зират қорымдарын күтіп ұстауға және оларға қызмет көрсетуге шарт жасасу мемлекеттік сатып алу туралы заңнамаға сәйкес белгілінген мерзімде конкурс қорытындысы бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>