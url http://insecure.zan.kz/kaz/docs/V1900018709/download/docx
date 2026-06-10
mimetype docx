--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="57b57cd" w14:textId="57b57cd">
+    <w:p w14:paraId="cee8114" w14:textId="cee8114">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -328,127 +328,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ұлттық экономика министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1195,54 +1207,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сыртқы (көрнекі) жарнаманы орналастыру сыртқы (көрнекі) жарнама объектілерінде, оның ішінде ғимараттардың (құрылысжайлардың) сыртқы жақтарына орналастырылатын жарнама бейнелерін және (немесе) ақпаратын бейнелеу және салу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Сыртқы (көрнекі) жарнама объектілеріндегі жарнамалық бейнелер және (немесе) ақпарат Қазақстан Республикасының конституциялық құрылысын күштеп өзгертудi, тұтастығын бұзуды, мемлекет қауiпсiздiгiне нұқсан келтiрудi, соғысты, әлеуметтiк, нәсiлдiк, ұлттық, діни, тектік-топтық және рулық астамшылықты, қатыгездiк пен зорлық-зомбылықтың дәріптелуін, порнографияны насихаттау немесе үгiттеу, сондай-ақ Қазақстан Республикасының мемлекеттiк құпияларын және заңмен қорғалатын өзге де құпияларды құрайтын мәлiметтердi тарату үшiн пайдаланылмауға тиiс.</w:t>
+      5. Сыртқы (көрнекі) жарнама объектілеріндегі жарнамалық бейнелер және (немесе) ақпарат Қазақстан Республикасының конституциялық құрылысын күштеп өзгертудi, тұтастығын бұзуды, мемлекет қауiпсiздiгiне нұқсан келтiрудi, соғысты, әлеуметтiк, нәсiлдiк, ұлттық, діни, тектік-топтық және рулық астамшылықты, қатыгездiк пен зорлық-зомбылықтың дәріптелуін, дәстүрлі емес сексуалдық бағдарды, педофилияны, порнографияны насихаттау немесе үгiттеу, сондай-ақ Қазақстан Республикасының мемлекеттiк құпияларын және заңмен қорғалатын өзге де құпияларды құрайтын мәлiметтердi тарату үшiн пайдаланылмауға тиiс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Ұлттық экономика министрінің м.а. 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жарнама әлемдік немесе ұлттық мәдени игілікті, мемлекеттік рәміздерді (елтаңбаларды, туларды, әнұрандарды), кез келген мемлекеттің валютасын, діни рәміздерді, қандай да бір жеке немесе заңды тұлғаларды, қызметті, кәсіпті және тауарды құрайтын өнер объектілеріне нұқсан келтірмеуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2765,55 +2839,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3139,31 +3213,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>