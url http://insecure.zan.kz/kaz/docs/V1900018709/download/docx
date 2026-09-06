--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cee8114" w14:textId="cee8114">
+    <w:p w14:paraId="d96ca63" w14:textId="d96ca63">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,74 +112,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 13 мамырдағы № 37 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 21 мамырда № 18709 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Жарнама туралы" 2003 жылғы 19 желтоқсандағы Қазақстан Республикасының Заңы </w:t>
+      "Жарнама туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Сыртқы (көрнекі) жарнаманы елді мекендердегі үй-жайлардың шегінен тыс ашық кеңістікте, жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде, елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -949,74 +1011,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Сыртқы (көрнекі) жарнаманы елді мекендердегі үй-жайлардың шегінен тыс ашық кеңістікте, жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде, елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастыру қағидалары (бұдан әрі – Қағидалар) "Жарнама туралы" 2003 жылғы 19 желтоқсандағы Қазақстан Республикасының Заңы </w:t>
+      1. Осы Сыртқы (көрнекі) жарнаманы елді мекендердегі үй-жайлардың шегінен тыс ашық кеңістікте, жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде, елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастыру қағидалары (бұдан әрі – Қағидалар) "Жарнама туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидалар сыртқы (көрнекі) жарнаманы елді мекендердегі үй-жайлардың шегінен тыс ашық кеңістікте, жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде, елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастыру тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1109,94 +1233,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сыртқы (көрнекі) жарнама объектісі – жарнаманы тарату және (немесе) орналастыру үшін пайдаланылатын құрылысжайлар, әртүрлі көлемдегі немесе жалпақ конструкциялар, оның ішінде экрандар мен электронды таблолар, жарықты конструкциялар және өзге де құралдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) жергілікті атқарушы орган – облыстың, республикалық маңызы бар қаланың және астананың, ауданның (облыстық маңызы бар қаланың) әкімі басқаратын, өз құзыреті шегінде тиісті аумақта жергілікті мемлекеттік басқаруды және өзін-өзі басқаруды жүзеге асыратын алқалы атқарушы орган;</w:t>
+      6) жергілікті атқарушы орган – астананың, облыстың, республикалық маңызы бар қаланың, ауданның (облыстық маңызы бар қаланың) әкімі басқаратын, өз құзыреті шегінде тиісті аумақта жергілікті мемлекеттік басқаруды және өзін-өзі басқаруды жүзеге асыратын алқалы атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) көше жиһазы (жабдығы) – елді мекендерде үй-жайлардың шегінен тыс ашық кеңістікте орнатылатын декоративтік сипаттағы және практикалық пайдаланылатын объектілер (гүл құмыралары, павильондар, отырғыштар, орындықтар, жәшіктер, қоғамдық көлік аялдамалары, ақпараттық панель, балалар ойындарына және ересек тұрғындардың демалысына арналған жабдықтар мен конструкциялар).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларда пайдаланылатын өзге ұғымдар мен терминдер Қазақстан Республикасының қолданыстағы заңнамасына сәйкес қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Сыртқы (көрнекі) жарнаманы елді мекендердегі үй-жайлардың шегінен тыс ашық кеңістікте, жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде, елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1207,136 +1393,198 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сыртқы (көрнекі) жарнаманы орналастыру сыртқы (көрнекі) жарнама объектілерінде, оның ішінде ғимараттардың (құрылысжайлардың) сыртқы жақтарына орналастырылатын жарнама бейнелерін және (немесе) ақпаратын бейнелеу және салу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Сыртқы (көрнекі) жарнама объектілеріндегі жарнамалық бейнелер және (немесе) ақпарат Қазақстан Республикасының конституциялық құрылысын күштеп өзгертудi, тұтастығын бұзуды, мемлекет қауiпсiздiгiне нұқсан келтiрудi, соғысты, әлеуметтiк, нәсiлдiк, ұлттық, діни, тектік-топтық және рулық астамшылықты, қатыгездiк пен зорлық-зомбылықтың дәріптелуін, дәстүрлі емес сексуалдық бағдарды, педофилияны, порнографияны насихаттау немесе үгiттеу, сондай-ақ Қазақстан Республикасының мемлекеттiк құпияларын және заңмен қорғалатын өзге де құпияларды құрайтын мәлiметтердi тарату үшiн пайдаланылмауға тиiс.</w:t>
+      5. Сыртқы (көрнекі) жарнама объектілеріндегі жарнамалық бейнелер және (немесе) ақпарат Қазақстан Республикасының конституциялық құрылыс негіздерін күштеп өзгертуді, аумақтық тұтастығына, Егемендігі мен Тәуелсіздігіне қол сұғуды, қоғамдық тәртіпті бұзуды, ұлттық қауіпсіздікке нұқсан келтіруді, соғысты, қарулы қақтығыстарды, әлеуметтік, нәсілдік, ұлттық, этностық, діни үстемдікті немесе араздықты, қатыгездiк пен зорлық-зомбылықтың дәріптелуін, дәстүрлі емес сексуалдық бағдарды, педофилияны, порнографияны насихаттау немесе үгiттеу, сондай-ақ Қазақстан Республикасының мемлекеттiк құпияларын және заңмен қорғалатын өзге де құпияларды құрайтын мәлiметтердi тарату үшiн пайдаланылмауға тиiс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Ұлттық экономика министрінің м.а. 27.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 35</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Жарнама әлемдік немесе ұлттық мәдени игілікті, мемлекеттік рәміздерді (елтаңбаларды, туларды, әнұрандарды), кез келген мемлекеттің валютасын, діни рәміздерді, қандай да бір жеке немесе заңды тұлғаларды, қызметті, кәсіпті және тауарды құрайтын өнер объектілеріне нұқсан келтірмеуі тиіс.</w:t>
+      6. Жарнама әлемдік немесе ұлттық мәдени игілікті, мемлекеттік рәміздерді (Мемлекеттік Ту, Мемлекеттік Елтаңба, Мемлекеттік Әнұран), кез келген мемлекеттің валютасын, діни рәміздерді, қандай да бір жеке немесе заңды тұлғаларды, қызметті, кәсіпті және тауарды құрайтын өнер объектілеріне нұқсан келтірмеуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сыртқы (көрнекі) жарнама объектілерін, оның ішінде нұсқағыштарды орналастыру Қазақстан Республикасының Жер кодексіне, Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі, автомобиль жолдары және жол жүрісі туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1661,472 +1909,634 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сыртқы (көрнекi) жарнаманы тарих пен мәдениет ескерткiштерiнде және олардың қорғау аймақтарында, ғибадат ғимараттарында (құрылысжайларында) және оларға бөлінген аумақ пен олардың қоршауларында, сондай-ақ ерекше қорғалатын табиғи аумақтарда орналастыруға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Сыртқы (көрнекі) жарнаманы орналастыруға "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының </w:t>
+      13. Сыртқы (көрнекі) жарнаманы орналастыруға "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес осы Қағидаларға қосымшаға сәйкес нысан бойынша сыртқы (көрнекі) жарнаманы елді мекендердегі үй-жайлардың шегінен тыс ашық кеңістікте, жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлiнген белдеуінде, елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлiнген белдеуінен тыс жерде орналастыру туралы хабарлама жіберілген жағдайда жол беріледі.</w:t>
+        <w:t xml:space="preserve"> сәйкес осы Қағидаларға қосымшаға сай нысан бойынша сыртқы (көрнекі) жарнаманы елді мекендердегі үй-жайлардың шегінен тыс ашық кеңістікте, жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлiнген белдеуінде, елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлiнген белдеуінен тыс жерде орналастыру туралы хабарлама жіберілген жағдайда жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жергілікті атқарушы органдарға тиісті хабарлама жібермей сыртқы (көрнекі) жарнама объектілерін өз еркінше орналастыруға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Хабарламаларды сыртқы (көрнекі) жарнаманы орналастыратын жарнама таратушылар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
-[...15 lines deleted...]
-      сыртқы (көрнекі) жарнаманы республикалық маңызы бар қалалардағы, астанадағы, облыстық маңызы бар қалалардағы үй-жайлардың шегінен тыс ашық кеңістікте, республикалық маңызы бар қалалардың, астананың, облыстық маңызы бар қалалардың аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастырған кезде – республикалық маңызы бар қалалардың, астананың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарына;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыртқы (көрнекі) жарнаманы астанадағы, республикалық маңызы бар қалалардағы, облыстық маңызы бар қалалардағы үй-жайлардың шегінен тыс ашық кеңістікте, астананың, республикалық маңызы бар қалалардың, облыстық маңызы бар қалалардың аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастырған кезде – астананың, республикалық маңызы бар қалалардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыртқы (көрнекі) жарнаманы аудандық маңызы бар қалалардағы, ауылдардағы, кенттердегі үй-жайлардың шегінен тыс ашық кеңістікте, аудандық маңызы бар қалалардың, ауылдардың, кенттердің, ауылдық округтердің аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде, елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастырған кезде – аудандардың жергілікті атқарушы органдарына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Хабарлама сыртқы (көрнекі) жарнама объектілерінде сыртқы (көрнекі) жарнама орналастырылатын болжамды күнге дейін кемінде бес жұмыс күні бұрын жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
-[...15 lines deleted...]
-      сыртқы (көрнекі) жарнаманы аудандық маңызы бар қалалардағы, ауылдардағы, кенттердегі үй-жайлардың шегінен тыс ашық кеңістікте, аудандық маңызы бар қалалардың, ауылдардың, кенттердің, ауылдық округтердің аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде, елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастырған кезде – аудандардың жергілікті атқарушы органдарына жібереді.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Хабарламаға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
-[...15 lines deleted...]
-      16. Хабарлама сыртқы (көрнекі) жарнама объектілерінде сыртқы (көрнекі) жарнама орналастырылатын болжамды күнге дейін кемінде бес жұмыс күні бұрын жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сыртқы (көрнекі) жарнама орналастырылатын кезең мен орын туралы ақпараты бар мәліметтер нысаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
-[...15 lines deleted...]
-      17. Хабарламаға:</w:t>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Қазақстан Республикасының Салық кодексі" Қазақстан Республикасының Кодексіне (бұдан әрі – Салық кодексі) сәйкес сыртқы (көрнекі) жарнаманы орналастырудың бірінші айы үшін төлемақының енгізілгенін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
-[...15 lines deleted...]
-      1) сыртқы (көрнекі) жарнама орналастырылатын кезең мен орын туралы ақпараты бар мәліметтер нысаны;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) нобайларымен қоса жарнаманың қазақ және орыс тілдерінде еркін нысандағы сипаты қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (Салық кодексі) (бұдан әрі – Салық кодексі) сәйкес сыртқы (көрнекі) жарнаманы орналастырудың бірінші айы үшін төлемақының енгізілгенін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыртқы (көрнекі) жарнаманы орналастырудың бірінші және кейінгі айлары үшін төлем мөлшері сыртқы (көрнекі) жарнама объектісін орналастыру жағында мемлекеттік және орыс тілдеріндегі бейнелерді, бейнекөріністерді, жүгіретін жолдарды қоса алғанда, төленген ай ішінде орналастырылған сыртқы (көрнекі) жарнама санына қарамастан, сыртқы (көрнекі) жарнаманы орналастыру жағының орналасқан жері мен алаңына қарай, салық кодексімен бекітілген базалық ай сайынғы мөлшерлемелерге сәйкес есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
-[...15 lines deleted...]
-      3) нобайларымен қоса жарнаманың қазақ және орыс тілдерінде еркін нысандағы сипаты қоса беріледі.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыртқы (көрнекі) жарнама объектісі жағының алаңына сыртқы (көрнекі) жарнаманы орналастыру төленген күнтізбелік ай ішінде сыртқы (көрнекі) жарнаманы орналастыру сыртқы (көрнекі) жарнаманы орналастыру жағына бұрын енгізілген төлемді растайтын құжатты қоса бере отырып, хабарлама жіберу жолымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
-[...15 lines deleted...]
-      Сыртқы (көрнекі) жарнаманы орналастырудың бірінші және кейінгі айлары үшін төлем мөлшері сыртқы (көрнекі) жарнама объектісін орналастыру жағында мемлекеттік және орыс тілдеріндегі бейнелерді, бейнекөріністерді, жүгіретін жолдарды қоса алғанда, төленген ай ішінде орналастырылған сыртқы (көрнекі) жарнама санына қарамастан, сыртқы (көрнекі) жарнаманы орналастыру жағының орналасқан жері мен алаңына қарай, салық кодексімен бекітілген базалық ай сайынғы мөлшерлемелерге сәйкес есептеледі.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үй-жайдың ішінде орналастырылатын бейнелер мен бейнекөріністер тауар өнімін және көрсетілетін қызметтердің түрлерін сипаттайтын сыртқы көзбен көру үшін сөрелер мен терезелердің ішкі безендірілуіне жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
-[...15 lines deleted...]
-      Сыртқы (көрнекі) жарнама объектісі жағының алаңына сыртқы (көрнекі) жарнаманы орналастыру төленген күнтізбелік ай ішінде сыртқы (көрнекі) жарнаманы орналастыру сыртқы (көрнекі) жарнаманы орналастыру жағына бұрын енгізілген төлемді растайтын құжатты қоса бере отырып, хабарлама жіберу жолымен жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Жергілікті атқарушы органдар хабарлама бойынша ұсынылған материалдарға жойылуы міндетті жазбаша уәжді ескертулер береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
-[...15 lines deleted...]
-      Үй-жайдың ішінде орналастырылатын бейнелер мен бейнекөріністер тауар өнімін және көрсетілетін қызметтердің түрлерін сипаттайтын сыртқы көзбен көру үшін сөрелер мен терезелердің ішкі безендірілуіне жатады.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы органдар ескертулер берген жағдайда сыртқы (көрнекі) жарнама ескертулер жойылған жағдайда ғана орналастарылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
-[...15 lines deleted...]
-      18. Жергілікті атқарушы органдар хабарлама бойынша ұсынылған материалдарға жойылуы міндетті жазбаша уәжді ескертулер береді.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Жергілікті атқарушы органдар хабарламаны алған күннен бастап төрт жұмыс күні ішінде жауап ұсынбаған жағдайда, өтініш беруші сыртқы (көрнекi) жарнаманы өзі мәлімдеген мерзімдерде орналастыра алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
-[...15 lines deleted...]
-      Жергілікті атқарушы органдар ескертулер берген жағдайда сыртқы (көрнекі) жарнама ескертулер жойылған жағдайда ғана орналастарылуы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Көлiк құралдарында жарнама орналастыру сыртқы (көрнекі) жарнаманы орналастыру туралы хабарлама жіберілмей және сыртқы (көрнекі) жарнаманы орналастырғаны үшін төлемақы алынбай жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
-[...15 lines deleted...]
-      19. Жергілікті атқарушы органдар хабарламаны алған күннен бастап төрт жұмыс күні ішінде жауап ұсынбаған жағдайда, өтініш беруші сыртқы (көрнекi) жарнаманы өзі мәлімдеген мерзімдерде орналастыра алады.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Сыртқы (көрнекі) жарнаманы елді мекендердегі үй-жайлардың шегінен тыс ашық кеңістікте, жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде, елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде сыртқы (көрнекі) жарнама объектілерінде орналастырғаны үшін Салық кодексінде белгіленген тәртіппен және мөлшерлерде төлемақы алынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
-[...15 lines deleted...]
-      20. Көлiк құралдарында жарнама орналастыру сыртқы (көрнекі) жарнаманы орналастыру туралы хабарлама жіберілмей және сыртқы (көрнекі) жарнаманы орналастырғаны үшін төлемақы алынбай жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
-[...15 lines deleted...]
-      21. Сыртқы (көрнекі) жарнаманы елді мекендердегі үй-жайлардың шегінен тыс ашық кеңістікте, жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде, елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде сыртқы (көрнекі) жарнама объектілерінде орналастырғаны үшін Салық кодексінде белгіленген тәртіппен және мөлшерлерде төлемақы алынады.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Сыртқы (көрнекi) жарнаманы орналастыру егер заңдарда немесе шартта өзгеше көзделмесе, сыртқы (көрнекi) жарнама объектілерінің иелерімен немесе сыртқы (көрнекi) жарнама объектілеріне өзге заттық құқықтарға ие адамдармен жасалған шарттың негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2556,68 +2966,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>байланыс телефоны, мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сыртқы (көрнекі) жарнаманы елді мекендердегі үй-жайлардың шегінен тыс ашық кеңістікте, жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлiнген белдеуінде, елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлiнген белдеуінен тыс жерде орналастыру туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Меншік иесі __________________________ ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2839,55 +3249,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>