--- v2 (2026-03-14)
+++ v3 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="911a17b" w14:textId="911a17b">
+    <w:p w14:paraId="545480c" w14:textId="545480c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1029,120 +1029,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уәкілетті орган – кинематография саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Ұлттық киноны қолдау мемлекеттік орталығы – қызметінің негізгі нысанасы фильмдер шығару болып табылатын, жарғылық капиталына мемлекет жүз пайыз қатысатын заңды тұлғаға фильмдерді қаржыландырудың жалпы көлемінің кемінде отыз пайызы мөлшеріндегі мемлекеттік тапсырманы орындауға бөлінетін қаражатты қоспағанда, ұлттық фильмдер деп танылуға үмітті киножобалар мен ұлттық фильмдерді қаржыландыру түрінде мемлекеттік қолдауды ұсыну, Қазақстан Республикасының аумағына əкелінетін балалар анимациялық фильмдері мен отбасымен көруге арналған фильмдерді қазақ тілінде дубляждауды қаржыландыру және кинематография саласындағы субсидияларды төлеу жөніндегі бірыңғай оператор (бұдан әрі – бірыңғай оператор).</w:t>
+      6) Ұлттық киноны қолдау мемлекеттік орталығы – қызметінің негізгі нысанасы фильмдер шығару болып табылатын, жарғылық капиталына мемлекет жүз пайыз қатысатын заңды тұлғаға фильмдерді қаржыландырудың жалпы көлемінің кемінде отыз пайызы мөлшеріндегі мемлекеттік тапсырманы орындауға бөлінетін қаражатты қоспағанда, ұлттық фильмдер деп танылуға үмітті киножобалар мен ұлттық фильмдерді қаржыландыру түрінде мемлекеттік қолдауды ұсыну, Қазақстан Республикасының аумағына əкелінетін балалар анимациялық фильмдері мен отбасымен көруге арналған фильмдерді қазақ тілінде дубляждауды қаржыландыру жөніндегі бірыңғай оператор (бұдан әрі – бірыңғай оператор).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Мәдениет және ақпарат министрінің 10.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 605-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
-[...19 lines deleted...]
-        <w:t>. қараңыз) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -27585,55 +27565,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27959,31 +27939,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>