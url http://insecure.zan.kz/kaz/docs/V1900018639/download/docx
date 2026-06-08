--- v0 (2025-11-15)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2043ead" w14:textId="2043ead">
+    <w:p w14:paraId="8daa41f" w14:textId="8daa41f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,140 +112,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Мәдениет және спорт министрінің 2019 жылғы 3 мамырдағы № 125 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 8 мамырда № 18639 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> және "Кинематография туралы" Қазақстан Республикасы Заңының </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына және "Кинематография туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің м.а. 15.08.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің м.а. 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.03.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -878,51 +878,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Фильмге прокаттау куәлігін беру қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      1. Осы Фильмге прокаттау куәлігін беру қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына және "Кинематография туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -947,71 +947,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Мәдениет және спорт министрінің м.а. 06.01.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің м.а. 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.03.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1104,51 +1104,258 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Фильмнің прокаттау куәлігі (бұдан әрі - прокаттау куәлігі) - фильм туралы техникалық мәліметтер, фильмнің жасаушылары, жас санаты мен жанры туралы ақпарат көрсетілетін жеке немесе заңды тұлғаның Қазақстан Республикасының аумағында фильмді тарату құқығын куәландыратын белгіленген үлгідегі құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттiк қызметті көрсету тәртiбi</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Мәдениет және ақпарат министрінің м.а. 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы www.egov.kz, www.elicense.kz "электрондық үкімет" веб-порталдары арқылы (бұдан әрі – Портал) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1163,51 +1370,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда прокаттау куәлігін алу үшін өтінішпен (бұдан әрі – өтініш) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Фильмге прокаттау куәлігін беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің 8-тармағында (бұдан әрі – Тізбесі) көрсетілген құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар Тізбеде мазмұндалған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1340,50 +1546,276 @@
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде өтініштерді қабылдау және мемлекеттік көрсетілетін қызмет нәтижелерін беруді келесі жұмыс күні жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері өтінішті тіркеген кезден бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақтың екінші бөлігі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Мәдениет және ақпарат министрінің м.а. 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке басын куәландыратын, заңды тұлға ретінде мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде мемлекеттік тіркеу туралы құжаттардың мемлекеттік электрондық ақпараттық ресурстар болып табылатын мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден - "электрондық үкімет" шлюзы арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1792,276 +2224,520 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қол қойылған электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Мәдениет және ақпарат министрінің м.а. 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Көрсетілетін қызметті беруші мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Егер уәкілетті орган белгіленген мерзімде прокаттау куәлігін бермеген не прокаттау куәлігін беруден дәлелді бас тартуды ұсынбаған жағдайда, оларды беру мерзімі өткен күннен бастап прокаттау куәлігі берілді деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
-[...15 lines deleted...]
-      12. Егер уәкілетті орган белгіленген мерзімде прокаттау куәлігін бермеген не прокаттау куәлігін беруден дәлелді бас тартуды ұсынбаған жағдайда, оларды беру мерзімі өткен күннен бастап прокаттау куәлігі берілді деп есептеледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган прокаттау куәлігін беру мерзімі өткен сәттен бастап екі жұмыс күнінен кешіктірмей тиісті прокаттау куәлігін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телеарналарда фильмдердің прокатталуы және көрсетілуі Қазақстан Республикасының телерадио хабарларын тарату туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бұрын прокаттау куәлігін беру үшін негіз болған фильм туралы ақпараттың дұрыс еместігі және (немесе) бұрмалануы анықталған жағдайда, уәкілетті орган прокаттау куәлігінің қолданылуын тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уәкілетті орган прокаттау куәлігін беру мерзімі өткен сәттен бастап екі жұмыс күнінен кешіктірмей тиісті прокаттау куәлігін береді.</w:t>
-[...36 lines deleted...]
-      13. Бұрын прокаттау куәлігін беру үшін негіз болған фильм туралы ақпараттың дұрыс еместігі және (немесе) бұрмалануы анықталған жағдайда, уәкілетті орган прокаттау куәлігінің қолданылуын тоқтата тұрады.</w:t>
+      Прокаттау куәлігінің қолданылуы прокаттау куәлігінің қолданылуын тоқтата тұруға әкеп соққан себептерді жою үшін қажетті мерзімге, бірақ күнтізбелік алпыс күннен аспайтын мерзімге тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прокаттау куәлігінің қолданылуын тоқтата тұру туралы шешім оны берген тұлғаның не оны алмастыратын тұлғаның бұйрығымен ресімделеді және уәкілетті орган мән-жайларды анықтаған сәттен бастап үш жұмыс күні ішінде ресімделеді және прокаттау куәлігін алған жеке немесе заңды тұлғаны қабылданған шешім туралы хабардар еткен күннен бастап күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прокаттау куәлігінің қолданылуы прокаттау куәлігін алған жеке немесе заңды тұлғаның прокаттау куәлігінің қолданылуын бұрын тоқтата тұруға әкеп соққан мән-жайларды жою туралы жазбаша өтініші тіркелген сәттен бастап үш жұмыс күні ішінде прокаттау куәлігінің қолданылуын тоқтата тұрған тұлғаның не оны алмастыратын тұлғаның бұйрығымен қайта жаңартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прокаттау куәлігін тоқтата тұру үшін бұрын негіз болған мән-жайлар жойылмаған жағдайда, дау туындаған кезде уәкілетті орган прокаттау куәлігін сот тәртібімен қайтарып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, іс-әрекеттеріне (әрекетсiздiгiне) шағымдану тәртiбi</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:p>
-[...85 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, іс-әрекеттеріне (әрекетсiздiгiне) шағымдану тәртiбi</w:t>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес, әкімшілік органға, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2230,50 +2906,258 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Мәдениет және спорт министрінің 05.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 352</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Мәдениет және ақпарат министрінің м.а. 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -4342,71 +5226,71 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің м.а. 15.08.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің м.а. 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (02.03.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4498,52 +5382,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті берушінің атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4612,87 +5496,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" веб-порталдары www.egov.kz, www.elicense.kz</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4724,88 +5608,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік көрсетілетін қызметті көрсету мерзімі</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (болған жағдайда) ұсыну тәсілдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 (жеті) жұмыс күні, ұсынылған құжаттардың толық болмауы және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда 2 (екі) жұмыс күні</w:t>
+"Цифрлық үкіметтің" веб-порталдары www.egov.kz, www.elicense.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4838,87 +5722,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет нәтижесін ұсыну нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған жағдайда) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған) / қағаз түрінде</w:t>
+7 (жеті) жұмыс күні, ұсынылған құжаттардың толық болмауы және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда 2 (екі) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4951,107 +5835,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк қызметті көрсету нәтижесi</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған жағдайда) көрсету нәтижесін ұсыну нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет нәтижесі - Қазақстан Республикасы Мәдениет және спорт министрінің 2019 жылғы 1 сәуірдегі № 82 </w:t>
-[...19 lines deleted...]
-              <w:t> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18473 болып тіркелген) нысан бойынша фильмге прокаттау куәлігі немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+Электронды (ішінара автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5084,87 +5948,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оларды алу тәсілдері</w:t>
+Мемлекеттiк қызметті және оның кіші түрлерін (болған жағдайда) көрсету нәтижесi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Мемлекеттік көрсетілетін қызмет нәтижесі - Қазақстан Республикасы Мәдениет және спорт министрінің 2019 жылғы 1 сәуірдегі № 82 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18473 болып тіркелген) нысан бойынша фильмге прокаттау куәлігі немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5197,123 +6061,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушініңжәне ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оларды алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек кодексіне және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының Заңының 5-бабына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін.</w:t>
-[...35 lines deleted...]
-Мемлекеттік қызмет көрсетілетін жердің мекенжайлары көрсетілетін қызметті берушінің www.mam.gov.kz интернет-ресурсында, www.elicense.kz порталында орналастырылған.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5346,177 +6174,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы (не уәкілетті өкіл) жүгінген кезде мемлекеттік қызметті алу үшін қажетті құжаттар тізбесі:</w:t>
+1) Көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек кодексіне және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының Заңының 5-бабына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық цифрлық қолтаңбасымен расталған электрондық құжат нысанындағы өтініш;</w:t>
-[...71 lines deleted...]
-Жеке басын куәландыратын, заңды тұлға ретінде мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде мемлекеттік тіркеу туралы құжаттардың мемлекеттік электрондық ақпараттық ресурстар болып табылатын мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден – "электрондық үкімет" шлюзы арқылы алады.</w:t>
+2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және Мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады). Мемлекеттік қызмет көрсетілетін жердің мекенжайлары көрсетілетін қызметті берушінің www.mam.gov.kz интернет-ресурсында, www.elicense.kz порталында орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5549,197 +6305,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсетуден бас тарту үшін Қазақстан Республикасының заңдарымен белгіленген негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының анық емес (және) немесе бұрмаланған ақпарат беруі;</w:t>
+Көрсетілетін қызметті алушы (не уәкілетті өкіл) жүгінген кезде мемлекеттік қызметті алу үшін қажетті құжаттар тізбесі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің 9-тармағында көрсетілген құжаттар мен материалдарды ұсынбауы;</w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық цифрлық қолтаңбасымен расталған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) фильмнің мазмұны Республиканың конституциялық құрылысын күштеп өзгертуді, тұтастығын бұзуды, мемлекет қауіпсіздігіне нұқсан келтіруді, әлеуметтік, нәсілдік, ұлттық, діни, тектік-топтық және рулық араздықты қоздыруды, қатыгездік пен зорлық-зомбылыққа табынуды, сондай-ақ порнографияны насихаттауға немесе үгіттеуге бағытталуы;</w:t>
+2) көрсетілетін қызметті алушының фильмге немесе оны пайдалануға құқығын растайтын құжаттардың электрондық көшірмесі (шет тіліндегі құжаттарға қазақ және (немесе) орыс тілдеріндегі нотариалды куәландырылған көшірмелері қоса беріледі);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) прокатталуы шектеулі фильмдерді қоспағанда, қазақ тілінде жасалмаған фильмге дубляж жасалмаған не субтитрленбеген не қазақ тіліне кадр сыртындағы аудармамен қамтамасыз етілмеуі;</w:t>
+3) жас санатын анықтау үшін бар барлық көріністерді сипаттай отырып, фильмнің мазмұны туралы ақпаратты қамтитын фильмнің аннотациясы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) прокатталуы шектеулі фильмдерді қоспағанда, Қазақстан Республикасында шығарылған фильмде қазақ тілімен қатар басқа да тілдер қолданылған жағдайда, оны прокаттауды және көрсетуді жүзеге асыру кезінде басқа тілдердегі мәтін қазақ тілінде субтитрмен не кадр сыртындағы аудармамен қамтамасыз етілмеуі;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+4) Қазақстан Республикасында шығарылған фильмдерде пайдаланылатын туындылар туралы мәліметтер. Жеке басын куәландыратын, заңды тұлға ретінде мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде мемлекеттік тіркеу туралы құжаттардың мемлекеттік цифрлық ресурстар болып табылатын мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден – "цифрлық үкімет" шлюзы арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5772,123 +6490,290 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарымен белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі жөніндегі ақпаратты порталдың "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
+1) көрсетілетін қызметті алушының анық емес (және) немесе бұрмаланған ақпарат беруі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің www.mam.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген.</w:t>
+2) көрсетілетін қызметті алушының осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің 8-тармағында көрсетілген құжаттар мен материалдарды ұсынбауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
+3) фильмнің мазмұны Республиканың конституциялық құрылысын күштеп өзгертуді, тұтастығын бұзуды, мемлекет қауіпсіздігіне нұқсан келтіруді, әлеуметтік, нәсілдік, ұлттық, діни, тектік-топтық және рулық араздықты қоздыруды, қатыгездік пен зорлық-зомбылыққа бас ұруды, дәстүрлі емес, сексуалдық бағдарды, педофилияны, сондай-ақ порнографияны насихаттауға немесе үгіттеуге бағытталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) прокатталуы шектеулі фильмдерді қоспағанда, қазақ тілінде жасалмаған фильмге дубляж жасалмаған не субтитрленбеген не қазақ тіліне кадр сыртындағы аудармамен қамтамасыз етілмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) прокатталуы шектеулі фильмдерді қоспағанда, Қазақстан Республикасында шығарылған фильмде қазақ тілімен қатар басқа да тілдер қолданылған жағдайда, оны прокаттауды және көрсетуді жүзеге асыру кезінде басқа тілдердегі мәтін қазақ тілінде субтитрмен не кадр сыртындағы аудармамен қамтамасыз етілмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі жөніндегі ақпаратты порталдың "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде алуға мүмкіндігі бар. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің www.mam.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6967,55 +7852,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>