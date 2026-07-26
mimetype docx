--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8daa41f" w14:textId="8daa41f">
+    <w:p w14:paraId="a660b38" w14:textId="a660b38">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -743,77 +743,77 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мәдениет және спорт</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрінің</w:t>
+              <w:t>министрінің 2019 жылғы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2019 жылғы 3 мамырдағы</w:t>
+              <w:t>3 мамырдағы №125</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 125 бұйрығымен</w:t>
+              <w:t xml:space="preserve">бұйрығымен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -821,1957 +821,1333 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Фильмге прокаттау куәлігін беру қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағида жаңа редакцияда – ҚР Мәдениет және спорт министрінің 11.05.2020 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 08.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 118</w:t>
+        <w:t>№ 273-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Фильмге прокаттау куәлігін беру қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына және "Кинематография туралы" Қазақстан Республикасы Заңының </w:t>
+      1. Осы Фильмге прокаттау куәлігін беру қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Кинематография туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасына сәйкес әзірленген және фильмге прокаттау куәлігін беру тәртібін (бұдан әрі – мемлекеттік көрсетілетін қызмет) айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік көрсетілетін қызметті Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Мәдениет комитеті (бұдан әрі – көрсетілетін қызметті беруші) жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға сәйкес көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Фильмнің прокаттау куәлігі (бұдан әрі – прокаттау куәлігі) - фильм туралы техникалық мәліметтер, фильмнің жасаушылары, жас санаты мен жанры туралы ақпарат көрсетілетін жеке немесе заңды тұлғаның Қазақстан Республикасының аумағында фильмді тарату құқығын куәландыратын белгіленген үлгідегі құжат. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттiк қызметті көрсету тәртiбi</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің м.а. 25.02.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 81-НҚ</w:t>
-[...13 lines deleted...]
-      </w:r>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 08.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 273-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы www.egov.kz, www.elicense.kz "электрондық үкімет" веб-порталдары арқылы (бұдан әрі – Портал) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысанда прокаттау куәлігін алу үшін өтінішпен (бұдан әрі – өтініш) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Фильмге прокаттау куәлігін беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Тізбесі) көрсетілген құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Мемлекеттік көрсетілетін қызметті Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Мәдениет комитеті (бұдан әрі – көрсетілетін қызметті беруші) жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға сәйкес көрсетеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар Тізбеде мазмұндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші Бірыңғай байланыс орталығына, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына, сондай-ақ көрсетілетін қызметті берушілерге көрсетілетін мемлекеттік қызмет көрсету тәртібі туралы және осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы ақпаратты тиісті нормативтік құқықтық актінің әділет органында мемлекеттік тіркелгеннен кейін 3 (үш) жұмыс күні ішінде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті берушінің кеңсесі құжаттар келіп түскен күні қабылдауды, тіркеуді жүзеге асырады және оларды жауапты құрылымдық бөлімшеге орындауға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде өтініштерді қабылдау және мемлекеттік көрсетілетін қызмет нәтижелерін беруді келесі жұмыс күні жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің м.а. 15.08.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 388-НҚ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...113 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 08.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 273-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...119 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері өтінішті тіркеген кезден бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын, заңды тұлға ретінде мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде мемлекеттік тіркеу туралы құжаттардың мемлекеттік электрондық ақпараттық ресурстар болып табылатын мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден – "электрондық үкімет" шлюзы арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, жауапты құрылымдық бөлімшенің қызметкері құжаттарды тіркеген кезден бастап 2 (екі) жұмыс күні ішінде кинематография саласындағы уәкілетті орган (бұдан әрі - уәкілетті орган) басшысының электрондық цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) қол қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және оны өтініш берушіге Порталдағы жеке кабинетіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы www.egov.kz, www.elicense.kz "электрондық үкімет" веб-порталдары арқылы (бұдан әрі – Портал) осы Қағидаларға </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес "Фильмге прокаттау куәлігін беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің 8-тармағында (бұдан әрі – Тізбесі) көрсетілген құжаттарды ұсынады.</w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей, көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушының өз ұстанымын білдіру мүмкіндігі үшін тыңдау өткізу уақыты мен орны туралы хабарламаны жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тыңдау рәсімі ҚР ӘРПК-ның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар Тізбеде мазмұндалған.</w:t>
+      Көрсетілетін қызметті алушы хабарламаны алған күннен бастап 2 (екі) жұмыс күнінен кешіктірмейтін мерзімде мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешімге қарсылықты береді немесе білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тыңдау хаттамасы ҚР ӘРПК-ның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>74-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес рәсімделеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кинематография саласындағы уәкілетті орган Бірыңғай байланыс орталығына, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына, сондай-ақ көрсетілетін қызметті берушілеріне көрсетілетін мемлекеттік қызмет көрсету тәртібі туралы және осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы ақпаратты тиісті нормативтік құқықтық актінің әділет органында мемлекеттік тіркелгеннен кейін 3 (үш) жұмыс күні ішінде жібереді.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Қарсылықты қарау нәтижелері бойынша көрсетілетін қызметті беруші фильмге прокаттау куәлігін не мемлекеттік қызметті көрсетуден уәжді бас тартуды береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер Тізбенің 10-тармағында көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда көрсетілетін қызметті берушінің құрылымдық бөлімшесінің қызметкері өтініш тіркелген күннен бастап 5 (бес) жұмыс күні ішінде ұсынылған құжаттарды қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Егер Тізбенің 9-тармағының 3) тармақшасына сәйкес фильмнің ұсынылған аннотациясынан Тізбенің 10-тармағының 3) тармақшасында көзделген белгілерді анықтау, сондай-ақ фильмнің жас санатын айқындау мүмкін болмаса, уәкілетті орган прокаттауға дейінгі сараптаманы жүргізу мақсатында фильмнің кинопрокаттауға арналған нұсқасын ұсынылған құжаттар қаралған күннен бастап 1 (бір) жұмыс күні өткен соң сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушіден фильмнің кинопрокаттауға арналған нұсқасын ұсыну қажеттілігі туралы хабарлама алғаннан кейін өтініш беруші хабарламаны алған күннен бастап 5 (бес) жұмыс күні ішінде көрсетілетін қызметті берушіге фильмнің прокаттау нұсқасын ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламаны алған күннен бастап 5 (бес) жұмыс күні ішінде фильмнің кинопрокаттауға арналған нұсқасы ұсынылмаған жағдайда өтініш беруші фильмге прокаттау куәлігін беруден уәжді бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші прокатқа дейінгі сараптама жүргізу үшін фильмнің кинопрокаттауға арналған нұсқасын уәкілетті орган айқындайтын ұйымның жанынан құрылатын, мемлекеттік органдар өкілдерінен, сарапшылар мен мамандардан тұратын сараптама комиссиясына (бұдан әрі – Сараптама комиссиясы) фильмнің прокаттау нұсқасын алған күннен бастап 2 (екі) жұмыс күні ішінде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сараптама комиссиясы фильмге прокаттауға дейінгі сараптама жүргізеді және фильмнің кинопрокаттауға арналған нұсқасын алған күннен бастап 10 (он) жұмыс күні ішінде көрсетілетін қызметті берушіге хаттама жібереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші Сараптама комиссиясының хаттамасын алған күннен бастап 3 (үш) жұмыс күні ішінде фильмге прокаттау куәлігін беру жөнінде шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті беруші шешім қабылданған күннен бастап 2 (екі) жұмыс күні ішінде www.elicense.kz порталында мемлекеттік қызмет көрсету нәтижесінің жобасын қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Мәдениет және спорт министрінің 05.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 352</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Мәдениет және ақпарат министрінің м.а. 15.08.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...123 lines deleted...]
-        <w:t>!</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 08.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 273-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...131 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Көрсетілетін қызметті беруші мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді Заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Телеарналарда фильмдердің прокатталуы және көрсетілуі Қазақстан Республикасының масс-медиа туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке басын куәландыратын, заңды тұлға ретінде мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде мемлекеттік тіркеу туралы құжаттардың мемлекеттік электрондық ақпараттық ресурстар болып табылатын мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден - "электрондық үкімет" шлюзы арқылы алады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+      13. Фильм туралы, прокаттау куәлігін бұрын беруге негіз болған, оның ішінде фильмнің аннотациясы негізінде берілген ақпараттың анық болмау және (немесе) бұрмалану фактілері мониторинг барысында анықталған жағдайда уәкілетті орган прокаттау куәлігінің қолданысын тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, жауапты құрылымдық бөлімшенің қызметкері құжаттарды тіркеген кезден бастап 2 (екі) жұмыс күні ішінде кинематография саласындағы уәкілетті орган (бұдан әрі - уәкілетті орган) басшысының электрондық цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) қол қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және оны өтініш берушіге Порталдағы жеке кабинетіне жібереді.</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+      Прокаттау куәлігінің қолданылуы прокаттау куәлігінің қолданылуын тоқтата тұруға әкеп соққан себептерді жою үшін қажетті мерзімге, бірақ прокаттау куәлігінің қолданылуын тоқтата тұру туралы көрсетілетін қызметті берушіден хабарлама алғаннан кейін күнтізбелік алпыс күннен аспайтын мерзімге тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      Прокаттау куәлігінің қолданылуын тоқтата тұру туралы шешім оны берген тұлғаның не оны алмастыратын тұлғаның бұйрығымен ресімделеді және уәкілетті орган мән-жайларды анықтаған сәттен бастап үш жұмыс күні ішінде ресімделеді және қабылданған күннен бастап күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...765 lines deleted...]
-      Прокаттау куәлігінің қолданылуы прокаттау куәлігін алған жеке немесе заңды тұлғаның прокаттау куәлігінің қолданылуын бұрын тоқтата тұруға әкеп соққан мән-жайларды жою туралы жазбаша өтініші тіркелген сәттен бастап үш жұмыс күні ішінде прокаттау куәлігінің қолданылуын тоқтата тұрған тұлғаның не оны алмастыратын тұлғаның бұйрығымен қайта жаңартылады.</w:t>
+      Прокаттау куәлігінің қолданылуы прокаттау куәлігін алған жеке немесе заңды тұлға фильмнің түзетілген нұсқасын ұсына отырып, прокаттау куәлігінің қолданылуын бұрын тоқтата тұруға әкеп соққан мән-жайларды жою туралы жазбаша өтініші тіркелген сәттен бастап үш жұмыс күні ішінде прокаттау куәлігінің қолданылуын тоқтата тұрған тұлғаның не оны алмастыратын тұлғаның бұйрығымен қайта жаңартылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прокаттау куәлігін тоқтата тұру үшін бұрын негіз болған мән-жайлар жойылмаған жағдайда, дау туындаған кезде уәкілетті орган прокаттау куәлігін сот тәртібімен қайтарып алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, іс-әрекеттеріне (әрекетсiздiгiне) шағымдану тәртiбi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес, әкімшілік органға, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарастыратын органға жібереді.</w:t>
+      Көрсетілетін қызметті беруші шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей шағымды және әкімшілік істі шағымды қарастыратын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды Уәкілетті органға жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2781,397 +2157,127 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа шағым жасауға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа шағым жасауға ҚР ӘРПК-ның 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
-      </w:r>
-[...268 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3209,1837 +2315,980 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фильмге прокаттау куәлігін</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
-          </w:p>
-[...118 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фильмге прокаттау куәлігін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беретін органның толық атауы,</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>орган басшысының тегі, аты,</w:t>
             </w:r>
-          </w:p>
-[...183 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">әкесінің аты (ол болған </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда) кімнен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(заңды тұлғаның толық атауы,</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заңды тұлға басшысының тегі,</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аты, жөні немесе жеке тұлғаның</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тегі, аты, әкесінің аты</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің м.а. 15.08.2025 </w:t>
-[...775 lines deleted...]
-      құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
+      Сізден ______________________ фильміне прокаттау куәлігін беруді </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сұраймын. (фильмнің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БСН/ЖСН: (автоматты түрде) __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекен жайы _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пошталық индексі: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ел/облыс/аудан/елді мекен: ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Көше атауы: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үй/ғимарат нөмірі: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үй индексі: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пәтердің/кеңсенің нөмірі: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон нөмірлері: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық мекен-жайы (e-maіl): _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фильм туралы мәлімет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фильмнің атауы: _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өндіруші ел: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өндіруші студия: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шығарылған жылы: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фильм пішімі: _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фильмнің хронометражы: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сценарий авторы (лар): _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қоюшы режиссер (лар): _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қоюшы оператор(лар): ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қоюшы суретші (лар): _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Музыкалық шығарманың авторы: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Продюсер(лар): ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фильм серияларының саны: ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фильмнің жанры: _________________________________________ ___</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фильм тілі: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дубляж немесе субтитр, не кадр сыртындағы аударманың болуы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(прокатталуы шектеулі фильмдерді, прокатталуы және көрсетілуі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>телеарналарда жүзеге асырылатын фильмдерді қоспағанда): ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фильмнің түрі: _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фильмді пайдалану құқығы _____________ аумағында ______________ тиесілі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фильмді пайдалану құқығының санаты: ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фильмді пайдалану құқықтарының қолданылу мерзімі: ____ дейін: ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жас санаты белгісі: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(заңды тұлға үшін - бизнес-сәйкестендіру нөмірі; жеке тұлға үшін-жеке</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметтер </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсету кезінде ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мәліметтерді пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5075,224 +3324,82 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Фильмге прокаттау</w:t>
-[...120 lines deleted...]
-            </w:pPr>
+              <w:t>Фильмге прокаттау куәлігін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5306,51 +3413,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Фильмге прокаттау куәлігін беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Фильмге прокаттау куәлігін беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5382,52 +3499,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Көрсетілетін қызметті берушінің атауы </w:t>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5543,2295 +3660,1740 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...34 lines deleted...]
-              </w:rPr>
               <w:t>
-"Цифрлық үкіметтің" веб-порталдары www.egov.kz, www.elicense.kz</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3-жол жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 08.06.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 273-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін (болған жағдайда) көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 (жеті) жұмыс күні, ұсынылған құжаттардың толық болмауы және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда 2 (екі) жұмыс күні</w:t>
+"Электрондық үкіметтің" веб-порталдары www.egov.kz, www.elicense.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін (болған жағдайда) көрсету нәтижесін ұсыну нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған)</w:t>
+30 (отыз) жұмыс күні, ұсынылған құжаттардың толық болмауы және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда 2 (екі) жұмыс күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5-жол жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 08.06.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 273-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк қызметті және оның кіші түрлерін (болған жағдайда) көрсету нәтижесi</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесін ұсыну нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет нәтижесі - Қазақстан Республикасы Мәдениет және спорт министрінің 2019 жылғы 1 сәуірдегі № 82 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18473 болып тіркелген) нысан бойынша фильмге прокаттау куәлігі немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+Электронды (ішінара автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оларды алу тәсілдері</w:t>
+Мемлекеттiк қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+www.elicense.kz порталындағы фильмге прокаттау куәлігі немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оларды алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек кодексіне және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының Заңының 5-бабына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін.</w:t>
-[...17 lines deleted...]
-2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және Мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады). Мемлекеттік қызмет көрсетілетін жердің мекенжайлары көрсетілетін қызметті берушінің www.mam.gov.kz интернет-ресурсында, www.elicense.kz порталында орналастырылған.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті алушы (не уәкілетті өкіл) жүгінген кезде мемлекеттік қызметті алу үшін қажетті құжаттар тізбесі:</w:t>
+              <w:t xml:space="preserve">
+1) Көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық цифрлық қолтаңбасымен расталған электрондық құжат нысанындағы өтініш;</w:t>
+2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және Мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының фильмге немесе оны пайдалануға құқығын растайтын құжаттардың электрондық көшірмесі (шет тіліндегі құжаттарға қазақ және (немесе) орыс тілдеріндегі нотариалды куәландырылған көшірмелері қоса беріледі);</w:t>
-[...1 lines deleted...]
-          </w:p>
+Мемлекеттік қызмет көрсетілетін жердің мекенжайлары көрсетілетін қызметті берушінің www.mam.gov.kz интернет-ресурсында, www.elicense.kz порталында орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) жас санатын анықтау үшін бар барлық көріністерді сипаттай отырып, фильмнің мазмұны туралы ақпаратты қамтитын фильмнің аннотациясы;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қазақстан Республикасында шығарылған фильмдерде пайдаланылатын туындылар туралы мәліметтер. Жеке басын куәландыратын, заңды тұлға ретінде мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде мемлекеттік тіркеу туралы құжаттардың мемлекеттік цифрлық ресурстар болып табылатын мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден – "цифрлық үкімет" шлюзы арқылы алады.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9-жол жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 08.06.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 273-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарымен белгіленген негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының анық емес (және) немесе бұрмаланған ақпарат беруі;</w:t>
+Көрсетілетін қызметті алушы (не уәкілетті өкіл) жүгінген кезде мемлекеттік қызметті алу үшін қажетті құжаттар тізбесі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің 8-тармағында көрсетілген құжаттар мен материалдарды ұсынбауы;</w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық цифрлық қолтаңбасымен расталған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) фильмнің мазмұны Республиканың конституциялық құрылысын күштеп өзгертуді, тұтастығын бұзуды, мемлекет қауіпсіздігіне нұқсан келтіруді, әлеуметтік, нәсілдік, ұлттық, діни, тектік-топтық және рулық араздықты қоздыруды, қатыгездік пен зорлық-зомбылыққа бас ұруды, дәстүрлі емес, сексуалдық бағдарды, педофилияны, сондай-ақ порнографияны насихаттауға немесе үгіттеуге бағытталуы;</w:t>
+2) көрсетілетін қызметті алушының фильмге немесе оны пайдалануға құқығын растайтын құжаттардың электрондық көшірмесі (шет тіліндегі құжаттарға қазақ және (немесе) орыс тілдеріндегі нотариалды куәландырылған көшірмелері қоса беріледі);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) прокатталуы шектеулі фильмдерді қоспағанда, қазақ тілінде жасалмаған фильмге дубляж жасалмаған не субтитрленбеген не қазақ тіліне кадр сыртындағы аудармамен қамтамасыз етілмеуі;</w:t>
+3) жас санатын анықтау үшін барлық көріністерді сипаттай отырып, фильмнің мазмұны туралы ақпаратты қамтитын фильмнің аннотациясы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) прокатталуы шектеулі фильмдерді қоспағанда, Қазақстан Республикасында шығарылған фильмде қазақ тілімен қатар басқа да тілдер қолданылған жағдайда, оны прокаттауды және көрсетуді жүзеге асыру кезінде басқа тілдердегі мәтін қазақ тілінде субтитрмен не кадр сыртындағы аудармамен қамтамасыз етілмеуі;</w:t>
-[...17 lines deleted...]
-6) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+Жеке басын куәландыратын, заңды тұлға ретінде мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде мемлекеттік тіркеу туралы құжаттардың мемлекеттік электрондық ақпараттық ресурстар болып табылатын мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден – "электрондық үкімет" шлюзы арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарымен белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі жөніндегі ақпаратты порталдың "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде алуға мүмкіндігі бар. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің www.mam.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
+1) көрсетілетін қызметті алушының анық емес (және) немесе бұрмаланған ақпарат беруі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің 9-тармағында көрсетілген құжаттар мен материалдарды ұсынбауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) фильмнің мазмұны Республиканың конституциялық құрылысын күштеп өзгертуді, тұтастығын бұзуды, мемлекет қауіпсіздігіне нұқсан келтіруді, әлеуметтік, нәсілдік, ұлттық, діни, тектік-топтық және рулық араздықты қоздыруды, қатыгездік пен зорлық-зомбылыққа бас ұруды, дәстүрлі емес сексуалдық бағдарды, педофилияны, сондай-ақ порнографияны насихаттауға немесе үгіттеуге бағытталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) прокатталуы шектеулі фильмдерді қоспағанда, қазақ тілінде жасалмаған фильмге дубляж жасалмаған не субтитрленбеген не қазақ тіліне кадр сыртындағы аудармамен қамтамасыз етілмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Қазақстан Республикасында шығарылған фильмде қазақ тілімен қатар басқа да тілдер қолданылған жағдайда, оны прокаттауды және көрсетуді жүзеге асыру кезінде басқа тілдердегі мәтін қазақ тілінде субтитрмен не кадр сыртындағы аудармамен қамтамасыз етілмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Көрсетілетін қызметті берушінің хабарламасын алған күннен бастап 5 (бес) жұмыс күні ішінде фильмнің кинопрокаттауға арналған нұсқасы ұсынылмаған жағдайда.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...16 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-              <w:t> </w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...37 lines deleted...]
-              <w:t>3-қосымша</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...41 lines deleted...]
-              <w:t>нысан</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі жөніндегі ақпаратты порталдың "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің www.mam.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...871 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -7852,55 +5414,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>