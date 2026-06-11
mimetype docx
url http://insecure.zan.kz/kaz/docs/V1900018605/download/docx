--- v1 (2025-12-20)
+++ v2 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="503ca80" w14:textId="503ca80">
+    <w:p w14:paraId="179064b" w14:textId="179064b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1115,68 +1115,294 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сәуірдегі № 54/НҚ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z12" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тізбеге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өзгеріс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Босатылатын оқ-дәрілерді, қару-жарақтарды, әскери техниканы, арнаулы құралдарды құртып жіберу, кәдеге жарату, көму арқылы жою және қайта өңдеу жөніндегі қызметті жүзеге асыру үшін қойылатын біліктілік талаптары және оларға сәйкестікті растайтын құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбе жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 08.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9162,55 +9388,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>