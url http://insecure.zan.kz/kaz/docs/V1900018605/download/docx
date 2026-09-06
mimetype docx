--- v2 (2026-06-11)
+++ v3 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="179064b" w14:textId="179064b">
+    <w:p w14:paraId="5959e60" w14:textId="5959e60">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1115,330 +1115,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сәуірдегі № 54/НҚ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...41 lines deleted...]
-        <w:t>!</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Босатылатын оқ-дәрілерді, қару-жарақтарды, әскери техниканы, арнаулы құралдарды құртып жіберу, кәдеге жарату, көму арқылы жою және қайта өңдеу жөніндегі қызметті жүзеге асыру үшін қойылатын біліктілік талаптары және оларға сәйкестікті растайтын құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p>
-[...172 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбе жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 08.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 395</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Индустрия және инфрақұрылымдық даму министрінің 12.04.2023 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Индустрия және инфрақұрылымдық даму министрінің 12.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 246</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 11.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1454,51 +1228,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -2220,51 +2014,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қоршалған, оқшауланған, қолданыстағы нормативтерде көзделген тұрғын үйлер, қоғамдық және өндірістік объектілерден қауіпсіз қашықтықта орналасқан, халықтың санитариялық-эпидемиологиялық саламаттылығы және өрт қауіпсіздігі саласындағы нормативтік құқықтық актілердің талаптарына жауап беретін және мамандандырылған өндірістік ғимаратты, құрылыс және (немесе) контейнерлік типтегі ұтқыр модульді, көтергіш механизмді, жабдықты; босатылатын оқ-дәрілер мен олардың құрамдастарын сақтауға арналған жай тартқышы бар контурлы найзағайдан қорғау жүйесімен жабдықталған арнайы жабдықталған қойманы; босатылатын оқ-дәрілердің қалдықтарын және өңделген материалдарын сұрыптауға, кесуге, пакеттерге салуға арналған жабдық пен құрал-саймандары бар үй-жайды немесе арнайы алаңды; жұмыс істейтін персоналды орналастыруға арналған қызметтік үй-жайды қамтитын жеке меншік құқығындағы (белгіленген капиталына мемлекет жүз пайыз қатысатын кәсіпорындарға және олардың еншілес және (немесе) үлестес ұйымдарына, сондай-ақ ұлттық қауіпсіздік үшін құрылатын ұйымдарға (Қарулы Күштер, басқа да әскерлер, әскери құралымдар, арнаулы немесе Құқық қорғау органдары және қорғаныс өнеркәсібі саласындағы уәкілетті орган жазбаша растайды) меншік құқығындағы немесе өзге де заңды негіздегі өндірістік-техникалық базаның және технологиялық жабдықтың болуы), (стационарлық және (немесе) ұтқыр) өндірістік-техникалық база</w:t>
+қоршалған, оқшауланған, қолданыстағы нормативтерде көзделген тұрғын үйлер мен өндірістік объектілерден қауіпсіз қашықтықта орналасқан, өнеркәсіптік, өрт, санитарлы-эпидемиологиялық қауіпсіздігі талаптарына жауап беретін және мамандандырылған өндірістік ғимаратты, құрылысты, көтергіш механизмді, жабдықты; босатылатын қару-жарақты, әскери техниканы, арнайы құралдарды сақтауға арналған арнайы жабдықталған қойманы; босатылатын қару-жарақтардың, әскери техниканың, арнайы құралдардың қалдықтарын және өңделген материалдарын сұрыптауға, кесуге, пакеттерге салуға арналған жабдықтар мен құрал-саймандар бар үй-жайды немесе арнайы алаңды; жұмыс істейтін персоналды орналастыруға арналған қызметтік үй-жайды қамтитын жеке меншік құқығындағы өндірістік-техникалық база босатылатын оқ-дәрілер мен олардың құрамдастарын сақтауға арналған жай тартқышы бар контурлы найзағайдан қорғау жүйесімен жабдықталған арнайы жабдықталған қойманы; босатылатын оқ-дәрілердің қалдықтарын және өңделген материалдарын сұрыптауға, кесуге, пакеттерге салуға арналған жабдық пен құрал-саймандары бар үй-жайды немесе арнайы алаңды; жұмыс істейтін персоналды орналастыруға арналған қызметтік үй-жайды қамтитын жеке меншік құқығындағы немесе өзге де заңды негіздегі (белгіленген капиталына мемлекет жүз пайыз қатысатын ұйымдарға және олардың еншілес және (немесе) үлестес ұйымдарына, сондай-ақ ұлттық қауіпсіздік үшін құрылатын ұйымдарға (Қарулы Күштер, басқа да әскерлер, әскери құралымдар, арнаулы немесе Құқық қорғау органдары жазбаша растайды) меншік құқығындағы немесе өзге де заңды негіздегі өндірістік-техникалық базаның және технологиялық жабдықтың болуы) (стационарлық және (немесе) ұтқыр) халықтың санитариялық-эпидемиологиялық саламаттылығы және өрт қауіпсіздігі саласындағы нормативтік құқықтық актілердің талаптарына жауап беретін өндірістік-техникалық база</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2292,51 +2086,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-үй-жайға меншік құқығының бар екендігі туралы мәліметтерді лицензиар тиісті ақпараттық жүйелерден алады.</w:t>
+үй-жайға меншік құқығының бар екендігі туралы мәліметтерді лицензиар тиісті цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4054,51 +3848,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-үй-жайға меншік құқығының бар екендігі туралы мәліметтерді лицензиар тиісті ақпараттық жүйелерден алады.</w:t>
+үй-жайға меншік құқығының бар екендігі туралы мәліметтерді лицензиар тиісті цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9388,55 +9182,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9762,31 +9556,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>