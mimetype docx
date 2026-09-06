--- v0 (2025-10-10)
+++ v1 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="19338b3" w14:textId="19338b3">
+    <w:p w14:paraId="9a0ff7a" w14:textId="9a0ff7a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,118 +85,189 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Елді мекендерге арналған өңірлік стандарттар жүйесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 20 сәуірдегі № 29, Қазақстан Республикасы Білім және ғылым министрінің 2019 жылғы 23 сәуірдегі № 164, Қазақстан Республикасы Денсаулық сақтау министрінің 2019 жылғы 25 сәуірдегі № ҚР ДСМ-50, Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2019 жылғы 23 сәуірдегі № 243, Қазақстан Республикасы Мәдениет және спорт министрінің 2019 жылғы 22 сәуірдегі № 113 және Қазақстан Республикасы Цифрлық даму, қорғаныс және аэроғарыш өнеркәсібі министрінің 2019 жылғы 25 сәуірдегі № 56/НҚ бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 26 сәуірде № 18592 болып тіркелді.</w:t>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 20 сәуірдегі № 29, Қазақстан Республикасы Білім және ғылым министрінің 2019 жылғы 23 сәуірдегі № 164, Қазақстан Республикасы Денсаулық сақтау министрінің 2019 жылғы 25 сәуірдегі № ҚР ДСМ-50, Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2019 жылғы 23 сәуірдегі № 243, Қазақстан Республикасы Мәдениет және спорт министрінің 2019 жылғы 22 сәуірдегі № 113 және Қазақстан Республикасы Цифрлық даму, қорғаныс және аэроғарыш өнеркәсібі министрінің 2019 жылғы 25 сәуірдегі № 56/НҚ бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 26 сәуірде № 18592 болып тіркелді. Күші жойылды - Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2026 жылғы 5 мамырдағы № 47, Қазақстан Республикасы Оқу-ағарту министрінің 2026 жылғы 8 мамырдағы № 123-НҚ, Қазақстан Республикасы Денсаулық сақтау министрінің 2026 жылғы 8 мамырдағы № 49, Қазақстан Республикасы Көлік министрінің м.а. 2026 жылғы 23 маусымдағы № 163, Қазақстан Республикасы Премьер-Министрінің орынбасары - Мәдениет және спорт министрінің 2026 жылғы 12 маусымдағы № 289-НҚ, Қазақстан Республикасы Туризм және спорт министрінің м.а. 2026 жылғы 30 сәуірдегі № 77, Қазақстан Республикасы Премьер-Министрінің орынбасары - Цифрлық даму, қорғаныс және аэроғарыш өнеркәсібі министрінің 2026 жылғы 10 маусымдағы № 303/НҚ және Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 29 сәуірдегі № 210 бірлескен бұйрығымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2026 жылғы 5 мамырдағы № 47, Қазақстан Республикасы Оқу-ағарту министрінің 2026 жылғы 8 мамырдағы № 123-НҚ, Қазақстан Республикасы Денсаулық сақтау министрінің 2026 жылғы 8 мамырдағы № 49, Қазақстан Республикасы Көлік министрінің м.а. 2026 жылғы 23 маусымдағы № 163, Қазақстан Республикасы Премьер-Министрінің орынбасары - Мәдениет және спорт министрінің 2026 жылғы 12 маусымдағы № 289-НҚ, Қазақстан Республикасы Туризм және спорт министрінің м.а. 2026 жылғы 30 сәуірдегі № 77, Қазақстан Республикасы Премьер-Министрінің орынбасары - Цифрлық даму, қорғаныс және аэроғарыш өнеркәсібі министрінің 2026 жылғы 10 маусымдағы № 303/НҚ және Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 29 сәуірдегі № 210 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бірлескен бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Үкіметінің 2014 жылғы 24 қыркүйектегі № 1011 қаулысымен бекітілген Қазақстан Республикасы Ұлттық экономика министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>51) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫЗ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -213,171 +286,171 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, ҚР Оқу-ағарту министрінің 25.01.2023 № 16, ҚР Денсаулық сақтау министрінің 25.01.2023 № 16, ҚР Индустрия және инфрақұрылымдық даму министрінің 07.02.2023 № 85, ҚР Мәдениет және спорт министрінің 25.01.2023 № 20 және ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 30.01.2023 № 33/НҚ (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Елді мекендерге арналған өңірлік стандарттар </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>жүйесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өңірлік даму департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бірлескен бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бірлескен бұйрық мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде оны қазақ және орыс тілдерінде ресми жариялау және Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бірлескен бұйрықты Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы бірлескен бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Ұлттық экономика министрлігінің Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -412,91 +485,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бірлескен бұйрықтың орындалуын бақылау Қазақстан Республикасы орталық мемлекеттік органдарының жетекшілік ететін вице-министрлеріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бірлескен бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -925,57 +998,50 @@
               <w:t>
 аэроғарыш өнеркәсібі министрі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________________ А. Жұмағалиев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1340,356 +1406,340 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бірлескен бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Елді мекендерге арналған өңірлік стандарттар жүйесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Өңірлік стандарттар жүйесі жаңа редакцияда – ҚР Ұлттық экономика министрінің 20.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, ҚР Оқу-ағарту министрінің 25.01.2023 № 16, ҚР Денсаулық сақтау министрінің 25.01.2023 № 16, ҚР Индустрия және инфрақұрылымдық даму министрінің 07.02.2023 № 85, ҚР Мәдениет және спорт министрінің 25.01.2023 № 20 және ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 30.01.2023 № 33/НҚ (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="8"/>
+    <w:bookmarkStart w:name="z53" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Елді мекендерге арналған өңірлік стандарттар жүйесі (бұдан әрі – Жүйе) Қазақстан Республикасы Үкіметінің 2014 жылғы 24 қыркүйектегі № 1011 қаулысымен бекітілген Қазақстан Республикасы Ұлттық экономика министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>51) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және объектілер мен көрсетілетін қызметтердің (игіліктердің) тізбесін, сондай-ақ олардың қолжетімділігі мен қалалық және ауылдық елді мекендер үшін азаматтардың қауіпсіздігін қамтамасыз ету бойынша көлік, мәдени-демалыс, спорттық, іскерлік, өндірістік, цифрлық инфрақұрылыммен қамтамасыз етілуі көрсеткіштерін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүйенің мақсаты елді мекендердің типіне (қала, ауыл) және мөлшеріне (халық санына) қарай объектілер мен көрсетілетін қызметтердің (игіліктердің) халыққа қолжетімділігінің ең төменгі міндетті деңгейін қамтамасыз ету болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="9"/>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Жүйеде мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z26" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) елді мекендерге арналған өңірлік стандарттар – Қазақстан Республикасының қалалық және ауылдық елді мекендері халқының өмір сүру сапасын сипаттайтын объектілермен және көрсетілетін қызметтермен (игіліктермен) қамтамасыз етілу жөніндегі өлшемшарттар мен талаптар (ең төменгі жағдайлар) жиынтығы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z27" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "көпорталықтылық" қағидаты – қала аумағын жоспарлау кезінде мемлекеттік және әлеуметтік көрсетілетін қызметтерді (игіліктерді) қаланың қандай да бір бөлігіндегі халыққа неғұрлым жақын орналасқан бірнеше орталықтан (орыннан) алу мүмкіндігін ескеретін қағидат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z28" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қоныстану аумағы – тұрғын үй, қоғамдық және рекреациялық аймақтарды, сондай-ақ орналастырылуы мен қызметі арнаулы санитариялық-қорғаныш аймақтарын талап ететіндей ықпалы жоқ инженерлік және көліктік инфрақұрылымдардың жекелеген бөліктерін, басқа да объектілерді орналастыруға арналған елді мекен аумағының бір бөлігі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z29" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жүйе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орталық атқарушы органдар – елдің әлеуметтік-экономикалық, өңірлік дамуын жоспарлау кезінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жергілікті атқарушы органдар – өңірлік проблемаларды шешу және нақты елді мекендердегі өмір сүру сапасын арттыру мақсатында пайдалануға арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="14"/>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жүйе шеңберінде өңірлік даму саласындағы уәкілетті орталық мемлекеттік орган мүдделі орталық мемлекеттік органдармен бірлесіп қалалар мен ауылдардың объектілер мен көрсетілетін қызметтердің (игіліктердің) ең төменгі міндетті деңгейімен қамтамасыз етілуіне жыл сайын мониторинг жүргізеді. Мониторингке арналған деректерді жергілікті атқарушы органдар ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z31" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жүйеде елді мекеннің түріне қарай объектілер мен көрсетілетін қызметтер (игіліктер) тізбесін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) астана, республикалық маңызы бар қалалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1736,70 +1786,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ауылдық округтердің орталықтары және тірек ауылдық елді мекендер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қалған ауылдық елді мекендер деп санатқа бөлу болжанады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="16"/>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жүйені қолдану мыналарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       елді мекендердің объектілермен және көрсетілетін қызметтермен (игіліктермен) қамтамасыз етілуінің бірыңғай және біртұтас тәсілін әзірлеуге; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1846,250 +1896,250 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       халықтың өмір сүруінің барынша жайлы және қауіпсіз ортасын құруды қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       халықтың объектілер мен көрсетілетін қызметтерге (игіліктерге) "20 минутта қадамдап жету" қағидатын қамтамасыз етуге мүмкіндік беретін жағдайлар жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="17"/>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Жүйе шеңберінде астана және республикалық маңызы бар қалалар аумағында объектілер мен көрсетілетін қызметтердің (игіліктердің) тізбесі осы Жүйеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z34" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Жүйе шеңберінде облыстық маңызы бар қалалар аумағында объектілер мен көрсетілетін қызметтердің (игіліктердің) тізбесі осы Жүйеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z35" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Жүйе шеңберінде аудандық маңызы бар қалалар мен аудан орталықтары аумағында объектілер мен көрсетілетін қызметтердің (игіліктердің) тізбесі осы Жүйеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Жүйе шеңберінде ауылдық округтердің орталықтары мен тірек ауылдық елді мекендердің аумағында объектілер мен көрсетілетін қызметтердің (игіліктердің) тізбесі осы Жүйеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Жүйе шеңберінде қалған ауылдық елді мекендердің аумағында объектілер мен көрсетілетін қызметтердің (игіліктердің) тізбесі осы Жүйеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2155,8832 +2205,65 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өңірлік стандарттар жүйесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="22"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астанаға және республикалық маңызы бар қалаларға арналған өңірлік стандарттар жүйесін әзірлеу үшін қолданылатын объектілер мен көрсетілетін қызметтердің (игіліктердің) тізбесі</w:t>
-      </w:r>
-[...8765 lines deleted...]
-        <w:t xml:space="preserve"> Облыстық маңызы бар қалаларға арналған өңірлік стандарттар жүйесін әзірлеуде қолданылатын объектілер мен көрсетілетін қызметтердің (игіліктердің) тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -11348,51 +2631,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сәулет, қала құрылысы және құрылы саласындағы орталық уәкілетті органның бекітілген бұйрықтарына сәйкес халықтың оқушылар орындарына қажеттілігін есептеу "Қала құрылысы. Қалалық және ауылдық елді мекендерді жоспарлау және құрылыс жүргізу" ҚР ҚЕ 3.01-101-2013 В-қосымшасының (ақпараттық) В.1-кестесіне (Қазақстан Республикасы Ұлттық экономика министрлігінің Құрылыс, тұрғын үй-коммуналдық шаруашылық істері және жер ресурстарын басқару комитетінің 2014 жылғы 29 желтоқандағы № 156-НҚ бұйрығымен 2015 жылғы 1 шілдеден бастап бекітілген) және халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес қабылданады</w:t>
+Сәулет, қала құрылысы және құрылы саласындағы орталық уәкілетті органның бекітілген бұйрықтарына сәйкес халықтың оқушылар орындарына қажеттілігін есептеу "Қала құрылысы. Қалалық және ауылдық елді мекендерді жоспарлау және құрылысын салу" ҚР ЕЖ 3.01-101-2013 В-қосымшасының (ақпараттық) В.1-кестесіне (Қазақстан Республикасы Ұлттық экономика министрлігінің Құрылыс, тұрғын үй-коммуналдық шаруашылық істері және жер ресурстарын басқару комитетінің 2014 жылғы 29 желтоқандағы № 156-НҚ бұйрығымен 2015 жылғы 1 шілдеден бастап бекітілген) және халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес қабылданады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11424,88 +2707,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-Сәулет, қала құрылысы және құрылы саласындағы орталық уәкілетті органның бекітілген бұйрықтарына сәйкес халықтың оқушылар орындарына қажеттілігін есептеу "Қала құрылысы. Қалалық және ауылдық елді мекендерді жоспарлау және құрылыс жүргізу" ҚР ҚЕ 3.01-101-2013 В-қосымшасының (ақпараттық) В.1-кестесіне (Қазақстан Республикасы Ұлттық экономика министрлігінің Құрылыс, тұрғын үй-коммуналдық шаруашылық істері және жер ресурстарын басқару комитетінің 2014 жылғы 29 желтоқандағы№ 156-НҚ бұйрығымен 2015 жылғы 1 шілдеден бастап бекітілген) және халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес қабылданады</w:t>
+              <w:t xml:space="preserve">
+Мектепке дейінгі білім беру мекемелері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәулет, қала құрылысы және құрылы саласындағы орталық уәкілетті органның бекітілген бұйрықтарына сәйкес халықтың оқушылар орындарына қажеттілігін есептеу Қала құрылысы. Қалалық және ауылдық елді мекендерді жоспарлау және құрылысын салу" ҚР ЕЖ 3.01-101-2013 В-қосымшасының (ақпараттық) В.1-кестесіне (Қазақстан Республикасы Ұлттық экономика министрлігінің Құрылыс, тұрғын үй-коммуналдық шаруашылық істері және жер ресурстарын басқару комитетінің 2014 жылғы 29 желтоқандағы № 156-НҚ бұйрығымен 2015 жылғы 1 шілдеден бастап бекітілген) және халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес қабылданады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11538,87 +2821,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әр түрлі жастағы балалардың бос уақытын өткізуге, дамуына және демалуына бағытталған қосымша білім беру ұйымдары*</w:t>
-[...35 lines deleted...]
-Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес балаларды дамытуға арналған кружоктар мен секцияларға қолжетімділік қадамдық қажеттілікте қамтамасыз етіледі.</w:t>
+Әртүрлі жастағы балалардың бос уақытын өткізуге, дамуына және демалуына бағытталған қосымша білім беру ұйымдары*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес балаларды дамытуға арналған үйірмелер мен секцияларға қолжетімділік қадамдық қолжетімділікте қамтамасыз етіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11650,88 +2933,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Техникалық және кәсіптік, орта білімнен кейінгі білім беру (ТжКБ) ұйымдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Техникалық және кәсіптік, орта білімнен кейінгі білім беру (ТжКБ) ұйымдары </w:t>
-[...35 lines deleted...]
-Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес ТжәнеКБ ұйымдарының жобалық қуаты - келесі дайындық бағыттары бойынша кемінде 300 орын: білім, медицина, өнер және мәдениет, сервис, экономика. Техникалық, аграрлық сала үшін - кемінде 350 орын</w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес ТжКБ ұйымдарының жобалық қуаты - білім, медицина, өнер және мәдениет, сервис, экономика дайындық бағыттары бойынша кемінде 300 орын: Техникалық, аграрлық сала үшін - кемінде 350 орын </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11873,645 +3156,609 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Денсаулық сақтау мекемелері (амбулаториялық-емханалық, стационарлық және жедел медициналық көмек көрсететін құрылымдық бөлімшелер)</w:t>
-[...179 lines deleted...]
-жастар денсаулық орталығы;</w:t>
+Денсаулық сақтау мекемелері (амбулаториялық-емханалық, стационарлық және жедел медициналық көмек көрсететін құрылымдық бөлімшелер және басқалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйке:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) амбулаториялық жағдайда медициналық көмек көрсететін денсаулық сақтау ұйымдары және (немесе) олардың құрылымдық бөлімшелері:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бекітілген халық саны 1 500 (бір мың бес жүз) бастап 10 000 (он мың) адамға дейінгі аумақтық қызмет көрсету аймағы шегінде қалаларда құрылатын дәрігерлік амбулатория;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бекітілген халық саны 10 000 (он мың) бастап 30 000 (отыз мың) адамға дейінгі аумақтық қызмет көрсету аймағы шегінде қалаларда құрылатын медициналық-санитариялық алғашқы көмек көрсету орталығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бекітілген халық саны 30 000 (отыз мың) адамнан астам аумақтық қызмет көрсету аймағы шегінде қалаларда құрылатын қалалық емхана (бұдан әрі - ҚЕ), бірақ кемінде бір ҚЕ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+алғашқы психикалық денсаулық орталығы бекітілген халық саны 60 000 (алпыс мың) және одан астам адам болатын ҚЕ-да орналасқан психикалық денсаулық орталығының құрылымдық бөлімшесі ретінде, оның ішінде бір немесе бірнеше жақын орналасқан, амбулаториялық жағдайларда медициналық көмек көрсететін ұйымдардың халқына қызмет көрсету үшін құрылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+республикалық маңызы бар қалаларда және астанада құрылатын стоматологиялық емхана;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+республикалық маңызы бар қалалардағы және астанадағы көп бейінді аурухананың немесе қалалық емхананың құрылымдық бөлімшесі ретіндегі консультациялық-диагностикалық орталық (200 000 (екі жүз мың) халыққа шаққанда біреу);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жастардың денсаулық орталығы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) стационарлық жағдайларда медициналық көмек көрсететін денсаулық сақтау ұйымдары және (немесе) олардың құрылымдық бөлімшелері:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-кемінде 100000 (жүз мың) адам халқы бар қалаларда құрылатын қалалық аурухана;</w:t>
-[...377 lines deleted...]
-облыстық деңгейде (облыс орталықтарында) құрылатын Ұлттық сараптама орталығының құрылымдық бөлімшелері.</w:t>
+республикалық маңызы бар қалаларда, астанада құрылатын көп бейінді қалалық аурухана;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+республикалық маңызы бар қалаларда және астанада құрылатын көп бейінді қалалық балалар ауруханасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+республикалық маңызы бар қалаларда және астанада құрылатын психикалық денсаулық орталығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+республикалық маңызы бар қалаларда және астанада құрылатын фтизиопульмонология орталығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көп бейінді ауруханалардың құрылымдық бөлімшесі ретінде құрылатын тері-венерологиялық, травматологиялық, инсульттік, ревматологиялық, офтальмологиялық, кардиологиялық және кардиохирургиялық орталықтар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көп бейінді ауруханалар құрамындағы онкологиялық орталықтарды қоспағанда, оның ішінде денсаулық сақтау саласындағы мемлекеттік-жекешелік әріптестіктің басым жобаларын іске асыру шеңберінде құрылатын республикалық маңызы бар қалаларда және астанада құрылатын онкологиялық орталық;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қалаларда құрылатын инфекциялық аурухана және (немесе) көп бейінді қалалық аурухана жанынан ұйымдастырылатын инфекциялық бөлімше;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+қалаларда құрылатын перинаталдық орталық, перзентхана және (немесе) көп бейінді қалалық аурухана жанынан ұйымдастырылатын перинаталдық орталық, босандыру бөлімшесі; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) республикалық маңызы бар қалаларда және астанада құрылатын медициналық жедел жәрдем станциясы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) медициналық оңалту ұйымдары - санаторийлік-курорттық ұйымдар, мамандандырылған санаторий, профилакторий, оңалту орталығы немесе медициналық ұйымдар жанынан ұйымдастырылатын оңалту бөлімшесі (төсектері);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) паллиативтік көмек және мейіргер күтімін көрсететін ұйымдар – хоспис, мейіргер күтімі ауруханасы және (немесе) денсаулық сақтау ұйымдарының жанынан ұйымдастырылатын бөлімше, төсектер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) қан қызметі саласында қызметін жүзеге асыратын денсаулық сақтау ұйымдары, республикалық маңызы бар қалаларда және астанада қан қызметі саласында қызметті жүзеге асыратын денсаулық сақтау ұйымдары болмаған кезде оларда құрылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) республикалық маңызы бар қалаларда және астанада құрылатын патологиялық анатомия (цитопатология) саласында қызметті жүзеге асыратын денсаулық сақтау ұйымдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) республикалық маңызы бар қалаларда және астанада құрылатын АИТВ инфекциясы профилактикасы саласында қызметті жүзеге асыратын денсаулық сақтау ұйымдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) республикалық маңызы бар қалаларда және астанада құрылатын жетім балаларға, туғаннан бастап үш жылға дейін ата-аналарының қамқорлығынсыз қалған балаларға, туғаннан бастап төрт жасқа дейін психикалық және физикалық дамуында ауытқулары бар балаларға арналған, баладан бас тарту қаупі бар отбасылармен психологиялық-педагогикалық қолдауды жүзеге асыратын денсаулық сақтау ұйымдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) республикалық маңызы бар қалаларда және астанада құрылатын денсаулық сақтау саласындағы техникалық, кәсіптік және орта білімнен кейінгі білім беру ұйымдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы қызметті жүзеге асыратын республикалық денсаулық сақтау ұйымдары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қалаларда құрылымдық бөлімшелері бар, астанада құрылатын Ұлттық сараптама орталығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+республикалық маңызы бар қалаларда құрылатын ғылыми ұйымдар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+инфекциялық аурулардың табиғи ошақтарында құрылатын обаға қарсы станциялар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12544,499 +3791,495 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Медициналық мекемелерде Интернет желісіне қолжетімділікті ұйымдастыру</w:t>
-[...35 lines deleted...]
-Интернетке қосылудың ең төменгі жылдамдық мәні 4 мб/сек </w:t>
+Дәріханалар*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес келетін дәріханалардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.3</w:t>
-[...72 lines deleted...]
-            </w:r>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік қамсыздандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...68 lines deleted...]
-            </w:pPr>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арнаулы әлеуметтік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықтың қажеттілігіне сәйкес</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.1</w:t>
-[...72 lines deleted...]
-            </w:r>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет және спорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-Мәдениет және спорт</w:t>
+4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мәдени-демалыс ұйымдары </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13065,630 +4308,634 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.1</w:t>
-[...68 lines deleted...]
-            </w:pPr>
+4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кинотеатрлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес бір кинотеатрдың жобалық қуаты халыққа 1000 адамға шаққанда 35 орын есебінен анықталады.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.2</w:t>
-[...71 lines deleted...]
-Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес бір кинотеатрдың жобалық қуаты 1000 халық адамға 35 орын есебінен анықталады</w:t>
+4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Музейлер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес көрме залдары, өлкетану, тарихи, көркемсурет музейлері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.3</w:t>
-[...89 lines deleted...]
-Қалаларда кемінде 100 000 адамға арналған көрме залдары</w:t>
+4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Театрлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес халық саны 30 000 адамнан астам болған кезде - 1000 адамға шаққанда 5-8 көрермен орыны және жас көрермен театрлары мен қуыршақ театры үшін 1000 балаға шаққанда 2-3 орын есебінде 1 театр;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халық саны кемінде 500 000 адам болатын қалалар деңгейінде бір опера және балет театры мен бір кәсіби: драмалық, музыкалық-драмалық, жас көрермен, қуыршақ және өзге театрлар түрлерінен (балет, пантомима және басқалары) болуы көзделсін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.4</w:t>
-[...71 lines deleted...]
-Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес саны 30 000 адамнан жоғары болған жағдайда - 1000 адамға 5-8 көрермен орнынан және жас көрермен театрлары мен қуыршақ театры үшін 1000 балаға 2-3 орынан есептегенде, 1 театр; халқының саны кемінде 500 000 адам облыстық маңызы бар қалалар деңгейінде бір опера және балет театры мен бір кәсіби: драмалық, музыкалық-драмалық, жас көрермен, қуыршақтар және өзге түрлерден (балет, пантомима және басқалары) бір театрдан болуы көзделсін</w:t>
+4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концерттік ұйымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес бір концерттік ұйымның жобалық қуаты  халқының саны 250 000 адамнан астам облыстық маңызы бар қалада 1000 адамға шаққанда 3,5-5 орын есебінен айқындалады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.5</w:t>
-[...71 lines deleted...]
-Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес бір концерттік ұйымның жобалық қуаты халық саны 250 000 адамнан асатын облыстық маңызы бар қалада 1000 адамға 3,5-5 орын есебінен анықталады</w:t>
+4.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цирк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес бір цирктың жобалық қуаты халық саны 250 000 адамнан астам болған жағдайда 1000 адамға 3,5-5 орын есебінен айқындалады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.6</w:t>
+4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13716,110 +4963,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес спорт залының ауданы 1000 адамға шаққанда 80 шаршы метр есебінен айқындалады.</w:t>
-[...17 lines deleted...]
-Бассейннің ауданы 1000 адамға шаққанда 25 шаршы метрді құрайды.</w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес спорт залының көлемі 1000 адамға 80 шаршы метр есебінен айқындалады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бассейннің көлемі 1000 адамға 25 шаршы метр су бетін құрайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.7</w:t>
+4.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13847,92 +5094,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес спорт залының ауданы 1000 адамға шаққанда 80 шаршы метр есебінен айқындалады.</w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес спорт залының мөлшері 1000 адамға 80 шаршы метр есебінен айқындалады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.8</w:t>
+4.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13960,69 +5207,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес 10000-20000 адамға шаққанда 1 кітапхананың; 2 оқырман орнына шаққанда 4000 сақтау бірлігінің;</w:t>
-[...17 lines deleted...]
-0,1 оқырман орнына шаққанда қосымша қоры 100 сақтау бірлігімен орталық кітапхананың болуы.</w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес 20000 адамға бір кітапхананың; 2 оқырман орнына шаққанда - 4000 сақтау бірлігінің болуы; 0,1 оқырман орнына шаққанда қосымша қоры 100 сақтау бірлігімен орталық кітапхана.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14164,87 +5393,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зоологиялық парктер мен ботаникалық бақтар</w:t>
-[...35 lines deleted...]
-Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес халық саны 100000 адамнан астам болған жағдайда бір зоологиялық саябақ немесе ботаникалық бақ</w:t>
+Зоологиялық саябақтар мен ботаникалық бақтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес халық саны 100000 адамнан астам болған кезде бір зоологиялық саябақ немесе ботаникалық бақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14313,51 +5542,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес жабық ойын-сауық саябақтарының жобалық қуаты  қызмет көрсету аймағы 1000 адамға шаққанда еден көлемі 3 шаршы метр; 100 000-200 000 адамға 1 ашық ойын-сауық және демалыс саябағы есебінде айқындалады</w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес жабық ойын-сауық саябақтарының жобалық қуаты қызмет көрсету аймағы 1000 адамға шаққанда еден көлемі 3 шаршы метр; 100 000-200 000 адамға 1 ашық ойын-сауық және демалыс саябағы есебінде айқындалады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14426,51 +5655,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыстық маңызы бар қалалар үшін - жалпы алаңы кемінде 400-600 м2 (үй жануарларын серуендетуге және жаттықтыруға бейімделген аумақтардың болуы)</w:t>
+Астана, республикалық маңызы бар қалалар үшін - жалпы алаңы кемінде 400-600 шаршы метр (үй жануарларын серуендетуге және жаттықтыруға бейімделген аумақтардың болуы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14503,51 +5732,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік инфрақұрылымы</w:t>
+Көліктік инфрақұрылым</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14647,52 +5876,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Халықтың қоғамдық көлікке қол жеткізуі</w:t>
+              <w:t xml:space="preserve">
+Халықтың қоғамдық көлікке қол жеткізуі </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14725,87 +5954,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қоғамдық көлікпен жол жүрудің ақысын электрондық төлеу жүйесін ұйымдастыру</w:t>
-[...35 lines deleted...]
-Қоғамдық көлікпен жол жүрудің ақысын электрондық төлеу жүйесінің болуы</w:t>
+Қоғамдық көлікпен жол жүру ақысын электрондық төлеу жүйесін ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоғамдық көлікпен жол жүру ақысын электрондық төлеу жүйесінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14837,88 +6066,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес облыстық маңызы бар қалалар үшін халықаралық азаматтық авиация ұйымының 1 санаттағы халықаралық деңгейдегі әуежайдың болуы;</w:t>
+              <w:t>
+Әуежай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес республикалық маңызы бар қалалар үшін Халықаралық азаматтық авиация ұйымының 2,3 санаттағы халықаралық деңгейдегі әуежайының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14987,69 +6216,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес автовокзал жолаушылар легі тәулігіне 500-ден астам адам болған кезде ұйымдастырылады.</w:t>
-[...17 lines deleted...]
-Автостанция жолаушылар легі тәулігіне 100-ден 500 адамға дейін болған кезде ұйымдастырылады.</w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес актілердің талаптарынаавтовокзал жолаушылар легі тәулігіне 500-ден астам адам болған кезде ұйымдастырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Автостанция жолаушылар легі тәулігіне 100-ден 500 адамға дейін болған кезде ұйымдастырылады. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15118,51 +6347,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес темір жол вокзалы қаланың темір жол магистралды желінің бойында орналасуы жағдайында ұйымдастырылады</w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес темір жол вокзалы қала теміржол магистральдық желісінің бойында орналасқан жағдайда ұйымдастырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15231,51 +6460,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес автомобиль тұрағы: түрлі функционалдық мақсаттағы объектілердің келушілеріне тиесілі автокөлік құралдарының тұрақтарда уақытша болуы</w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес актілердің талаптарынаавтомобильдер тұрағы әртүрлі функционалдық мақсаттағы объектілерге келушілеріне тиесілі автокөлік құралдарының тұрақтарда уақытша болуы ретінде айқындалады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15344,51 +6573,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес қауіпсіз орналасуы ескеріле отырып, АЖҚС болуы</w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкесактілердің талаптарына АЖҚС болуы қауіпсіз орналасуды ескере отырып, қамтамасыз етіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15457,51 +6686,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТҚКС болуы құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес анықталады</w:t>
+ТҚКС болуы құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы  саласындағы нормативтік құқықтық актілердің талаптарына сәйкес айқындалады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15570,51 +6799,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Автомобиль жуу орнының болуы құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес анықталады</w:t>
+Автомобиль жуу орнының болуы Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес айқындаладыактілердің талаптарына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15905,51 +7134,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ішкі жолдардың 100% жарығымен қамтамасыз етіледі</w:t>
+Ішкі жолдардың 100% - ы жол жарығымен қамтамасыз етіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16127,51 +7356,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылыс нормалары мен қағидалары талаптарына сәйкес елді мекен үздіксіз электр жабдықтаумен қамтамасыз етіледі</w:t>
+Құрылыс нормалары мен қағидаларының талаптарына сәйкес елді мекен үздіксіз электр жабдықтаумен қамтамасыз етіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16240,51 +7469,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес елді мекен 100%-дық орталықтандырылған сумен жабдықтаумен қамтамасыз етіледі</w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкесактілердің талаптарына елді мекен орталықтандырылған сумен жабдықтаумен 100% қамтамасыз етіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16353,51 +7582,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Су бұру жүйесінің болуы құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес анықталады</w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес актілердің талаптарына айқындалады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16466,51 +7695,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орталықтандырылған жылумен жабдықтаудың болуы құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес анықталады</w:t>
+Орталықтандырылған сумен жабдықтаудың болуы құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес анықталады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16769,51 +7998,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қоршаған ортаның қауіпсіздігін және қорғалуын қамтамасыз ету</w:t>
+Қоршаған ортаның қауіпсіздігі мен қорғалуын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16914,105 +8143,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Учаскелік полиция пункті: қалаларда төрт әкімшілік учаскеден артық емес шекараларда ұйымдастырылады, ол әкімшілік учаскенің (шағын ауданның) орталығында орналасады.</w:t>
-[...53 lines deleted...]
-Учаскелік полиция пункті учаскелік полиция инспекторына, оның көмекшісіне, ювеналдық полиция қызметкеріне арналған жұмыс кабинеттерінен, азаматтарды қабылдау және жұртшылықпен жұмыс бөлмесінен – ұсталғандарға арналған үй-жайдан, демалыс бөлмесінен (жеке), санитариялық тораптан тұрады.</w:t>
+Учаскелік полиция пункті: қалаларда төрттен артық емес әкімшілік учаскелердің шекараларында ұйымдастырылады. Әкімшілік учаскенің (ықшамаудан) орталығында орналасады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учаскелік полиция пункті жеке тұрған ғимаратта болады. Кәсіпорындармен, ұйымдармен бір ғимаратта немесе тұрғын үйлерде орналасқан кезде бірінші қабатта орналасады және мүгедектерге арналған пандуспен жабдықталған жеке кіру есігі болады. Учаскелік полиция пунктін орта білім беру мектептерімен және мектепке дейінгі ұйымдармен бір ғимаратта орналастыруға жол берілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учаскелік полиция пункті учаскелік полиция инспекторларына, олардың көмекшілеріне және ювеналдық полиция қызметкеріне арналған жұмыс кабинеттерінен, азаматтарды қабылдау және жұртшылықпен жұмыс бөлмесінен, жеткізілген адамдарға арналған үй-жайдан, демалыс бөлмесінен (жеке), санитариялық тораптан тұрады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17044,88 +8255,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-Қалалар мен елді мекендер үшін өрт сөндіру деполары мен өрт сөндіру автомобильдерінің саны "Өртке қарсы қызмет органдарының объектілерін жобалау" 2.02-105-2014 ҚР ҚЕ-да көзделген елді мекен аумағының алаңына және халықтың санына байланысты</w:t>
+              <w:t>
+Өртке қарсы қызмет бөлімшелерінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалалар мен елді мекендер үшін өрт сөндіру деполары мен өрт сөндіру автомобильдерінің саны "Өртке қарсы қызмет органдарының объектілерін жобалау" 2.02-105-2014 ҚР ЕЖ-да көзделген елді мекен аумағының алаңына және халықтың санына байланысты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17158,87 +8369,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрмыстық қатты қалдықтарды көмуге арналған полигондар</w:t>
-[...35 lines deleted...]
-Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес елді мекендердің аумағында тұтыну қалдықтарын жинауды, пайдалануды, қолдануды, залалсыздандыруды, тасымалдауды, сақтауды және көмуді мамандандырылған ұйымдар жүзеге асырады</w:t>
+Тұрмыстық қатты қалдықтарды (ТҚҚ) көмуге арналған полигондар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес елді мекендер аумағында тұтыну қалдықтарын жинауды, пайдалануды, қолдануды, залалсыздандыруды, тасымалдауды, сақтауды және көмуді мамандандырылған ұйымдар жүзеге асырады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17307,51 +8518,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қоқыс өңдеу кешенінің болуы құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес анықталады</w:t>
+Қоқыс өңдеу кешенінің болуы құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес айқындалады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17420,51 +8631,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қоқысты сұрыптау кешенінің болуы құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес анықталады</w:t>
+Қоқысты сұрыптау кешенінің болуы құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес айқындалады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17723,87 +8934,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Күл-қож қалдықтарына (ҚТҚ) арналған металл контейнерлер</w:t>
-[...35 lines deleted...]
-Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес абаттандырылған тұрғын үй қорында ҚТҚ жинау үшін контейнерлер қолданылады, жеке үй иеліктерінде қақпағы бар еркін конструкциялы ыдыстарды пайдалануға жол беріледі</w:t>
+Күл-қож қалдықтарына (КТҚ) арналған металл контейнерлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес абаттандырылған тұрғын үй қорында ҚТҚ жинау үшін контейнерлер қолданылады, жеке үй иеліктерінде қақпағы бар еркін конструкцияланған ыдыстарды пайдалануға жол беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18094,51 +9305,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Абоненттің шеткі жабдығын коммутацияланатын жалпы пайдалану желісімен қосатын және телефон станциясының жабдығында бөлінген порты бар белсенді желі тіркелген телефон желісі болып табылады</w:t>
+Абоненттің нақты жабдығын коммутацияланатын жалпы пайдалану желісімен қосатын және телефон станциясының жабдығында бөлінген порты бар белсенді желі тіркелген телефон желісі болып табылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18171,107 +9382,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Интернет желісіне кең жолақты қолжетімділік</w:t>
+Интернет желісіне кең жолақты қол жеткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Байланыс қызметтерінің сапа көрсеткіштерін бекіту туралы" 2021 жылғы 19 ақпандағы № 64/НҚ </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес сымсыз технологиялар үшін ең төменгі сапа параметрлері белгіленді: 3G – кемінде 1 Мбит/с, 4G – кемінде 5 Мбит/с, сымды технологиялар үшін – тарифтік жоспарда, шартта белгіленген мәннің кемінде 70%</w:t>
+"Байланыс қызметтерінің сапа көрсеткіштерін бекіту туралы" Қазақстан Республикасы Ақпарат және коммуникациялар министрінің 2017 жылғы 22 қарашадағы № 410 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес сымсыз технологиялар үшін ең төменгі сапа параметрлері белгіленген: 3G – кемінде 1 Мбит/с, 4G – кемінде 5 Мбит/с, сымды технологиялар үшін – тарифтік жоспарда, шартта белгіленген мәннің кемінде 70%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18340,51 +9551,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылжымалы ұялы байланыс (дауыс жеткізу) технологиясын пайдаланатын телефон байланысы желілерінің қызметтері</w:t>
+Жылжымалы ұялы байланыс технологиясын пайдаланатын телефон байланысы желілерінің көрсетілетін қызметтері (дауысты жеткізу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18453,69 +9664,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-PWLAN кіру нүктелері сымсыз жергілікті жалпы пайдалану желілеріне ("жедел нүктелер") қол жеткізуді қамтамасыз етеді. PWLAN желілері Wi-Fi ретінде танымал IEEE 802.11 стандартына негізделген, оның көмегімен пайдаланушылар сымсыз технологияны қолдана отырып, Интернетке қол жеткізе алады.</w:t>
-[...17 lines deleted...]
-Wi-Fi Интернетке тікелей қосылуды қамтамасыз етпейді, тек DSL, кабельдік модем, FTTH, WiMax, кең жолақты ұялы байланыс арқылы кең жолақты қосылымды қайта бөледі</w:t>
+PWLAN қол жеткізу нүктелері сымсыз жергілікті жалпы пайдалану желілеріне ("жедел нүктелер") қол жеткізуді қамтамасыз етеді. PWLAN желілері Wi-Fi ретінде танымал IEEE 802.11 стандартына негізделген, оның көмегімен пайдаланушылар сымсыз технологияны қолдана отырып, Интернетке қол жеткізе алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Wi-Fi Интернетке тікелей қосылуды қамтамасыз етпейді, DSL, кабельдік модем, FTTH, WiMax, кең жолақты ұялы байланыс арқылы ғана кең жолақты қосылымды қайта бөледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18657,87 +9868,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрмыстық қызмет көрсету кәсіпорындары* (кір жуатын орындар, химиялық тазалау орындары, қоғамдық моншалар, қоғамдық дәретханалар)</w:t>
-[...35 lines deleted...]
-Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес киім тігу, жөндеу және аяқ киім жөндеу бойынша объектінің болуы анықталады (кемінде 2-3 жұмыс орны)</w:t>
+Тұрмыстық қызмет көрсету кәсіпорындары* (кір жуу орындары, химиялық тазалау орындары, қоғамдық моншалар, қоғамдық дәретханалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес киімді тігу, жөндеу және аяқ киімді жөндеу бойынша объектінің болуы анықталады (кемінде 2-3 жұмыс орны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18769,196 +9980,196 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...144 lines deleted...]
-Аспаздық дүкендер-сауда алаңының 60 м 2</w:t>
+              <w:t xml:space="preserve">
+Сауда объектілері* (азық-түлік тауарларының дүкендері, өнеркәсіптік тауарлар дүкендері, көше саудасын жүргізуге арналған сауда павильондары, фудмаркеттер, қоғамдық тамақтану кәсіпорындары, аспаздық дүкендер) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес азық-түлік тауарлары дүкендерінің жобалық қуаты - 1000 шаршы метр сауда алаңына сәйкес келеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнеркәсіптік тауарлар дүкендері - 1800 шаршы метр сауда алаңы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көше саудасын жүргізуге арналған сауда павильондары – қуатына байланысты емес.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фудмаркеттер - 1000 шаршы метр сауда алаңы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қоғамдық тамақтану кәсіпорындары - 100 орын. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоғамдық тамақтану кәсіпорындары - 100 орын.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аспаздық дүкендер - 60 шаршы метр сауда алаңы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18990,52 +10201,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік ветеринариялық ұйымдар*</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік ветеринариялық ұйымдар* </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19124,51 +10335,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызметтер инфрақұрылымы</w:t>
+Көрсетілетін қызметтер инфрақұрылымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19382,51 +10593,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Халықты КҚКО қызметтерімен қамту </w:t>
+Халықты КҚКО көрсетілетін қызметтерімен қамту </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19572,93 +10783,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заң консультациялары/ нотариус*</w:t>
+Заң консультациялары/нотариус*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс істейтін адвокаттардың, нотариустардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -19755,71 +10966,71 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өңірлік стандарттар жүйесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Аудандық маңызы бар қалаларға және аудан орталықтарына арналған өңірлік стандарттар жүйесін әзірлеу үшін қолданылатын объектілер мен көрсетілетін қызметтер (игіліктер) тізбесі</w:t>
+        <w:t xml:space="preserve"> Облыстық маңызы бар қалаларға арналған өңірлік стандарттар жүйесін әзірлеуде қолданылатын объектілер мен көрсетілетін қызметтердің (игіліктердің) тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -19845,50 +11056,8889 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Объектілер мен көрсетілетін қызметтердің (игіліктердің) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Базалық қуаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәулет, қала құрылысы және құрылы саласындағы орталық уәкілетті органның бекітілген бұйрықтарына сәйкес халықтың оқушылар орындарына қажеттілігін есептеу "Қала құрылысы. Қалалық және ауылдық елді мекендерді жоспарлау және құрылыс жүргізу" ҚР ҚЕ 3.01-101-2013 В-қосымшасының (ақпараттық) В.1-кестесіне (Қазақстан Республикасы Ұлттық экономика министрлігінің Құрылыс, тұрғын үй-коммуналдық шаруашылық істері және жер ресурстарын басқару комитетінің 2014 жылғы 29 желтоқандағы № 156-НҚ бұйрығымен 2015 жылғы 1 шілдеден бастап бекітілген) және халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес қабылданады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мектепке дейінгі білім беру мекемелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәулет, қала құрылысы және құрылы саласындағы орталық уәкілетті органның бекітілген бұйрықтарына сәйкес халықтың оқушылар орындарына қажеттілігін есептеу "Қала құрылысы. Қалалық және ауылдық елді мекендерді жоспарлау және құрылыс жүргізу" ҚР ҚЕ 3.01-101-2013 В-қосымшасының (ақпараттық) В.1-кестесіне (Қазақстан Республикасы Ұлттық экономика министрлігінің Құрылыс, тұрғын үй-коммуналдық шаруашылық істері және жер ресурстарын басқару комитетінің 2014 жылғы 29 желтоқандағы№ 156-НҚ бұйрығымен 2015 жылғы 1 шілдеден бастап бекітілген) және халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес қабылданады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әр түрлі жастағы балалардың бос уақытын өткізуге, дамуына және демалуына бағытталған қосымша білім беру ұйымдары*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес балаларды дамытуға арналған кружоктар мен секцияларға қолжетімділік қадамдық қажеттілікте қамтамасыз етіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Техникалық және кәсіптік, орта білімнен кейінгі білім беру (ТжКБ) ұйымдары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес ТжәнеКБ ұйымдарының жобалық қуаты - келесі дайындық бағыттары бойынша кемінде 300 орын: білім, медицина, өнер және мәдениет, сервис, экономика. Техникалық, аграрлық сала үшін - кемінде 350 орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау мекемелері (амбулаториялық-емханалық, стационарлық және жедел медициналық көмек көрсететін құрылымдық бөлімшелер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) амбулаториялық жағдайларда медициналық көмек көрсететін денсаулық сақтау ұйымдары және (немесе) олардың құрылымдық бөлімшелері:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бекітілген халық саны 1500 (бір мың бес жүз) адамнан 10 000 (он мың) адамға дейінгі аумақтық қызмет көрсету аймағы шегінде қалаларда құрылатын дәрігерлік амбулатория;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бекітілген халқының саны 10000 (он мың) адамнан 30000 (отыз мың) адамға дейінгі аумақтық қызмет көрсету аймағы шегінде қалаларда құрылатын алғашқы медициналық-санитариялық көмек орталығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аумақтық қызмет көрсету аймағы шегінде тіркелген халқының саны 30000 (отыз мың) адамнан асатын қалаларда, бірақ кемінде бір құрылатын қалалық емхана (бұдан әрі - ҚЕ);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бастапқы психикалық денсаулық орталығы бекітілген халық саны 60000 (алпыс мың) адамнан асатын, оның ішінде жақын маңдағы бір немесе бірнеше амбулаториялық-емханалық ұйымдардың халқына қызмет көрсету үшін ҚЕ құрамында құрылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+стоматологиялық емхана;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көп бейінді облыстық аурухананың немесе қалалық емхананың  (200 000 (екі жүз мың) халыққа шаққанда біреу) құрылымдық бөлімшесі ретінде консультациялық - диагностикалық орталық;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жастар денсаулық орталығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) стационарлық жағдайларда медициналық көмек көрсететін денсаулық сақтау ұйымдары және (немесе) олардың құрылымдық бөлімшелері:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кемінде 100000 (жүз мың) адам халқы бар қалаларда құрылатын қалалық аурухана;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халқының саны 100000 (жүз мың) адамнан асатын жақын маңдағы аудандардың халқына қызмет көрсету үшін қалаларда құрылатын көпбейінді қалалық аурухана;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+облыс орталығында құрылатын көпбейінді облыстық аурухана;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+облыс орталығында құрылатын көп бейінді облыстық аурухана;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халқы 300000 (үш жүз мың) адамнан асатын қалаларда құрылатын көп бейінді қалалық балалар ауруханасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+облыс орталығында құрылатын көп бейінді облыстық балалар ауруханасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ облыс орталығында құрылатын облыстық психикалық денсаулық орталығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+облыс орталығында құрылатын облыстық фтизиопульмонология орталығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ тері-венерология, травматологиялық, инсульт, ревматология, офтальмология, кардиология және кардиохирургия орталықтары көп бейінді ауруханалардың құрылымдық бөлімшесі ретінде құрылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көп бейінді ауруханалар құрамындағы онкологиялық орталықтарды қоспағанда, облыс орталығында құрылатын, оның ішінде денсаулық сақтау саласындағы мемлекеттік-жекешелік әріптестіктің басым жобаларын іске асыру шеңберінде құрылатын онкологиялық орталық;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+облыс орталығында құрылатын инфекциялық аурухана және (немесе) көп бейінді облыстық аурухана жанынан ұйымдастырылатын инфекциялық бөлімше;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+облыс орталығында құрылатын перинаталдық орталық, перзентхана және (немесе) көп бейінді облыстық аурухана жанынан ұйымдастырылатын перинаталдық орталық, босандыру бөлімшесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) медициналық авиация бөлімшесін қоса алғанда облыстық жедел медициналық жәрдем станциясы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) медициналық оңалту ұйымдары - санаторийлік-курорттық ұйымдар, мамандандырылған санаторий, профилакторий, оңалту орталығы немесе медициналық ұйымдар жанынан ұйымдастырылатын оңалту бөлімшелері (төсектері);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) паллиативтік көмек және мейіргер күтімі көрсететін ұйымдар – хоспис, мейіргер күтімі ауруханасы және (немесе) денсаулық сақтау ұйымдарының жанынан ұйымдастырылатын бөлімше, төсектер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) қан қызметі саласында жұмысты жүзеге асыратын ұйымдар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) патологиялық-анатомиялық (цитопатология) қызметін жүзеге асыратын ұйымдар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) АИТВ инфекциясы профилактикасы саласында қызметті жүзеге асыратын денсаулық сақтау ұйымдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) облыстық деңгейде құрылатын жетім балаларға, туғаннан бастап үш жасқа дейін ата-аналарының қамқорлығынсыз қалған балаларға, туғаннан бастап төрт жылға дейін психикалық және физикалық дамуында ауытқулары бар балаларға арналған, баладан бас тарту қаупі бар отбасылармен психологиялық-педагогикалық сүйемелдеу жүргізетін денсаулық сақтау ұйымдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) облыстық деңгейде құрылатын денсаулық сақтау саласындағы техникалық, кәсіптік және орта білімнен кейінгі білім беру ұйымдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы қызметті жүзеге асыратын республикалық денсаулық сақтау ұйымдары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+облыстық деңгейде (облыс орталықтарында) құрылатын Ұлттық сараптама орталығының құрылымдық бөлімшелері.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық мекемелерде Интернет желісіне қолжетімділікті ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Интернетке қосылудың ең төменгі жылдамдық мәні 4 мб/сек </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәріханалар*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық әл-ауқаты саласындағы нормативтік құқықтық актілердің талаптарына сәйкес келетін дәріханалардың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік қамсыздандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арнаулы әлеуметтік көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықтың қажеттілігіне сәйкес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет және спорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдени-демалыс ұйымдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кинотеатрлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес бір кинотеатрдың жобалық қуаты 1000 халық адамға 35 орын есебінен анықталады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Музейлер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес облыс орталықтарында және қалаларда өнер туындыларының жиынтығы бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалаларда кемінде 100 000 адамға арналған көрме залдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Театрлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес саны 30 000 адамнан жоғары болған жағдайда - 1000 адамға 5-8 көрермен орнынан және жас көрермен театрлары мен қуыршақ театры үшін 1000 балаға 2-3 орынан есептегенде, 1 театр; халқының саны кемінде 500 000 адам облыстық маңызы бар қалалар деңгейінде бір опера және балет театры мен бір кәсіби: драмалық, музыкалық-драмалық, жас көрермен, қуыршақтар және өзге түрлерден (балет, пантомима және басқалары) бір театрдан болуы көзделсін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концерттік ұйымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес бір концерттік ұйымның жобалық қуаты халық саны 250 000 адамнан асатын облыстық маңызы бар қалада 1000 адамға 3,5-5 орын есебінен анықталады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дене шынықтыру-сауықтыру кешені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес спорт залының ауданы 1000 адамға шаққанда 80 шаршы метр есебінен айқындалады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бассейннің ауданы 1000 адамға шаққанда 25 шаршы метрді құрайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорт, тренажер залдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес спорт залының ауданы 1000 адамға шаққанда 80 шаршы метр есебінен айқындалады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кітапханалар*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес 10000-20000 адамға шаққанда 1 кітапхананың; 2 оқырман орнына шаққанда 4000 сақтау бірлігінің;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1 оқырман орнына шаққанда қосымша қоры 100 сақтау бірлігімен орталық кітапхананың болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бос уақыт және демалыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зоологиялық парктер мен ботаникалық бақтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес халық саны 100000 адамнан астам болған жағдайда бір зоологиялық саябақ немесе ботаникалық бақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ойын-сауық және демалыс саябақтары (гүлзарлар/бульварлар/тұрғындардың демалуына арналған бақтар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес жабық ойын-сауық саябақтарының жобалық қуаты  қызмет көрсету аймағы 1000 адамға шаққанда еден көлемі 3 шаршы метр; 100 000-200 000 адамға 1 ашық ойын-сауық және демалыс саябағы есебінде айқындалады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үй жануарларын серуендетуге және жаттықтыруға арналған алаңдар*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облыстық маңызы бар қалалар үшін - жалпы алаңы кемінде 400-600 м2 (үй жануарларын серуендетуге және жаттықтыруға бейімделген аумақтардың болуы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік инфрақұрылымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоғамдық көлік (автобустар, трамвайлар, троллейбустар және т. б.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықтың қоғамдық көлікке қол жеткізуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоғамдық көлікпен жол жүрудің ақысын электрондық төлеу жүйесін ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоғамдық көлікпен жол жүрудің ақысын электрондық төлеу жүйесінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Әуежай </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес облыстық маңызы бар қалалар үшін халықаралық азаматтық авиация ұйымының 1 санаттағы халықаралық деңгейдегі әуежайдың болуы;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автовокзал және / немесе автостанция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес автовокзал жолаушылар легі тәулігіне 500-ден астам адам болған кезде ұйымдастырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автостанция жолаушылар легі тәулігіне 100-ден 500 адамға дейін болған кезде ұйымдастырылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теміржол вокзалы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес темір жол вокзалы қаланың темір жол магистралды желінің бойында орналасуы жағдайында ұйымдастырылады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақ кеңістігі*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес автомобиль тұрағы: түрлі функционалдық мақсаттағы объектілердің келушілеріне тиесілі автокөлік құралдарының тұрақтарда уақытша болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автожанармай құю станциялары, газ құю станциялары * (АЖҚС)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес қауіпсіз орналасуы ескеріле отырып, АЖҚС болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық қызмет көрсету станциясы* (ТҚКС)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТҚКС болуы құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес анықталады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль жуу орындары*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль жуу орнының болуы құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес анықталады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жол инфрақұрылымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалаішілік жолдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі жолдардың 100% - ы қатты жабынмен қамтамасыз етіледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жолды жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі жолдардың 100% жарығымен қамтамасыз етіледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инженерлік инфрақұрылым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орталықтандырылған электрмен жабдықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидалары талаптарына сәйкес елді мекен үздіксіз электр жабдықтаумен қамтамасыз етіледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орталықтандырылған сумен жабдықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес елді мекен 100%-дық орталықтандырылған сумен жабдықтаумен қамтамасыз етіледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су бұру жүйесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су бұру жүйесінің болуы құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес анықталады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орталықтандырылған жылумен жабдықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орталықтандырылған жылумен жабдықтаудың болуы құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес анықталады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орталықтандырылған газбен жабдықтау*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Газбен жабдықтаудың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй қоры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазахстан Республикасының аумағында қолданылатын сәулет, қала құрылысы және құрылыс саласындағы нормативтік техникалық құжаттарға сәйкес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоршаған ортаның қауіпсіздігін және қорғалуын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учаскелік полиция пункті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учаскелік полиция пункті: қалаларда төрт әкімшілік учаскеден артық емес шекараларда ұйымдастырылады, ол әкімшілік учаскенің (шағын ауданның) орталығында орналасады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учаскелік полиция пункті жеке тұрған ғимаратта орналасады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ал кәсіпорындармен, ұйымдармен бір ғимаратта немесе тұрғын үйлерде орналасқан кезде мүгедектерге арналған пандуспен жабдықталған жеке кіру есігі бірінші қабатта орналасады. Учаскелік полиция пунктін орта білім беру және мектепке дейінгі ұйымдарда бір ғимаратта орналастыруға жол берілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учаскелік полиция пункті учаскелік полиция инспекторына, оның көмекшісіне, ювеналдық полиция қызметкеріне арналған жұмыс кабинеттерінен, азаматтарды қабылдау және жұртшылықпен жұмыс бөлмесінен – ұсталғандарға арналған үй-жайдан, демалыс бөлмесінен (жеке), санитариялық тораптан тұрады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Өртке қарсы қызмет бөлімшелерінің болуы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалалар мен елді мекендер үшін өрт сөндіру деполары мен өрт сөндіру автомобильдерінің саны "Өртке қарсы қызмет органдарының объектілерін жобалау" 2.02-105-2014 ҚР ҚЕ-да көзделген елді мекен аумағының алаңына және халықтың санына байланысты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрмыстық қатты қалдықтарды көмуге арналған полигондар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес елді мекендердің аумағында тұтыну қалдықтарын жинауды, пайдалануды, қолдануды, залалсыздандыруды, тасымалдауды, сақтауды және көмуді мамандандырылған ұйымдар жүзеге асырады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоқыс өңдеу кешені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоқыс өңдеу кешенінің болуы құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес анықталады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоқысты сұрыптау кешені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоқысты сұрыптау кешенінің болуы құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес анықталады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қатты тұрмыстық қалдықтарды (ҚТҚ) бөлек жинауға арналған контейнерлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес ҚТҚ жинауға арналған контейнерлер қақпақтармен жабдықталады. Елді мекендерде контейнер алаңын уақытша қоныстарды (вахталық кенттерді, стационарлық емес объектілер мен құрылыстарды) қоспағанда, тұрғын және қоғамдық ғимараттардан, балалар объектілерінен, спорт алаңдарынан және халықтың демалыс орындарынан кемінде 25 м қашықтықта орналастырады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайталама шикізатты қабылдау пункттері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес халықтан қайталама шикізатты қабылдау пункттерін жеке ғимараттарда (павильондар-дүкендер) немесе тұрмыстық қызмет көрсету кәсіпорындарының ғимараттарында жапсаржайларда жобалау қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күл-қож қалдықтарына (ҚТҚ) арналған металл контейнерлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес абаттандырылған тұрғын үй қорында ҚТҚ жинау үшін контейнерлер қолданылады, жеке үй иеліктерінде қақпағы бар еркін конструкциялы ыдыстарды пайдалануға жол беріледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пошта байланысы бөлімшесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20-40 мың адамға 1 объект (операциялық зал, әкімшілік үй-жайлар, күтуге арналған зал, банкомат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тіркелген телефон желілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абоненттің шеткі жабдығын коммутацияланатын жалпы пайдалану желісімен қосатын және телефон станциясының жабдығында бөлінген порты бар белсенді желі тіркелген телефон желісі болып табылады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интернет желісіне кең жолақты қолжетімділік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Байланыс қызметтерінің сапа көрсеткіштерін бекіту туралы" 2021 жылғы 19 ақпандағы № 64/НҚ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрыққа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес сымсыз технологиялар үшін ең төменгі сапа параметрлері белгіленді: 3G – кемінде 1 Мбит/с, 4G – кемінде 5 Мбит/с, сымды технологиялар үшін – тарифтік жоспарда, шартта белгіленген мәннің кемінде 70%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұялы байланыс (дауыс жеткізу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылжымалы ұялы байланыс (дауыс жеткізу) технологиясын пайдаланатын телефон байланысы желілерінің қызметтері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ашық қол жетімді Wi-Fi аймағы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+PWLAN кіру нүктелері сымсыз жергілікті жалпы пайдалану желілеріне ("жедел нүктелер") қол жеткізуді қамтамасыз етеді. PWLAN желілері Wi-Fi ретінде танымал IEEE 802.11 стандартына негізделген, оның көмегімен пайдаланушылар сымсыз технологияны қолдана отырып, Интернетке қол жеткізе алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Wi-Fi Интернетке тікелей қосылуды қамтамасыз етпейді, тек DSL, кабельдік модем, FTTH, WiMax, кең жолақты ұялы байланыс арқылы кең жолақты қосылымды қайта бөледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрмыстық қызмет көрсету инфрақұрылымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрмыстық қызмет көрсету кәсіпорындары* (кір жуатын орындар, химиялық тазалау орындары, қоғамдық моншалар, қоғамдық дәретханалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес киім тігу, жөндеу және аяқ киім жөндеу бойынша объектінің болуы анықталады (кемінде 2-3 жұмыс орны)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сауда объектілері* (азық-түлік тауарлары дүкендері, өнеркәсіптік тауарлар дүкендері, көше саудасын жүргізуге арналған сауда павильондары, фудмаркеттер, қоғамдық тамақтандыру кәсіпорындары, аспаздық дүкендер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс нормалары мен қағидаларының, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес азық-түлік тауарларының дүкендері - сауда алаңы 1000 м2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнеркәсіптік тауарлар дүкендері – сауда алаңы 1800 м2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көше саудасын жүргізуге арналған сауда павильондары – қуатына қарамастан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фудмаркеты-1000 м2 сауда алаңы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоғамдық тамақтандыру кәсіпорындары – 100 орын.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоғамдық тамақтандыру кәсіпорындары – 100 орын.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аспаздық дүкендер-сауда алаңының 60 м 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік ветеринариялық ұйымдар*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Ветеринария туралы" Қазақстан Республикасы Заңының 11-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, сондай-ақ бекітілген ветеринариялық-санитариялық нормалар мен санитариялық қағидаларға сәйкес ветеринариялық ұйымдардың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызметтер инфрақұрылымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" КЕАҚ бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Азаматтарға арналған үкімет" МК КЕАҚ болуы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпкерлерді қолдау орталығы  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықты КҚКО қызметтерімен қамту </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банк бөлімшелері*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банк бөлімшелері мен банкоматтардың болуы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заң консультациялары/ нотариус*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс істейтін адвокаттардың, нотариустардың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * ұсынылатын объектілер</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендерге арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өңірлік стандарттар жүйесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z45" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Аудандық маңызы бар қалаларға және аудан орталықтарына арналған өңірлік стандарттар жүйесін әзірлеу үшін қолданылатын объектілер мен көрсетілетін қызметтер (игіліктер) тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27634,70 +27684,70 @@
               <w:t>
 Жұмыс істейтін адвокаттардың, нотариустардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________1Аудандық маңызы бар қалалар үшін ұсынылатын объект</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="27"/>
+    <w:bookmarkStart w:name="z46" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * ұсынылатын объектілер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27817,68 +27867,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өңірлік стандарттар жүйесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="28"/>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ауылдық округтердің орталықтар мен тірек ауылдық елді мекендерге арналған өңірлік стандарттар жүйесін әзірлеуде қолданылатын объектілер мен көрсетілетін қызметтер (игіліктер) тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -34183,70 +34233,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс істейтін адвокаттардың, нотариустардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="29"/>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * ұсынылатын объектілер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -34330,68 +34380,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өңірлік стандарттар жүйесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="30"/>
+    <w:bookmarkStart w:name="z51" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қалған ауылдық елді мекендерге арналған өңірлік стандарттар жүйесін әзірлеуде қолданылатын объектілер мен көрсетілетін қызметтер (игіліктер) тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -39469,70 +39519,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс істейтін адвокаттардың, нотариустардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="31"/>
+    <w:bookmarkStart w:name="z52" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * ұсынылатын объектілер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -39580,63 +39630,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -39958,35 +40030,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>