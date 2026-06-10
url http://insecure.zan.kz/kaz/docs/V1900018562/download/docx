--- v0 (2025-12-27)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4ce14c1" w14:textId="4ce14c1">
+    <w:p w14:paraId="d6acb1a" w14:textId="d6acb1a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -977,218 +977,316 @@
         </w:rPr>
         <w:t>, Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сыртқы (көрнекі) жарнама объектілері ұлттық стандарттарға сәйкес келуі тиіс әрі сәулет, қала құрылысы және құрылыс, автомобиль жолдары, жол қозғалысы және стандарттау саласындағы мемлекеттік нормативтердің талаптарын ескере отырып әзірленуі және орналастыруы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сыртқы (көрнекі) жарнама объектілері жолдардың көліктік-пайдалану сапасын төмендетпеуге, көлік құралдарының қозғалыс қауіпсіздігі және қоршаған ортаны қорғау талаптарын бұзбауға, жол белгілеріне және сілтемелеріне ұқсас болмауға, олардың көрінуін немесе қабылдау тиімділігін нашарлатпауға, жол пайдаланушылардың көздерін қарықтырмауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Сыртқы (көрнекі) жарнама объектілерін елді мекендердегі үй-жайлардың шегінен тыс ашық кеңістікте орналастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сыртқы (көрнекі) жарнама объектілерін елді мекендердегі үй-жайлардың шегінен тыс ашық кеңістікте орналастыру жер учаскесіне тиісті құқық негізінде және мынадай кезеңдермен жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) эскизді (эскиздік жобаны) әзірлеу үшін сәулет-жоспарлау тапсырмасын (бұдан әрі – СЖТ) және техникалық шарттарды алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) эскизді (эскиздік жобаны) жергілікті атқарушы органның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесімен келісуден өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сыртқы (көрнекі) жарнама объектісін орнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...110 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген – ҚР Өнеркәсіп және құрылыс министрінің м.а. 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. СЖТ және техникалық шарттарды алу, эскизді (эскиздік жобаны) келісу (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12684 болып тіркелген) Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қарашадағы № 750 бұйрығымен бекітілген Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сыртқы (көрнекі) жарнама объектілерін үйлер мен ғимараттарға тікелей жақын орналастырған кезде құрылыс нормаларының және үйлер мен ғимараттарға өрт бөлімшелерінің кіруін қамтамасыз ету бөлігінде өрт қауіпсіздігі талаптары сақталуға, сондай-ақ өртке қарсы қорғаныс белдеуі және сары сызық сақталуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1744,31 +1842,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>