--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d6acb1a" w14:textId="d6acb1a">
+    <w:p w14:paraId="743b724" w14:textId="743b724">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1089,264 +1089,212 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) эскизді (эскиздік жобаны) жергілікті атқарушы органның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесімен келісуден өткізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сыртқы (көрнекі) жарнама объектісін орнату.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. СЖТ және техникалық шарттарды алу, эскизді (эскиздік жобаны) келісу Қазақстан Республикасы Құрылыс кодексі 24-бабының 25) тармақшасына сәйкес сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті органмен бекітілген Құрылыс салуды ұйымдастыру және құрылыс саласындағы рұқсат беру рәсімдерінен өту қағидаларына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің м.а. 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...102 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сыртқы (көрнекі) жарнама объектілерін үйлер мен ғимараттарға тікелей жақын орналастырған кезде құрылыс нормаларының және үйлер мен ғимараттарға өрт бөлімшелерінің кіруін қамтамасыз ету бөлігінде өрт қауіпсіздігі талаптары сақталуға, сондай-ақ өртке қарсы қорғаныс белдеуі және сары сызық сақталуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сыртқы (көрнекі) жарнама объектісін орнатқан (монтаждаған) кезде құрылыс-монтаждау жұмыстарын, сондай-ақ ашық отты және тұтанатын көздерді қолдана отырып отпен жұмыстар жүргізуге байланысты өрт қауіпсіздігінің талаптары мен нормалары ескерілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сыртқы (көрнекі) жарнама объектілерінің меншік иелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сыртқы (көрнекі) жарнама объектілерін тиісті эстетикалық, санитариялық және техникалық күйінде ұстайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1468,55 +1416,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>