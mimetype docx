--- v0 (2025-10-03)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="abb33df" w14:textId="abb33df">
+    <w:p w14:paraId="24b374d" w14:textId="24b374d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7934,290 +7934,404 @@
         <w:t xml:space="preserve">
       4. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген көлік құралдарын әкімшілік тұрғыдан кідіртуге құқығы бар мемлекеттік органдар ведомстволармен келісім бойынша тиісті мемлекеттік органмен бірлескен Жоспарға сәйкес іске асырылатын бірлескен профилактикалық іс-шараларды жүргізу аясында тиісті бақылау пункттерін лауазымды адамдарға (бұдан әрі – Бекітіп берілген лауазымды адамдар) бекітіп береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік кірістер комитетінің лауазымды адамдары Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен өзара іс-қимыл жасау кезінде кеден органдары мен агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органның ақпараттық жүйелері арасындағы ақпараттық өзара іс-қимыл арқылы (электрондық байланыс істен шыққан, болмаған немесе ақпараттық өзара іс-қимылға кедергі келтіретін өзге де жағдайлар туындаған жағдайда – қолда бар байланыс құралдарын пайдалана отырып) бақылау пунктіндегі ведомстволардың аумақтық бөлімшелерінің лауазымды адамдарын Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіне өнімдері бар жеке және заңды тұлғалардың және көлік құралдарының келгені туралы хабардар етеді.</w:t>
-      </w:r>
-[...99 lines deleted...]
-      Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметі тиісті ведомствоның аумақтық бөлімшесінің лауазымды адамының мемлекеттік бақылаудан өткені туралы талондарында рұқсат белгісі болған кезде көлік құралдары мен өнімдерді Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тарау 5-1-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің 03.04.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 03.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z42" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5-1. Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметі өткізу пунктінің лауазымды адамдары тиісті ведомствоның аумақтық бөлімшесінің лауазымды адамдарына мемлекеттік бақылау мен қадағалау жүргізуге рұқсат берілуін қамтамасыз етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметі тиісті ведомствоның аумақтық бөлімшесінің лауазымды адамының мемлекеттік бақылаудан өткені туралы талондарында рұқсат белгісі болған кезде көлік құралдары мен өнімдерді Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 5-1-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің 03.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бақылау пункттерінде мемлекеттік бақылау мен қадағалауды жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Тиісті ведомствоның аумақтық бөлімшесінің лауазымды адамы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ақпаратты алғаннан кейін тәуекелдерді басқару жүйесін қолдануды ескере отырып, мемлекеттік бақылау мен қадағалауды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8236,70 +8350,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ведомстволардың аумақтық бөлімшелерінің лауазымды адамдары жүзеге асыратын мемлекеттік бақылау мен қадағалау мынадай бақылау:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құжаттамалық бақылау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8330,51 +8444,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздемелер бойынша зертханалық бақылау түрлерінен тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:bookmarkStart w:name="z43" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7-1.Тиісті ведомствоның аумақтық бөлімшесінің лауазымды адамдары мемлекеттік бақылауды және қадағалауды жүзеге асыру кезінде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8389,51 +8503,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Нормативтік құқықтық актілерді бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2014 жылғы 30 қазандағы № 7-1/559 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9891 болып тіркелген) бекітілген Ветеринариялық бақылау бекеттерінде мемлекеттік ветеринариялық-санитариялық бақылауды және қадағалауды жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-1-тармағына сәйкес өнім сынамаларын іріктеуді жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8452,1212 +8566,1440 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік бақылау мен қадағалау нәтижелері бойынша мынадай шешімдер қабылданады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өнімдерді өткізу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өнімдердің қозғалысын тоқтата тұру туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өнімдерді қайтару немесе жою туралы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көлік компаниясының өкілінен немесе өнімдерді тасымалдау кезеңінде жүк алушының заңды өкілі болып табылатын өкілден:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) өнімдерді өткізу туралы;</w:t>
+      1) ілеспе құжаттарды (немесе өнімдердің қауіпсіздігін растайтын өзге құжат));</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өнімдердің қозғалысын тоқтата тұру туралы;</w:t>
+      2) көліктік (тасымалдау) құжаттарын (тауар-көліктін жүкқұжат) (жеке тұлғалардың жеке пайдалануларына арналған өнімдерді әкелуін қоспағанда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) өнімдерді қайтару немесе жою туралы.</w:t>
+      3) Қазақстан Республикасының заңнамасымен және Еуразиялық экономикалық одақтың құқығымен белгіленген жағдайларда қажетті зертханалық зерттеулер жүргізу туралы мәліметтерді алу мемлекеттік бақылау және қадағалау рәсімін жүзеге асыруды бастау үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Көлік компаниясының өкілінен немесе өнімдерді тасымалдау кезеңінде жүк алушының заңды өкілі болып табылатын өкілден:</w:t>
+      10. Бақылау пунктіндегі құжаттамалық бақылау:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ілеспе құжаттарды (немесе өнімдердің қауіпсіздігін растайтын өзге құжат));</w:t>
+      1) өнімдерге ілеспе құжаттардың (немесе өнімдердің қауіпсіздігін растайтын өзге де құжаттың) болуы мен мазмұнының сәйкестігін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) көліктік (тасымалдау) құжаттарын (тауар-көліктін жүкқұжат) (жеке тұлғалардың жеке пайдалануларына арналған өнімдерді әкелуін қоспағанда);</w:t>
+      2) ұсынылған ілеспе құжаттарда (немесе өнімдердің қауіпсіздігін растайтын өзге де құжатта), көліктік (тасымалдау) құжаттарда мәліметтер қайшылықтарының жоқтығын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасының заңнамасымен және Еуразиялық экономикалық одақтың құқығымен белгіленген жағдайларда қажетті зертханалық зерттеулер жүргізу туралы мәліметтерді алу мемлекеттік бақылау және қадағалау рәсімін жүзеге асыруды бастау үшін негіз болып табылады.</w:t>
+      3) Еуразиялық экономикалық одақтың және Қазақстан Республикасының уәкілетті органдарының өнімдерді әкелуге, әкетуге, орнын ауыстыруға тыйым салуларының немесе шектеулерінің болуын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Бақылау пунктіндегі құжаттамалық бақылау:</w:t>
+      4) Қазақстан Республикасының заңнамасымен және Еуразиялық экономикалық одақтың құқығымен белгіленген жағдайларда өнімдерді өндіруді, өңдеуді және (немесе) сақтауды жүзеге асыратын ұйымдар мен тұлғалардың тізілімінде өнімдерді өндіруші кәсіпорынның болуын тексеруден тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Құжаттамалық бақылаудың нәтижесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) өнімдерге ілеспе құжаттардың (немесе өнімдердің қауіпсіздігін растайтын өзге де құжаттың) болуы мен мазмұнының сәйкестігін;</w:t>
+      1) ұсынылған құжаттардың белгіленген талаптарға сәйкестігін не сәйкес еместігін анықтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ұсынылған ілеспе құжаттарда (немесе өнімдердің қауіпсіздігін растайтын өзге де құжатта), көліктік (тасымалдау) құжаттарда мәліметтер қайшылықтарының жоқтығын;</w:t>
+      2) Еуразиялық экономикалық одақтың және Қазақстан Республикасының уәкілетті органдарының өнімдерді әкелуге, әкетуге, орнын ауыстыруға тыйым салу немесе шектеу құжаттарының не фактісінің бар не жоғын анықтау болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Еуразиялық экономикалық одақтың және Қазақстан Республикасының уәкілетті органдарының өнімдерді әкелуге, әкетуге, орнын ауыстыруға тыйым салуларының немесе шектеулерінің болуын;</w:t>
-[...36 lines deleted...]
-      11. Құжаттамалық бақылаудың нәтижесі:</w:t>
+      12. Бақылау пунктіндегі физикалық бақылау:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ұсынылған құжаттардың белгіленген талаптарға сәйкестігін не сәйкес еместігін анықтау;</w:t>
+      1) өнімдерді қарап-тексеру және (немесе) жете тексеру кіреді, бұл ретте өнімдер ілеспе құжаттарда (немесе өнімдердің қауіпсіздігін растайтын өзге де құжатта), көліктік (тасымалдау) құжаттарда көрсетілген деректермен салыстырылып тексереді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Еуразиялық экономикалық одақтың және Қазақстан Республикасының уәкілетті органдарының өнімдерді әкелуге, әкетуге, орнын ауыстыруға тыйым салу немесе шектеу құжаттарының не фактісінің бар не жоғын анықтау болып табылады.</w:t>
-[...37 lines deleted...]
-      1) өнімдерді қарап-тексеру және (немесе) жете тексеру кіреді, бұл ретте өнімдер ілеспе құжаттарда (немесе өнімдердің қауіпсіздігін растайтын өзге де құжатта), көліктік (тасымалдау) құжаттарда көрсетілген деректермен салыстырылып тексереді;</w:t>
+      2) көлік құралының өнімдерді тасымалдау үшін қажетті белгіленген талаптарға сәйкестігін қарау және бақылауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) көлік құралының өнімдерді тасымалдау үшін қажетті белгіленген талаптарға сәйкестігін қарау және бақылауды;</w:t>
+      3) буып-түю мен таңбалаудың белгіленген талаптарға сәйкестігін бақылауды қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Өнімдерді жете тексеру және (немесе) қарап-тексеру көлік компаниясы өкілінің немесе өнімдерді тасымалдау кезеңінде жүк алушының заңды өкілі болып табылатын өкілдің қатысуымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Зертханалық бақылау Қазақстан Республикасының заңнамасында және Еуразиялық экономикалық одақ құқығында белгіленген тәртіппен сынамалар алу және оларды зертханалық зерттеулер жүргізу үшін жіберу жолымен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) морфологиялық белгілері бойынша карантиндік объектілермен ұқсас организмдердің, өсімдіктер аурулары симптомдарының анықталуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) буып-түю мен таңбалаудың белгіленген талаптарға сәйкестігін бақылауды қамтиды.</w:t>
-[...57 lines deleted...]
-      1) морфологиялық белгілері бойынша карантиндік объектілермен ұқсас организмдердің, өсімдіктер аурулары симптомдарының анықталуы;</w:t>
+      2) карантинге жатқызылған өнімдердің карантиндік объектілермен зақымдану белгілерінің анықталуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) карантинге жатқызылған өнімдердің карантиндік объектілермен зақымдану белгілерінің анықталуы;</w:t>
+      3) жануардың клиникалық жай-күйінің өзгеруі, оны кейіннен оқшаулау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жануардың клиникалық жай-күйінің өзгеруі, оны кейіннен оқшаулау;</w:t>
+      4) жануардың өлуі (диагноз қою мақсатында патологиялық материал алу);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жануардың өлуі (диагноз қою мақсатында патологиялық материал алу);</w:t>
+      5) дефростация, бүліну, орама, таңбалау бүтіндігінің бұзылуы белгілері, бөгде иістің болуы, өнімдердің ағуы жағдайларында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Шешім қабылдау құжаттамалық бақылау, өнімдерді қарап-тексеру және (немесе) жете тексеру, көлік құралын қарап-тексеру және оның белгіленген талаптарға сәйкестігін бақылау нәтижелері бойынша ведомстволардың аумақтық бөлімшелерінің лауазымды адамдары жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Мемлекеттік бақылау және қадағалау ведомстволардың аумақтық бөлімшелерінің лауазымды адамдарының осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қабылданған шешім туралы белгі қою жолымен аяқталады. Белгі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көлік (тасымалдау) құжатында немесе ілеспе құжаттарға (немесе өнімнің қауіпсіздігін растайтын өзге де құжаттарда), тиісті ведомствоның аумақтық бөлімшесі лауазымды адамының дербес деректері көрсетіле отырып, қолымен және жеке нөмірлік мөрдің бедерімен куәландырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефростация, бүліну, орама, таңбалау бүтіндігінің бұзылуы белгілері, бөгде иістің болуы, өнімдердің ағуы жағдайларында жүзеге асырылады.</w:t>
+      2) кеден органдарының және агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органның интеграцияланған ақпараттық жүйелеріне (электрондық байланыстың істен шығуы, болмауы немесе ақпараттық өзара іс-қимылға кедергі келтіретін өзге де жағдайлардың туындау жағдайларын қоспағанда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Шешім қабылдау құжаттамалық бақылау, өнімдерді қарап-тексеру және (немесе) жете тексеру, көлік құралын қарап-тексеру және оның белгіленген талаптарға сәйкестігін бақылау нәтижелері бойынша ведомстволардың аумақтық бөлімшелерінің лауазымды адамдары жүзеге асырады.</w:t>
+      3) мемлекеттік бақылаудан өткені туралы талондарға қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 03.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қабылданған шешім туралы белгі қою жолымен аяқталады. Белгі:</w:t>
+        <w:t>
+      16-1. Тиісті ведомствоның аумақтық бөлімшесінің лауазымды адамы мемлекеттік бақылау мен қадағалауды жүргізу қорытындылары бойынша Қазақстан Республикасының Ұлттық қауіпсіздік комитеті Шекара қызметінің өткізу пунктінің лауазымды адамдарын мемлекеттік бақылау мен қадағалаудың аяқталғаны және мемлекеттік бақылаудан өткені туралы талондарға белгілер қойылғаны туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 16-1-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің 03.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) көлік (тасымалдау) құжатында немесе ілеспе құжаттарға (немесе өнімнің қауіпсіздігін растайтын өзге де құжаттарда), тиісті ведомствоның аумақтық бөлімшесі лауазымды адамының дербес деректері көрсетіле отырып, қолымен және жеке нөмірлік мөрдің бедерімен куәландырылады;</w:t>
+      17. Қазақстан Республикасының заңнамасы мен Еуразиялық экономикалық одақ құқығының өнімдерге қойылатын талаптарын бұзушылықтар анықталған жағдайда, тиісті ведомствоның аумақтық бөлімшесінің лауазымды адамы Қазақстан Республикасы заңнамасының талаптарына сәйкес нысан бойынша акт жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z36" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) кеден органдарының және агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органның интеграцияланған ақпараттық жүйелеріне (электрондық байланыстың істен шығуы, болмауы немесе ақпараттық өзара іс-қимылға кедергі келтіретін өзге де жағдайлардың туындау жағдайларын қоспағанда);</w:t>
+      18. Егер, мемлекеттік бақылау мен қадағалау нәтижелері бойынша бұзушылықтар анықталған және өнімдердің Қазақстан Республикасы заңнамасының және Еуразиялық экономикалық одақ құқығының талаптарына сәйкес еместігі анықталған жағдайда, мұндай өнімдер кідіртілуі тиіс. Оған қатысты жою немесе қайтару туралы шешім қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z37" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) мемлекеттік бақылаудан өткені туралы талондарға қойылады.</w:t>
+      19. Ведомствоның аумақтық бөлімшесінің лауазымды адамы өнімдерді кері қайтару немесе жою туралы шешімді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16-1. Тиісті ведомствоның аумақтық бөлімшесінің лауазымды адамы мемлекеттік бақылау мен қадағалауды жүргізу қорытындылары бойынша Қазақстан Республикасының Ұлттық қауіпсіздік комитеті Шекара қызметінің өткізу пунктінің лауазымды адамдарын мемлекеттік бақылау мен қадағалаудың аяқталғаны және мемлекеттік бақылаудан өткені туралы талондарға белгілер қойылғаны туралы хабардар етеді.</w:t>
+      1) өнімдерді өндіруші кәсіпорын Қазақстан Республикасының заңнамасына және Еуразиялық экономикалық одақтың құқығына сәйкес Өнімдерді өндіруді, өңдеуді және (немесе) сақтауды жүзеге асыратын ұйымдар мен тұлғалардың тізілімінде болуы тиіс жағдайларда, өнімдерді өндіруші кәсіпорынның осы тізілімде болмаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Қазақстан Республикасының заңнамасы мен Еуразиялық экономикалық одақ құқығының өнімдерге қойылатын талаптарын бұзушылықтар анықталған жағдайда, тиісті ведомствоның аумақтық бөлімшесінің лауазымды адамы Қазақстан Республикасы заңнамасының талаптарына сәйкес нысан бойынша акт жасайды.</w:t>
+      2) уақытша шаралар енгізілген, оның ішінде әкелуге, транзиттеуге тыйым салынған немесе шектеу енгізілген өнімдердің келіп түскен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z36" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Егер, мемлекеттік бақылау мен қадағалау нәтижелері бойынша бұзушылықтар анықталған және өнімдердің Қазақстан Республикасы заңнамасының және Еуразиялық экономикалық одақ құқығының талаптарына сәйкес еместігі анықталған жағдайда, мұндай өнімдер кідіртілуі тиіс. Оған қатысты жою немесе қайтару туралы шешім қабылданады.</w:t>
+      3) өнімдерге қойылатын талаптарға сәйкессіздіктер анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z37" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Ведомствоның аумақтық бөлімшесінің лауазымды адамы өнімдерді кері қайтару немесе жою туралы шешімді:</w:t>
+      4) зертханалық зерттеулер нәтижелері бойынша өнімдерге қойылатын талаптарға сәйкессіздіктер анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өнімдерді сақтау және тасымалдау шарттары бұзылған жағдайларда қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес шешім қабылдаған ведомствоның аумақтық бөлімшесінің лауазымды адамы 2 сағат ішінде ведомствоның тиісті аумақтық бөлімшесінің уәкілетті адамына және ведомствоның жауапты лауазымды адамына өнімдердің иесін, өнімдерің межелі (жеткізілу) орнын, экспорттаушы елді, ілеспе құжаттың (немесе өнімдердің қауіпсіздігін растайтын өзге де құжаттың) нөмірін, көлік құралының түрін және оның тіркеу нөмірін көрсете отырып, ақпарат жеткізеді және осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) және 3) тармақшаларына сәйкес шешімдер қабылданған жағдайда, қандай негізде шешім қабылданған себептерді көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z39" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Өнімдерді кері қайтару ведомствоның аумақтық бөлімшесінің лауазымды адамдарының Қазақстан Республикасының заңнамасында белгіленген нысан бойынша кері қайтару актісін ресімдеуі жолымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) өнімдерді өндіруші кәсіпорын Қазақстан Республикасының заңнамасына және Еуразиялық экономикалық одақтың құқығына сәйкес Өнімдерді өндіруді, өңдеуді және (немесе) сақтауды жүзеге асыратын ұйымдар мен тұлғалардың тізілімінде болуы тиіс жағдайларда, өнімдерді өндіруші кәсіпорынның осы тізілімде болмаған;</w:t>
+      Өнімдерді жою Қазақстан Республикасының заңнамасында белгіленген тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Кері қайтару немесе әкелуге рұқсат ету туралы шешімді ведомствоның аумақтық бөлімшесінің лауазымды адамы 72 сағаттан аспайтын мерзімде қабылдайды, ол зертханалық зерттеулер жүргізу және нәтижелерін алу үшін қажетті мерзімге ұзартылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өсімдіктер карантині саласындағы зертханалық зерттеулер Еуразиялық экономикалық комиссия Алқасының 2016 жылғы 10 мамырдағы № 41 шешімімен бекітілген Карантиндік фитосанитариялық шараларды зертханалық қамтамасыз ету тәртібінде белгіленген мерзімдерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) уақытша шаралар енгізілген, оның ішінде әкелуге, транзиттеуге тыйым салынған немесе шектеу енгізілген өнімдердің келіп түскен;</w:t>
+      Ветеринария саласындағы зертханалық зерттеулер халықаралық және ұлттық стандарттарда, сондай-ақ өнімдердің түріне, оларды зерттеу әдісіне және зерттелетін қауіпсіздік көрсеткішіне байланысты Халықаралық эпизоотиялық бюро аясында әзірленген стандарттарда, нұсқамаларда және ұсынымдарда белгіленген мерзімдерде, Еуразиялық экономикалық комиссия Кеңесінің 2017 жылғы 10 қарашадағы № 80 шешімімен бекітілген Ветеринариялық бақылауды (қадағалауды) жүзеге асыру кезінде зертханалық зерттеулер (сынақтар) жүргізуді ұйымдастыру қағидаларына сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      23-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...207 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
       23. Мемлекеттік бақылау мен қадағалауды жүзеге асыру кезінде ведомстволардың аумақтық бөлімшелерінің лауазымды адамдары өнімдердің межелі (жеткізілу) орнындағы тиісті ведомствоның аумақтық бөлімшесін, экспорттаушы елді хабардар ете отырып, өнімдер туралы, қабылданған шешім, мемлекеттік бақылау мен қадағалау нәтижелері, өнімдердің иесі, өнімдердің межелі (жеткізілу) орны туралы ілеспе құжаттың (немесе өнімдердің қауіпсіздігін растайтын өзге де құжаттың) нөмірі, көлік құралының түрі мен оның тіркеу нөмірі туралы мәліметтер мен деректерді тиісті ақпараттық жүйеге енгізеді, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) және 3) тармақшаларына сәйкес шешімдер қабылданған жағдайда, оның негізінде осындай шешім қабылданған себептерді көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9983,31 +10325,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>