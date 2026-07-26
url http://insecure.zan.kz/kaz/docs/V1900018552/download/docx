--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="24b374d" w14:textId="24b374d">
+    <w:p w14:paraId="fe10121" w14:textId="fe10121">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -9951,55 +9951,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>