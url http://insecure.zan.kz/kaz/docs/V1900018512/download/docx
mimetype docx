--- v1 (2026-03-12)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="97a2a3e" w14:textId="97a2a3e">
+    <w:p w14:paraId="4e367c6" w14:textId="4e367c6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1159,5092 +1159,3510 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 40 қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бекітілген </w:t>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасында валюталық операцияларды жүзеге асыру қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z90" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қазақстан Республикасында валюталық операцияларды жүзеге асыру қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасы Ұлттық Банкінің ережесін және құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы № 1271 Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкі туралы ереженің (бұдан әрі – Ұлттық Банк туралы ереже) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> екінші бөлігі екінші абзацының 43) тармақшасына сәйкес әзірленді және онда резиденттер мен бейрезиденттердің Қазақстан Республикасында валюталық операцияларды жүзеге асыру тәртібі айқындалады.</w:t>
+      1. Қазақстан Республикасында валюталық операцияларды жүзеге асыру қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасы Ұлттық Банкінің ережесін және құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы № 1271 Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкі туралы ереженің 19-тармағының екінші бөлігі екінші абзацының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және онда резиденттер мен бейрезиденттердің Қазақстан Республикасында валюталық операцияларды жүзеге асыру тәртібі айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидаларда мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z92" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      валюталық операцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z93" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының ішкі валюта нарығында қолма-қол ақшасыз шетел валютасын сатып алу және (немесе) сату;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z94" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктік шот бойынша қолма-қол шетел валютасын алуға, есепке жатқызуға және пайдалануға байланысты операцияларды жүргізу тәртібі қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z95" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қағидаларда пайдаланылатын ұғымдар "Валюталық реттеу және валюталық бақылау туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Валюталық реттеу және валюталық бақылау туралы заң) көрсетілген мағынасында қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z96" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидаларда мынадай ұғымдар мен қысқартулар да пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z97" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) БСН – бизнес-сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z98" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ЖСН – жеке сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z99" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) қолма-қол ақшасыз шетел валютасын сатып алу сомасының шекті мәні – Валюталық реттеу және валюталық бақылау туралы заңның 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігіне сәйкес айқындалатын Қазақстан Республикасының ішкі валюта нарығында қолма-қол ақшасыз шетел валютасын ұлттық валютаға сатып алу мақсаттарын және оны мәлімделген мақсаттарға пайдаланылуын растау жөніндегі талаптар қолданылатын Қазақстан Республикасының ішкі валюта нарығында қолма-қол ақшасыз шетел валютасын сатып алу сомасының мөлшері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z100" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тіркеу куәлігі – Қағидалар қолданысқа енгізілгенге дейін валюталық шартты тіркеу кезінде берілген және күші жойылмаған, белгіленген үлгідегі құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z101" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Ұлттық Банк – Қазақстан Республикасының Ұлттық Банкі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z102" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) хабарлама туралы куәлік – Қағидалар қолданысқа енгізілгенге дейін валюталық шартқа немесе шетелдік банктегі шотқа берілген және күші жойылмаған, белгіленген үлгідегі құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z103" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ішкі корпоративтік ақша аударымы – заңды тұлға өзінің құрылымдық бөлімшелерімен немесе бір заңды тұлғаның құрылымдық бөлімшелерінің арасында жүзеге асырылатын ақша аударымы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z104" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...237 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Валюталық операцияларды жүзеге асыру және жүргізілген валюталық операциялар туралы хабарламаны және (немесе) мәліметтерді ұсыну тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z105" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Валюталық операциялар бойынша төлемдерді және (немесе) ақша аударымдарын жүзеге асыру тәртібі</w:t>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="19"/>
+        <w:t xml:space="preserve"> 1-параграф. Валюталық операцияларды жүзеге асыру және жүргізілген валюталық операциялар туралы хабарламаны және (немесе) мәліметтерді ұсыну</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z106" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Валюталық бақылау агенттері болып табылатын уәкілетті банк, бағалы қағаздар нарығының кәсіби қатысушы резидент немесе бейрезидент Қағидаларға сәйкес ұсынған құжаттар және (немесе) мәліметтер болған жағдайда валюталық операция жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z107" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидалардың мақсаты үшін егер төлемнің және (немесе) ақша аударымының валютасы Америка Құрама Штаттарының (бұдан әрі – АҚШ) долларынан басқа валюта болса, төлем және (немесе) ақша аударымы сомасының баламасы операция жүргізілген күнгі валюта айырбастаудың нарықтық бағамы пайдаланыла отырып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z108" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Валюталық реттеу және валюталық бақылау туралы заңның 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, "Қазақстан Республикасында экспорттық-импорттық валюталық бақылауды жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2023 жылғы 29 қыркүйектегі № 78 және Қазақстан Республикасы Премьер-Министрінің орынбасары – Қаржы министрінің 2023 жылғы 4 қазандағы № 1054 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бірлескен қаулысымен</w:t>
-[...94 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+        <w:t>бірлескен қаулысымен және бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33512 болып тіркелген) бекітілген Қазақстан Республикасында экспорттық-импорттық валюталық бақылауды жүзеге асыру қағидаларында (бұдан әрі – Экспорттық-импорттық валюталық бақылауды жүзеге асыру қағидалары) есептік нөмір берілуі тиіс экспорт немесе импорт жөніндегі валюталық шарттар бойынша төлемдерді және (немесе) ақша аударымын жүзеге асыру ерекшеліктері көзделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z109" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Резиденттің міндеттемелерін орындау мақсатында бейрезиденттің шетелдік банктегі, халықаралық қаржы ұйымындағы шотынан резиденттің валюталық операциясы бойынша төлем және (немесе) ақша аударымы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z110" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) резиденттің бейрезиденттен алған қаржылай қарызын үшінші тұлғалардың шоттарына аударған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z111" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өзі тіркелген мемлекеттің заңнамасы бойынша бағалы қағаздар нарығында кәсіби қызметті жүзеге асыруға құқығы бар бейрезидент резидентке бағалы қағаздар нарығында қаржылық қызметтер көрсеткен;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z112" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бейрезидент резидентке тапсырма шарты бойынша қызметтер көрсеткен жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="21"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="23"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z113" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Есептік нөмір берілуі тиіс валюталық шарт бойынша төлемді және (немесе) ақша аударымын жүзеге асырған кезде резидент төлем құжаттарында осындай шарттың деректемелерін және есептік нөмірін көрсетеді. Келіп түсетін соманы сәйкестендіру үшін резидент бейрезидентті өз пайдасына ақша аударуға арналған төлем құжаттарында валюталық шарттың деректемелерін және оның есептік нөмірін көрсету қажеттілігі туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z114" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есептік нөмір берілуі тиіс валюталық шарт бойынша төлемді және (немесе) ақша аударымын жүзеге асыру кезінде уәкілетті банк (оның филиалы) төлем құжатында валюталық шарт деректемелерінің және оның есептік нөмірінің болуын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z115" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Егер капитал қозғалысының операцияларын жүргізуге негіз болатын және (немесе) орындалатын шетелдік банктегі шотты пайдалана отырып төлемдер және (немесе) ақша аударымы жүзеге асырылатын, есептік нөмір берілген не тіркеу куәлігі немесе хабарлама туралы куәлік берілген валюталық шартқа (бұдан әрі – капитал қозғалысы жөніндегі валюталық шарт) "Қазақстан Республикасында валюталық операцияларды мониторингтеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 10 сәуірдегі № 64 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18544 болып тіркелген) бекітілген Қазақстан Республикасында валюталық операцияларды мониторингтеу қағидаларының (бұдан әрі – Валюталық операцияларды мониторингтеу қағидалары) </w:t>
-[...9 lines deleted...]
-        <w:t>15</w:t>
+      Егер капитал қозғалысының операцияларын немесе оларға теңестірілген операцияларды жүзеге асыруға негіз болатын және (немесе) орындалатын немесе шетелдік банктегі, халықаралық қаржы ұйымындағы шотты пайдалана отырып төлемдер және (немесе) ақша аударымы жүзеге асырылатын, есептік нөмір берілген не тіркеу куәлігі немесе хабарлама туралы куәлік берілген валюталық шартқа (бұдан әрі – капитал қозғалысы жөніндегі валюталық шарт) "Қазақстан Республикасында валюталық операцияларды мониторингтеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 10 сәуірдегі № 64 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18544 болып тіркелген) бекітілген Қазақстан Республикасында валюталық операцияларды мониторингтеу қағидаларының (бұдан әрі – Валюталық операцияларды мониторингтеу қағидалары) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>22-тармақтарына</w:t>
-[...155 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="27"/>
+        <w:t>21-тармақтарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа есептік нөмір берілетін өзгерістер және (немесе) толықтырулар енгізілсе, онда төлемді және (немесе) ақша аударымын қолданыстағы есептік нөмірді (тіркеу куәлігінің немесе хабарлама туралы куәліктің нөмірін) пайдалана отырып жүзеге асыруға болады. Бұл ретте уәкілетті банк (оның филиалы) резидентке жаңа есептік нөмірді беру қажеттілігі туралы еркін нысанда хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z116" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер валюталық шарт бойынша резиденттің пайдасына келіп түскен төлем және (немесе) ақша аударымы бойынша төлем құжатында осындай шарттың деректемелері және (немесе) оның есептік нөмірі дұрыс көрсетілмесе немесе болмаса, онда уәкілетті банк ақшаны есепке жатқызуды валюталық шарттың деректемелерін және (немесе) оның есептік нөмірін резиденттің жазбаша растауының негізінде жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z117" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Валюталық шарт бойынша келіп түскен ақшаны есепке алу үшін қажетті деректер төлем құжатында болмаған жағдайда, уәкілетті банк (оның филиалы) келіп түскен соманы сәйкестендіру қажеттілігі туралы резидентке алдын ала жазбаша хабарлай отырып, оны жөнелтушінің нұсқауларын сақтау шотына есепке жатқызады. Резидент валюталық шарттың деректемелерін және оның есептік нөмірін көрсете отырып, уәкілетті банкке (оның филиалына) келіп түскен соманың сипаты туралы жазбаша хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z118" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Егер келіп түскен ақша күнтізбелік бір жүз сексен күннің ішінде валюталық шарттың деректемелері немесе оның есептік нөмірі бойынша сәйкестендірілмеген не резидент Қағидаларда көзделген құжаттарды және (немесе) мәліметтерді ұсыну жөніндегі өзге әрекеттерді орындамаса, уәкілетті банк (оның филиалы) мұндай нұсқауды жөнелтушіге орындамай қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z119" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Валюталық реттеу және валюталық бақылау туралы заңның 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда жеке тұлға уәкілетті банкте шот ашпай және (немесе) оны пайдаланбай, Қазақстан Республикасының аумағында, Қазақстан Республикасынан және Қазақстан Республикасына баламасы он мың АҚШ долларынан аспайтын сомаға валюталық операция бойынша төлемді және (немесе) ақша аударымын жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z24" w:id="28"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z120" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Уәкілетті банк экспорт немесе импорт бойынша ұлттық және (немесе) шетел валютасын репатриациялау талабын бұзушылықтарды қоспағанда, уәкілетті банктің клиенттері жол берген, күнтізбелік ай ішінде өзіне белгілі болған Қазақстан Республикасының валюталық заңнамасының бұзылу фактілері туралы келесі күнтізбелік айдың соңғы күнінен кешіктірмей, Қағидаларға </w:t>
+      8. Валюталық бақылау агенті болып табылатын уәкілетті банк, бағалы қағаздар нарығының кәсіби қатысушыcы валюталық бақылау агенттерінің клиенттері жол берген, күнтізбелік ай ішінде өздеріне белгілі болған Қазақстан Республикасының валюталық заңнамасын бұзу фактілері туралы келесі күнтізбелік айдың соңғы күнінен кешіктірмей, Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша бұзушылық бойынша карточкаға сәйкес Ұлттық Банкке хабарлайды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="29"/>
+        <w:t xml:space="preserve"> сәйкес нысандағы бұзушылық бойынша карточкаға сәйкес Ұлттық Банкке хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z121" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті банк резиденттердің экспорт немесе импорт бойынша ұлттық және (немесе) шетел валютасын репатриациялау талаптарын орындауына байланысты бұзушылықтар туралы Экспорттық-импорттық валюталық бақылауды жүзеге асыру қағидаларында көзделген тәртіппен хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z122" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Уәкілетті банк Қағидаларға 3-қосымшаға сәйкес нысан бойынша жүргізілген валюталық операциялар туралы есепті Ұлттық Банктің орталық аппаратына есепті кезеңнен кейінгі айдың 10 (онына) (қоса алғанда) дейінгі мерзімде, ай сайын ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z123" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүргізілген валюталық операциялар туралы есепте валюталық операциялар, оның ішінде клиенттің тапсырмасы бойынша жүргізілген:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z124" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сомасы баламасында елу мың АҚШ долларына тең немесе одан асатын операциялар және осындай операцияның сомасына қарамастан, клиенттің тапсырмасы бойынша шетел валютасын қолма-қол ақшасыз сатып алу және (немесе) сату бойынша операциялар (уәкілетті банктерді қоспағанда, заңды тұлғалар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z125" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сомасы баламасында он мың АҚШ долларына тең немесе одан асатын операциялар және клиенттің тапсырмасы бойынша сомасы баламасында бір мың АҚШ долларына тең немесе одан асатын шетел валютасын қолма-қол ақшасыз сатып алу және (немесе) сату бойынша операциялар (жеке тұлғалар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z126" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сомасы баламасында елу мың АҚШ долларына тең немесе одан асатын операциялар және осындай операцияның сомасына қарамастан, шетел валютасын қолма-қол ақшасыз сатып алу және (немесе) сату бойынша операциялар (уәкілетті банктер үшін) қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z127" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүргізілген валюталық операциялар туралы есепте жүргізу валютасы АҚШ долларынан өзгешеленетін валюталық операция бойынша ақпаратты көрсету мақсаты үшін осындай валюталық операция сомасының баламасы оның жүргізілген күні валюта айырбастаудың нарықтық бағамын пайдалана отырып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z128" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қағидаларға сәйкес талап етілетін ақпаратты уәкілетті банктер берілетін деректердің жасырындылығын және бірдей болуын қамтамасыз ететін криптографиялық қорғау құралдары бар ақпаратты кепілдікпен жеткізудің көлік жүйесін пайдалана отырып, қағаз жеткізгіште не электрондық тәсілмен ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z129" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8-1. Уәкілетті банк Валюталық операцияларды мониторингтеу қағидаларына </w:t>
-[...102 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+      11. Қазақстан Республикасының сақтандыру (қайта сақтандыру) ұйымдары Ұлттық Банкке "Астана" халықаралық қаржы орталығының қатысушыларынан шетел валютасында қайта сақтандыру қызметтеріне байланысты валюталық операциялар бойынша, оның ішінде "Сақтандыру (қайта сақтандыру) ұйымының, исламдық сақтандыру (қайта сақтандыру) ұйымының, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-исламдық сақтандыру (қайта сақтандыру) ұйымдары филиалдарының және Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының есептілікті ұсыну қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2025 жылғы 2 желтоқсандағы № 86 қаулысына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 37567 болып тіркелген) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қайта сақтандыру қызметі туралы есепті ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z130" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Валюталық операцияларды жүзеге асыру кезінде талап етілетін құжаттар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z131" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Валюталық операцияны жүзеге асырған кезде резидент немесе бейрезидент валюталық бақылау агенттері болып табылатын уәкілетті банкке, бағалы қағаздар нарығының кәсіби қатысушысына мынадай құжаттарды ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z132" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңдарында көзделген жағдайда ЖСН-мен жеке басты куәландыратын құжат (жеке тұлғалар үшін) немесе цифрлық құжаттар сервисі арқылы жеке басын растайтын (сәйкестендіретін) деректер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағида 8-1-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 20.12.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 113</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 20.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 4</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      1-тармақшаның екінші абзацының қолданысы 12.07.2026 дейін тоқтатыла тұрады және тоқтатыла тұру кезеңінде мынадай редакциясы қолданыста болады - ҚР Ұлттық Банкі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="34"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті банк, валюталық бақылау агенттері болып табылатын бағалы қағаздар нарығына кәсіби қатысушылар "электрондық үкімет" веб-порталындағы пайдаланушы кабинетінен ұсынылған иеленушінің келісімі болған кезде, сондай-ақ "электрондық үкімет" веб-порталында тіркелген иеленушінің ұялы байланысының абоненттік нөмірі арқылы бір реттік парольді беру жолымен немесе "электрондық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабар жіберу жолымен цифрлық құжаттар сервисінен деректерді пайдаланады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасында тұрақты тұру құқығын растайтын құжат (бар болса) (жеке тұлға – шетелдік немесе азаматтығы жоқ адам үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z135" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ұлттық Банктің, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкiлеттi органның банктік және өзге операцияларын жүзеге асыруға лицензиясы (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z136" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) экспорт немесе импорт жөніндегі валюталық шарттар бойынша міндеттемелердің орындалуын растайтын не олардың негізінде орындалуы қажетті құжаттардың көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z137" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) валюталық шарт немесе оның көшірмесі. Есептік нөмір берілуі тиіс валюталық шарт немесе оның көшірмесі есептік нөмірді алғаны туралы белгімен ұсынылады (Қағидалар қолданысқа енгізілгеннен кейін есептік нөмір берілген валюталық шарт үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z138" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тіркеу куәлігі немесе хабарлама туралы куәлік – Қағидалар қолданысқа енгізілгенге дейін тіркеу куәлігі немесе хабарлама туралы куәлік алынған және есептік нөмір берілмеген капитал қозғалысы жөніндегі есептік тіркеуге жататын валюталық шарттар немесе шетелдік банктердегі шоттар үшін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z139" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Валюталық шартты ұсыну мынадай жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z140" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егер валюталық операция бойынша ақша аударымы Қазақстан Республикасының шегінде резидент-жеке тұлғалар арасында немесе бейрезидент-жеке тұлғалар арасында жүзеге асырылса және өтеусіз болып табылса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z141" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егер валюталық операция бойынша төлем және (немесе) ақша аударымы баламасы он мың АҚШ долларынан аспайтын сомада жүзеге асырылса және төлемнің және (немесе) ақша аударымының жөнелтушісі немесе бенефициары уәкілетті банктің жеке тұлға, шетелдік заңды тұлғаның филиалы және (немесе) өкілдігі немесе бейрезидент-заңды тұлға болып табылатын клиенті болып табылса (есептік нөмір берілуге тиіс валюталық шарт бойынша төлемдерді және (немесе) ақша аударымдарын қоспағанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z142" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егер валюталық операция бойынша төлем және (немесе) ақша аударымы баламасы он мың АҚШ долларынан аспайтын сомада жүзеге асырылса және резидент-заңды тұлға (төлемнің және (немесе) ақша аударымының жөнелтушісі және (немесе) бенефициары) осындай төлемнің және (немесе) ақша аударымының есептік нөмір берілетін валюталық шартты орындауға байланысты емес екені туралы жазбаны жасаса немесе растаса (есептік нөмір берілуге тиіс валюталық шарт бойынша төлемдерді және (немесе) ақша аударымдарын қоспағанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z143" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егер валюталық операция бойынша төлемді және (немесе) ақша аударымын жеке тұлға шетелдік банктегі, халықаралық қаржы ұйымындағы өзінің банктік шотына (өзінің банктік шотынан) жүзеге асырса талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z144" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Резидент-үшінші тұлғаның шотына (шотынан) резиденттің және (немесе) бейрезиденттің міндеттемелерін орындау есебіне уәкілетті банк арқылы жүргізілетін валюталық операция бойынша төлемге және (немесе) ақша аударымына осындай төлем және (немесе) ақша аударымы негізінде жүзеге асырылатын валюталық шарттан туындамаса, резидент-үшінші тұлға мен төлем және (немесе) ақша аударымы оның орнына қабылданатын (жөнелтілетін) тұлға арасындағы өзара міндеттемелердің сипатын айқындайтын валюталық шарт ұсынылған жағдайда жол беріледі. Егер кез келген валюталық шартқа есептік нөмір берілуге тиіс болса, онда есептік нөмір беру туралы белгісі бар валюталық шарттың көшірмесі немесе тіркеу куәлігінің көшірмесі немесе хабарлама туралы куәліктің көшірмесі (Қағидалар қолданысқа енгізілгенге дейін тіркеу куәлігін немесе хабарлама туралы куәлікті алуға тиіс болған валюталық шарттар бойынша) ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z145" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер валюталық операция бойынша төлемді және (немесе) ақша аударымын резидент-жеке тұлға жұбайының (зайыбының) немесе жақын туысының міндеттемелерін орындау есебіне жүзеге асырса, онда валюталық шарт ретінде ақша жөнелтуші міндеттемелерін орындау есебіне төлем және (немесе) ақша аударымы жүзеге асырылатын жеке тұлғаның жұбайы (зайыбы) немесе жақын туысы болып табылатынын растайтын құжат ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z146" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Резиденттің немесе бейрезиденттің валюталық операция бойынша төлемді және (немесе) ақша аударымын уәкілетті банк шығарған төлем карточкасын пайдалана отырып жүргізуі Қағидаларға сәйкес талап етілетін құжаттарды және (немесе) мәліметтерді алдын ал сұратусыз жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z147" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер осындай операция бойынша төлем және (немесе) ақша аударымы баламасы елу мың АҚШ долларына тең болатын немесе одан жоғары сомаға жүргізілсе, онда резидент немесе бейрезидент уәкілетті банктің сұратуы бойынша Қағидалардың 16 және 17-тармақтарына сәйкес мәліметтерді ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z148" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер төлемді және (немесе) ақша аударымын резидент-заңды тұлға немесе шетелдік қаржылық емес ұйымның резидент-филиалы (өкілі) корпоративтік төлем карточкасын пайдалана отырып баламасы елу мың АҚШ долларына тең болатын немесе одан жоғары сомаға жүргізсе, онда ол резидент осындай төлем және (немесе) ақша аударымы жүргізілген күннен бастап отыз жұмыс күні ішінде уәкілетті банкке валюталық шартты немесе оның көшірмесін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z149" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Валюталық операцияларды жүзеге асыру кезінде талап етілетін мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z150" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Валюталық шартты ұсыну талап етілетін валюталық операцияны жүзеге асыру кезінде және клиент болып табылатын жеке тұлғада (ақша жөнелтушісінде немесе ақша бенефициарында) оны ұсыну мүмкіндігі болмаған кезде уәкілетті банк, бағалы қағаздар нарығының кәсіби қатысушысы осындай валюталық операцияны жеке тұлға жасаған немесе растаған мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z151" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уәкілетті банкке, бағалы қағаздар нарығының кәсіби қатысушысына осындай валюталық операция туралы ақпаратты Қазақстан Республикасының құқық қорғау органдарына және (немесе) Ұлттық Банкке ұсынуын рұқсат ететін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z152" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы валюталық операция есептік нөмір (резиденттер үшін) берілуге тиіс валюталық шартты орындауға байланысты емес екенін растайтын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z153" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы валюталық операция террористік немесе экстремистік қызметті қаржыландырумен және терроризмге немесе экстремизмге өзге де қолдау көрсетумен байланысты емес екенін растайтын жазбалары туралы мәліметтер болған кезде жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z154" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Жүргізілуі Қазақстан Республикасынан ақшаны әкетуге, Қазақстан Республикасы валюталық заңнамасының талаптарын орындаудан жалтаруға бағытталуы мүмкін, айқын экономикалық мәні жоқ валюталық операциялар валюталық операцияның тарабы болып табылатын резиденттің уәкілетті банкке осы валюталық операция туралы ақпаратты валюталық бақылау органдарына және құқық қорғау органдарына беруге рұқсат беруі туралы мәліметтер болған кезде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z155" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы рұқсат еркін нысанда ресімделеді. Жүргізілуі Қазақстан Республикасынан ақшаны әкетуге, Қазақстан Республикасы валюталық заңнамасының талаптарын орындаудан жалтаруға бағытталуы мүмкін, айқын экономикалық мәні жоқ валюталық операциялар валюталық операцияларды жүзеге асыруға негіз болатын валюталық шарт шеңберіндегі валюталық операциялар бойынша барлық валюталық операцияларға қатысты бір рұқсат беруге рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z156" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9.1. Қазақстан Республикасының сақтандыру (қайта сақтандыру) ұйымдары "Астана" халықаралық қаржы орталығына қатысушылардан оның ішінде шетел валютасында қайта сақтандыру қызметтерімен байланысты валюталық операциялар бойынша Ұлттық Банкке Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19927 болып тіркелген "Сақтандыру (қайта сақтандыру) ұйымының және сақтандыру брокерінің есеп беру тізбесін, нысандарын, ұсыну мерзімдерін және оны ұсыну қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2019 жылғы 31 желтоқсандағы № 275 қаулысына </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+      16. Резидент Қағидалардың 9-тармағында көрсетілген сомаға Валюталық реттеу және валюталық бақылау туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес хабарлауға және (немесе) мәлімет ұсынуға тиіс валюталық операция бойынша төлемді және (немесе) ақша аударымын жүргізген кезде валюталық операция туралы мәліметтерді Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z157" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер осы деректер төлем құжатында көрсетілген деректермен сәйкес келмесе, төлем құжаты бойынша жөнелтушінің және бенефициардың тіркелген елін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z158" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ішкі корпоративтік ақша аударымының белгісін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z159" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) төлем және (немесе) ақша аударымы жүргізілетін валюталық операцияның кодын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z160" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) төлем құжаты бойынша жөнелтушімен және бенефициармен сәйкес келмеген жағдайда, валюталық шарт бойынша ақша жөнелтуші және (немесе) ақша алушы туралы мәліметтерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z161" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) төлем құжаты бойынша жөнелтушімен және бенефициармен сәйкес келмеген жағдайда, валюталық шарт бойынша ақша жөнелтушінің және ақша алушының тіркелген елін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z162" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) валюталық шарттың деректемелерін және валюталық шарттың есептік нөмірін (ол болған кезде) көрсете отырып ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z163" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Валюталық операцияның кодын және осы тармақта көрсетілген өзге мәліметтерді көрсету мақсатында уәкілетті банктің сұратуы бойынша резидент-заңды тұлға құрылтай құжаттарын ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z164" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Бейрезидент Қағидалардың 9-тармағында көрсетілген сомаға Валюталық реттеу және валюталық бақылау туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес хабарлауға және (немесе) мәлімет ұсынуға тиіс валюталық операция бойынша төлемді және (немесе) ақша аударымын жүргізген кезде уәкілетті банкке валюталық операция бойынша мәліметтерді Қағидаларға 2-қосымшаға сәйкес нысан бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z165" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер осы деректер төлем құжатында көрсетілген деректермен сәйкес келмесе, төлем құжаты бойынша ақша жөнелтушінің және бенефициардың тіркелген елін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z166" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) төлем және (немесе) ақша аударымы жүргізілетін валюталық операцияның кодын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z167" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ішкі корпоративтік ақша аударымының белгісін көрсете отырып ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z168" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қағидалардың 16 және 17-тармақтарында көрсетілген валюталық операция бойынша мәліметтерді уәкілетті банкке клиент ұсынады немесе уәкілетті банк клиент ұсынған құжаттардың және (немесе) мәліметтердің негізінде өзі дербес көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z169" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Валюталық бақылау агенті ретінде уәкілетті банк клиент ұсынған мәліметтердің және ұсынылған валюталық шарттың негізінде валюталық операцияның кодын көрсетудің дұрыстығын тексереді және қажет болған кезде клиент көрсеткен деректерді түзетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z170" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="36"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-параграф. Жүргізілуі Қазақстан Республикасынан ақшаны әкетуге, Қазақстан Республикасы валюталық заңнамасының талаптарын орындаудан жалтаруға, айқын экономикалық мәні жоқ валюталық операцияларға бағытталуы мүмкін жекелеген валюталық операциялардың түрлері мен өлшемшарттары және оларды жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z171" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Жүргізілуі Қазақстан Республикасынан ақшаны әкетуге бағытталуы мүмкін валюталық операцияларға мынадай операциялар жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z172" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер тиісті валюталық шарттың талаптарында (бастапқыда не валюталық шартқа өзгерістер және (немесе) толықтырулар енгізілгеннен кейін) бейрезиденттен алынуы тиіс ақшаны резиденттің уәкілетті банктердегі банктік шоттарына аудару көзделмесе, бейрезиденттің резидентке (уәкілетті банкті қоспағанда) ақша ұсынуы көзделетін қаржылай қарыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z173" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер тиісті валюталық шарттың талаптарында (бастапқыда не валюталық шартқа өзгерістер және (немесе) толықтырулар енгізілгеннен кейін) бейрезиденттен алынуы тиіс ақшаны резиденттің уәкілетті банктердегі банктік шоттарына аудару көзделмесе, резидентте (уәкілетті банкті қоспағанда) бейрезидентке ақша қайтару бойынша талаптардың туындауы көзделетін қаржылай қарыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z174" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) егер тиісті валюталық шарттың талаптарында (бастапқыда не валюталық шартқа өзгерістер және (немесе) толықтырулар енгізілгеннен кейін) бейрезиденттің экспортқа ақы төлеу бойынша міндеттемелерді орындау мерзімі резидент міндеттемелерді орындаған күннен бастап жеті жүз жиырма күннен асатыны көзделсе, экспорт бойынша операциялар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z175" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) егер тиісті валюталық шарттың талаптарында (бастапқыда не валюталық шартқа өзгерістер және (немесе) толықтырулар енгізілгеннен кейін) аванстық төлемді немесе толық көлемде алдын ала төлем сомасын қоса алғанда (бейрезидент импорт бойынша өз міндеттемелерін орындамаған жағдайда), бейрезиденттің тауарларды жеткізу (жұмыстарды орындау, қызметтерді көрсету) бойынша немесе ақшаны қайтару бойынша міндеттемелерді орындау мерзімі резидент міндеттемелерді орындаған күннен бастап жеті жүз жиырма күннен асатыны көзделсе, импорт бойынша операциялар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z176" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) резиденттің клиенттердің тапсырмалары бойынша валюталық операцияларды жүзеге асыратын бағалы қағаздар нарығына бейрезидент-кәсіби қатысушыға баламасы елу мың АҚШ долларынан асатын сомаға ақша аударымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z177" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) резиденттің шетелдегі өз шотына баламасы елу мың АҚШ долларынан асатын сомаға ақша аударымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z178" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) резиденттің бейрезиденттің пайдасына баламасы елу мың АҚШ долларынан асатын сомаға жүзеге асыратын өтеусіз ақша аударымы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z179" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің 1), 2) және 3) тармақшаларында көрсетілген валюталық операциялар сауда немесе исламдық қаржыландыру жөніндегі мәмілелер шеңберінде туындайтын қаржылай қарыздарды, сондай-ақ бейрезиденттер Қазақстан Республикасындағы өз филиалдарымен (өкілдіктерімен) жүзеге асыратын операцияларды және шетелдік ұйымдардың Қазақстан Республикасындағы филиалдарының (өкілдіктерінің) арасындағы операцияларды қамтымайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z180" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың мақсаттары үшін резиденттің үлестес тұлғасына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z181" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) резидент-заңды тұлғаның акционерлік қоғамының дауыс беретін акцияларының он және одан көп пайызы (қатысушылар дауыстарының он және одан көп пайызы) тиесілі тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z182" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы резидентке акционерлік қоғамның дауыс беретін акцияларының он және одан көп пайызы (қатысушылар дауыстарының он және одан көп пайызы) тиесілі тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z183" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы резидентпен бірлесіп үшінші тұлғаның бақылауындағы тұлға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z184" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақ шетелдік қаржылық емес ұйымдардың филиалдары (өкілдіктері) жүзеге асыратын ішкі корпоративтік ақша аударымдарына қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z185" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Жүргізілуі Қазақстан Республикасының валюталық заңнамасының талаптарын орындаудан жалтаруға бағытталуы мүмкін валюталық операцияларға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z186" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бір тұлғаның бір күнтізбелік айдағы бір бейрезидентпенпен жасалған екі немесе одан да көп валюталық шарттар бойынша жалпы сомасы шекті мәннен асатын төлемдері және (немесе) ақша аударымдары, одан асатын мұндай валюталық шарттарға есептік нөмір берілуге тиіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z187" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер ұлттық валютадағы ақшаның шығу көзі бейрезиденттің резидентке тауарларды сатудан (жұмыстарды орындаудан, қызмет көрсетуден), өзге де қаржы активтерін ұлттық валютаға сатудан, Қазақстан Республикасының аумағындағы қызметтен ұлттық валютада дивидендтер алудан, мемлекеттік кірістер органдарының бұрын бейрезидент төлеген салықтарды және бюджетке төленетін басқа да міндетті төлемдерді және ұлттық валютаның өзге де экономикалық негізделген шығу көздерін қайтарудан түскен ақшаны алуына байланысты болмаса, бейрезиденттің баламасы елу мың АҚШ долларынан асатын сомаға ұлттық валюта үшін қолма-қол ақшасыз шетел валютасын бір уәкілетті банктен бір жұмыс күні ішінде сатып алу операциялары жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z188" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Айқын экономикалық мәні жоқ валюталық операцияға, егер тиісті валюталық шарттың талаптарында (бастапқыда не валюталық шартқа өзгерістер және (немесе) толықтырулар енгізілгеннен кейін) қаржылай қарыз нысанын пайдаланғаны үшін сыйақы төлеу көзделмесе, резиденттің үлестес тұлға болып табылмайтын бейрезидентке ақша беруін көздейтін қаржылай қарыз жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z189" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Қағидалардың 19, 20 және 21-тармақтарында көрсетілген валюталық операцияларды жүргізу кезінде уәкілетті банктің клиенті уәкілетті банкке осы төлем және (немесе) ақша аударымы туралы ақпаратты валюталық бақылау органдарына және құқық қорғау органдарына ұсынуға рұқсат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z190" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Валюталық операцияларды жүзеге асыратын резидент немесе бейрезидент болып табылатын уәкілетті банктің клиенті уәкілетті банктің талабы бойынша уәкілетті банкке "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының (бұдан әрі – КЖТҚ/ЖҚЖҚТҚҚ туралы заң) талаптарына сәйкес операцияға мониторинг жүргізу және оны зерделеу үшін қажетті құжаттар мен ақпаратты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z191" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Қағидалардың 19, 20 және 21-тармақтарында көрсетілген валюталық операцияларды жүргізу кезінде уәкілетті банк КЖТҚ/ЖҚЖҚТҚҚ туралы заңның 11-бабына сәйкес әзірленіп, қабылданған ішкі бақылау қағидаларында көзделген клиенттердің операцияларын мониторингтеу және зерделеу бағдарламасына сәйкес осындай операцияға мониторинг жүргізеді және оны зерделейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z192" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-параграф. Валюталық операциялар бойынша төлемдерді және (немесе) ақша аударымдарын жүргізу кезінде талап етілетін құжаттар</w:t>
-[...292 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
+        <w:t xml:space="preserve"> 3-тарау. Қазақстан Республикасының ішкі валюта нарығында қолма-қол ақшасыз шетел валютасын сатып алу және (немесе) сату тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z193" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Резиденттер және бейрезиденттер Қазақстан Республикасының ішкі валюта нарығында уәкілетті банктердегі банктік шоттар арқылы қолма-қол ақшасыз шетел валютасын сатып алуды және (немесе) сатуды қолма-қол ақшасыз шетел валютасын сатып алуға немесе сатуға өтінім (өтінімдер) негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z194" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шетелдік қаржылық емес ұйымдардың (резиденттер және бейрезиденттер) филиалдары (өкілдіктері) аударым ішкі корпоративтік болып табылатындығын растайтын құжаттың негізінде ішкі корпоративтік ақша аударымын бұдан әрі жүзеге асыру үшін Қазақстан Республикасының ішкі валюта нарығында уәкілетті банктердегі банктік шоттар арқылы қолма-қол ақшасыз шетел валютасын сатып алуды және (немесе) сатуды жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z195" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тараудың талаптары уәкілетті банктердің резиденттері және бейрезиденттері болып табылатын жеке тұлғалардың қолма-қол ақшасыз шетел валютасын сатып алуына немесе сатуына қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z196" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Резидент-заңды тұлғалар Қағидалардың 24-тармағына сәйкес қолма-қол ақшасыз шетел валютасын сатып алуға немесе сатуға өтінімді (өтінімдерді) ресімдеу кезінде қолма-қол ақшасыз шетел валютасын сатып алу мақсатын көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z197" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейрезидент-заңды тұлғалар Қағидалардың 24-тармағына сәйкес ұлттық валютамен уәкілетті банктердегі банктік шоттар арқылы қолма-қол ақшасыз шетел валютасын сатып алуға немесе сатуға өтінімді (өтінімдерді) ресімдеу кезінде қолма-қол ақшасыз шетел валютасын сатып алу немесе сату мақсатын көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z198" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Резидент-заңды тұлғалар шетел валютасындағы міндеттемелерді орындауға байланысты емес мақсаттарға бір уәкілетті банктен бір жұмыс күні ұлттық валютаға қолма-қол ақшасыз шетел валютасын қолма-қол ақшасыз шетел валютасын сатып алу сомасының шекті мәнінен аспайтын сомаға сатып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z199" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетел валютасындағы міндеттемелерді орындауға байланысты емес мақсаттарға қолма-қол ақшасыз шетел валютасын резидент-заңды тұлғаның меншікті шоттарына, оның ішінде оның оқшауланған бөлімшелерінің шоттарына есепке жатқызу және (немесе) аудару, сондай-ақ шетел валютасындағы өтеусіз ақша аударымдары жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z200" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Резидент-заңды тұлға бір уәкілетті банкте бір жұмыс күні ұлттық валюта үшін қолма-қол ақшасыз шетел валютасын сатып алу кезінде қолма-қол ақшасыз шетел валютасын сатып алу сомасының шекті мәнінен асатын сомаға міндеттемелерді орындауға байланысты мақсаттарға қолма-қол ақшасыз шетел валютасын сатып алуға арналған өтінімге (өтінімдерге) қоса:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z201" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) орындалуы үшін қолма-қол ақшасыз шетел валютасы сатып алынатын валюталық шарттың көшірмесі және төлемге шот не өзге құжатты (егер валюталық шарттың талаптары бойынша шоттан не өзге төлем құжатынан үзінді көшірме міндетті болып табылса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z202" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қағидалардың 28-тармағында көзделген жағдайларды қоспағанда, ұлттық валютаға қолма-қол ақшасыз шетел валютасын сатып алуға арналған өтінімге (өтінімдерге) уәкілетті банкке оны сатып алынған күннен бастап он жұмыс күні ішінде мәлімделген мақсаттарға пайдаланбаған жағдайда, осы валютаны кейінгі үш жұмыс күні ішінде ұлттық валютаға сатуға нұсқау береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z203" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бір уәкілетті банктен бір жұмыс күні сомасы жеке алғанда баламасы қолма-қол ақшасыз шетел валютасын сатып алу сомасының шекті мәнінен аспайтын, бірақ қосу нәтижесінде баламасы қолма-қол ақшасыз шетел валютасын сатып алу сомасының шекті мәнінен асатын бірнеше өтінім бойынша ұлттық валюта үшін қолма-қол ақшасыз шетел валютасын сатып алған кезде осы тармақтың бірінші бөлігінің талаптары орындалуы осы тармақтың бірінші бөлігінде белгіленген соманың шекті мәнін арттыруға әкеп соғатын өтінімдерге қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z204" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидалардың осы тармағына сәйкес сатып алынған қолма-қол ақшасыз шетел валютасын шетел валютасындағы міндеттемелерді орындауға байланысты емес мақсаттарға пайдалануға рұқсат етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z205" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер валюталық шартқа есептік нөмір берілуге тиіс болса, онда есептік нөмір беру туралы белгімен немесе тіркеу куәлігінің көшірмесімен, немесе хабарлама туралы куәліктің көшірмесімен бірге валюталық шарттың көшірмесі ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z206" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйымдардың уәкілетті банктен ұлттық валютаға қолма-қол ақшасыз шетел валютасын сатып алуы қолма-қол шетел валютасымен айырбастау операцияларына арналған қолданыстағы лицензия және оған қолданыстағы қосымшаның (қолданыстағы қосымшалардың) негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z207" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Резидент-заңды тұлға осы резидент-заңды тұлға өзінің акционерлері, құрылтайшылары, қатысушылары арасында бөлетін таза кірісті немесе оның бір бөлігін төлеу мақсатына қолма-қол ақшасыз шетел валютасын сатып алған кезде уәкілетті банкке Қағидалардың 27-тармағында көзделген нұсқауды ұсыну талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z208" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Резидент-заңды тұлға Қағидалардың 27-тармағына сәйкес уәкілетті банктен (банк шоттарын ашуға және жүргізуге уәкілетті органның лицензиясы жоқ бағалы қағаздар нарығының кәсіби қатысушысынан басқа) валюталық шарт сомасы бір жүз миллион АҚШ доллары баламасынан асатын алынған сыртқы қарыздар және шығарылым проспектісіне сәйкес номиналдық сомасы бір жүз миллион АҚШ доллары баламасынан асатын және міндеттемелерді орындау қолма-қол ақшасыз шетел валютасын сатып алу күнінен бастап күнтізбелік тоқсан күн ішінде басталатын шетел валютасында шығарылған облигациялар бойынша Қазақстан Республикасының бейрезиденті алдындағы шетел валютасындағы міндеттемелерін өтеу мақсатына қолма-қол ақшасыз шетел валютасын сатып алған кезде резидент-заңды тұлға қолма-қол ақшасыз шетел валютасын сатып алу өтініміне (өтінімдеріне) мынадай құжаттарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z209" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тиісті шетел валютасында жеке банктік шот ашу өтінішін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z210" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сатып алынған қолма-қол ақшасыз шетел валютасын шетел валютасындағы жеке банктік шотқа есепке жатқызу нұсқауын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z211" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сатып алынған күннен бастап күнтізбелік тоқсан күн ішінде оны мәлімделген мақсатқа пайдаланбаған жағдайда осы валютаны кейінгі үш жұмыс күні ішінде ұлттық валютаға сату нұсқауын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z212" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) міндеттемелерді орындау сомасы мен мерзімін растайтын құжаттарды (кредиттік шартты және төлем кестесін, валюталық шарттың талаптарына сәйкес міндетті болып табылатын өзге құжаттарды) қоса береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z213" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті банк (банк шоттарын ашуға және жүргізуге уәкілетті органның лицензиясы жоқ бағалы қағаздар нарығының кәсіби қатысушысынан басқа) резидент-заңды тұлға сатып алған қолма-қол ақшасыз шетел валютасын жеке банктік шотқа есепке жазады және оны резидент-заңды тұлғаның мәлімделген мақсатқа ғана пайдалануын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z214" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Резидент-заңды тұлға (уәкілетті банкті қоспағанда) Қағидалардың 27- тармағына сәйкес уәкілетті банк болып табылатын және банк шоттарын ашуға және жүргізуге уәкілетті органның лицензиясы жоқ бағалы қағаздар нарығының кәсіби қатысушысынан валюталық шарт сомасы бір жүз миллион АҚШ доллары баламасынан асатын алынған сыртқы қарыздар және шығарылым проспектісіне сәйкес номиналдық сомасы бір жүз миллион АҚШ доллары баламасынан асатын және міндеттемелерді орындау қолма-қол ақшасыз шетел валютасын сатып алу күнінен бастап күнтізбелік тоқсан күн ішінде басталатын шетел валютасында шығарылған облигациялар бойынша Қазақстан Республикасының бейрезиденті алдындағы шетел валютасындағы міндеттемелерін өтеу мақсатына қолма-қол ақшасыз шетел валютасын сатып алған кезде резидент-заңды тұлға қолма-қол ақшасыз шетел валютасын сатып алу өтініміне (өтінімдеріне) мынадай құжаттарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z215" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тиісті шетел валютасында бөлек жеке шот (қосалқы шот) ашу өтінішін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z216" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сатып алынған қолма-қол ақшасыз шетел валютасын шетел валютасындағы бөлек жеке шотқа (қосалқы шотқа) есепке жатқызу нұсқауын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z217" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сатып алынған күннен бастап күнтізбелік тоқсан күн ішінде оны мәлімделген мақсатқа пайдаланбаған жағдайда осы валютаны кейінгі үш жұмыс күні ішінде ұлттық валютаға сату нұсқауын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z218" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) міндеттемелерді орындау сомасы мен мерзімін растайтын құжаттарды (кредиттік шартты және төлем кестесін, валюталық шарттың талаптарына сәйкес міндетті болып табылатын өзге құжаттарды) қоса береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z219" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті банк болып табылатын және банк шоттарын ашуға және жүргізуге уәкілетті органның лицензиясы жоқ бағалы қағаздар нарығының кәсіби қатысушысы резидент-заңды тұлға сатып алған қолма-қол ақшасыз шетел валютасын бөлек жеке шотқа (қосалқы шотқа) есепке жазады және оны резидент-заңды тұлғаның мәлімделген мақсатқа ғана пайдалануын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z220" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Резидент-заңды тұлғаның қолма-қол ақшасыз шетел валютасын сатып алу сомасының шекті мәнінен астам сомаға ұлттық валютаға қолма-қол ақшасыз шетел валютасын сатып алуға бір уәкілетті банкте бір жұмыс күні өтінімді (өтінімдерді) орындау кезінде уәкілетті банк өтінімде (өтінімдерде) көрсетілген қолма-қол ақшасыз шетел валютасын сатып алу мақсаты мен сомасын валюталық шартпен және шотпен не қолма-қол ақшасыз шетел валютасын сатып алу мақсаты мен сомасын растайтын өзге төлем құжатымен, сондай-ақ осы валюталық шарт негізінде Қағидаларға сәйкес бұрын жүзеге асырылған ұлттық валютаға қолма-қол ақшасыз шетел валютасын сатып алу туралы қолда бар мәліметтермен салыстырып тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z221" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Валюталық шарт бойынша ұлттық валютаға қолма қол ақшасыз шетел валютасын сатып алудың жалпы сомасы валюталық шарт сомасынан асып кетуіне жол берілмейді. Валюталық шарт бойынша ұлттық валютаға қолма қол ақшасыз шетел валютасын сатып алудың жалпы сомасы резидент-заңды тұлғаның өтінімдері және (немесе) басқа уәкілетті банктердің осы валюталық шарттың шеңберінде жүзеге асырылған шетел валютасын сатып алу ақпараты негізінде есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z222" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Резидент-заңды тұлға қолма-қол ақшасыз шетел валютасы сатып алынған бұрын ресімделген өтінімге Қағидалардың 27-тармағының бірінші бөлігіне сәйкес ресімделген қосымша өтінімді уәкілетті банкке ұсынған кезде Қағидалардың 28-тармағында көзделген жағдайларды қоспағанда, Қағидалардың 26 және 27-тармақтарына сәйкес сатып алынған қолма-қол ақшасыз шетел валютасын басқа валюталық шарт бойынша шетел валютасындағы міндеттемелерді орындауға байланысты мақсаттарға пайдалануға рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z223" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Резидент-заңды тұлға валюталық шарт бойынша шетел валютасындағы міндеттемелерін орындау мақсатында Қағидалардың 27-тармағына және 28-тармағының екінші бөлігіне сәйкес бұрын сатып алған қолма-қол ақшасыз шетел валютасын басқа уәкілетті банктегі өзінің шотына аударған кезде уәкілетті банк клиенттің (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14419 болып тіркелген) "Қазақстан Республикасының аумағында қолма-қол ақшасыз төлемдерді және (немесе) ақша аударымдарын жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 208 қаулысымен бекітілген Қазақстан Республикасының аумағында қолма-қол ақшасыз төлемдерді және (немесе) ақша аударымдарын жүзеге асыру қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ресімделетін ақша аударымына өтінішінде басқа уәкілетті банктің одан әрі валюталық бақылауды жүзеге асыруы үшін сатып алу күнін міндетті түрде көрсетумен Қағидалардың 27-тармағына және 28-тармағының екінші бөлігіне сәйкес бұрын сатып алынған қолма-қол ақшасыз шетел валютасы туралы ақпаратты көрсетуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z224" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Резидент-заңды тұлға Қағидалардың 27-тармағына және 28-тармағының төртінші бөлігіне сәйкес бұрын сатып алынған қолма-қол ақшасыз шетел валютасын валюталық шарт бойынша шетел валютасындағы міндеттемелерді орындау мақсатында уәкілетті банк болып табылатын бағалы қағаздар нарығының кәсіби қатысушысында ашылған меншікті жеке шотына (қосалқы шотқа) аударған кезде уәкілетті банк резидент-заңды тұлғаның келісімі негізінде осы аударыммен бір мезгілде уәкілетті банк болып табылатын бағалы қағаздар нарығының осындай кәсіби қатысушысына Қағидалардың 27-тармағына және 28-тармағының төртінші бөлігіне сәйкес уәкілетті банк болып табылатын бағалы қағаздар нарығының осындай кәсіби қатысушысы одан әрі валюталық бақылауды жүзеге асыруы үшін сатып алу күнін міндетті түрде көрсете отырып, қолма-қол ақшасыз шетел валютасын бұрын сатып алғаны туралы ақпаратты жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z225" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Валюталық шарт бойынша шетел валютасындағы міндеттемелерді орындау мақсатында оны басқа уәкілетті банкке аударған жағдайда, басқа уәкілетті банк сатып алған күннен бастап он жұмыс күні ішінде оны мәлімделген мақсаттарға пайдаланбаған кезде кейінгі үш жұмыс күні ішінде осы валютаны ұлттық валютаға сатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z226" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Уәкілетті банк резидент-заңды тұлғаның Қағидалардың 25, 26, 27, және 28-тармақтарына сәйкес ресімделген ұлттық валютаға қолма-қол ақшасыз шетел валютасын сатып алуға өтінімін, сондай-ақ егер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z227" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      резидент-заңды тұлғаның өтінімі және (немесе) басқа уәкілетті банктердің шетел валютасын сатып алу жүзеге асырылғаны туралы ақпараты негізінде есептелген бір валюталық шарт бойынша ұлттық валютаға қолма-қол ақшасыз шетел валютасын сатып алу сомасы осындай валюталық шарттың және шоттың не төлемге арналған өзге құжаттың сомасынан асып кетсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z228" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір резидент-заңды тұлға бір уәкілетті банк арқылы резидент-заңды тұлғаның өтінімі негізінде есептелген шетел валютасындағы міндеттемелерді орындауға байланысты емес мақсаттарға бір жұмыс күніндегі ұлттық валютаға қолма-қол ақшасыз шетел валютасын сатып алу сомасы қолма-қол ақшасыз шетел валютасын сатып алу сомасының шекті мәні баламасынан асып кетсе, орындауға қабылдамайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z229" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...141 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-параграф. Валюталық операциялар бойынша төлемдерді және (немесе) ақша аударымдарын жүргізу кезінде талап етілетін мәліметтер</w:t>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="54"/>
+        <w:t xml:space="preserve"> 4-тарау. Қолма-қол шетел валютасын алуға, есепке жатқызуға және пайдалануға байланысты банктік шот бойынша операцияларды жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z230" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Жеке тұлғалар уәкілетті банктердегі өздерінің банктік шоттарынан (өздерінің банктік шоттарына) қолма-қол шетел валютасын шектеусіз алады (салады).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z231" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. Резидент Қағидалардың </w:t>
-[...253 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="56"/>
+      33. Заңды тұлғаларға және шетелдік ұйымдардың филиалдарына (өкілдіктеріне) Валюталық реттеу және валюталық бақылау туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген жағдайларда жеке тұлғалармен есеп айырысуларды жүзеге асыру үшін уәкілетті банктегі өздерінің банктік шоттарынан қолма-қол шетел валютасын алуына рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z232" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Заңды тұлға немесе шетелдік ұйымның филиалы (өкілдігі) жеке тұлғаға оның Қазақстан Республикасынан тыс жерлерге іссапарға баруына байланысты шығысты, оның ішінде өкілдік шығысын төлеу жөніндегі валюталық операцияны жүзеге асыру мақсаттары үшін өзінің банктік шотынан қолма-қол шетел валютасын алған кезде уәкілетті банкке жеке тұлғаларға жүзеге асырылатын төлемдердің мақсатын растайтын және алынатын қолма-қол шетел валютасының сомасына нұсқауды қамтитын құжаттарды ұсынады. Осындай құжаттар ретінде бұйрықты, өкімді, шешімді, іссапар шығысының сметасын ұсынуға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z233" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлғаға оның Қазақстан Республикасынан тыс жерлерге іссапарға баруына байланысты шығысты, оның ішінде өкілдік шығысты корпоративтік төлем карточкасын пайдалана отырып төлеу жөніндегі валюталық операцияны жүзеге асыру мақсаттары үшін қолма-қол шетел валютасы алынған жағдайда көрсетілген құжаттар осындай алынған күннен бастап отыз жұмыс күні ішінде уәкілетті банкке ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z234" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Жеке тұлғаға оның Қазақстан Республикасынан тыс жерлерге іссапарға баруына байланысты шығысты, оның ішінде өкілдік шығысты төлеу жөніндегі валюталық операцияны жүзеге асыру мақсаттарына алынған қолма-қол шетел валютасы көрсетілген мақсатқа (толық немесе ішінара) пайдаланылмаса, пайдаланылмаған қолма-қол шетел валютасы қызметкерлердің іссапар мерзімі аяқталған соң он жұмыс күні ішінде заңды тұлғаның немесе шетелдік ұйым филиалының (өкілдігінің) уәкілетті банктегі банктік шотына міндетті түрде есепке жатқызылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z235" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлға немесе шетелдік ұйымның филиалы (өкілдігі) қолма-қол шетел валютасын уәкілетті банктегі өзінің банктік шотына есепке жатқызған кезде кассалық кіріс ордерінде өзінің қолма-қол шетел валютасын алу негізін көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z236" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Бейрезидент Қағидалардың </w:t>
-[...2565 lines deleted...]
-      25. Заңды тұлғаларға және шетелдік ұйымдардың филиалдарына (өкілдіктеріне) Валюталық реттеу және валюталық бақылау туралы заңның </w:t>
+      36. Уәкілетті банк Қағидалардың 8-тармағына сәйкес Ұлттық Банкке Валюталық реттеу және валюталық бақылау туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген жағдайларда жеке тұлғалармен есеп айырысуларды жүзеге асыру үшін уәкілетті банктегі өздерінің банктік шоттарынан қолма-қол шетел валютасын алуына рұқсат етіледі.</w:t>
-[...118 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда қолма-қол шетел валютасын есепке жатқызуды қоспағанда, қолма-қол шетел валютасын заңды тұлғаның немесе шетелдік ұйым филиалының (өкілдігінің) банктік шотына есепке жатқызу фактісі туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z237" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Қағидалардың 33, 34 және 35-тармақтары дипломатиялық және оған теңестірілген өкілдіктерге, Қазақстан Республикасында аккредиттелген шет мемлекеттердің консулдық мекемелеріне қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6330,400 +4748,353 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді жинауға</w:t>
+              <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арналған нысан</w:t>
+              <w:t>жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z239" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Ұлттық Банкіне</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z240" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет ресурсында орналастырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z241" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz </w:t>
-[...75 lines deleted...]
-    </w:p>
+      Әкімшілік нысанның атауы: № _______ бұзушылық бойынша карточка </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z242" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: KN1</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z243" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...106 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z244" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезеңі: ________ жылғы ________ ай үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z245" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: уәкілетті банк</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z246" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті айдан кейінгі айдың соңғы күніне дейінгі мерзімде, ай сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z247" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН:_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z248" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық түрде</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z249" w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жол коды</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6775,68 +5146,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z253" w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="171"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6884,102 +5267,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z257" w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-атауы (заңды тұлғалар немесе заңды тұлғалардың филиалдары (өкілдіктері) үшiн), тегі, аты, әкесінің аты (ол болған жағдайда) (жеке тұлғалар үшін)</w:t>
+атауы (заңды тұлғалар немесе заңды тұлғалардың филиалдары (өкілдіктері) үшiн), ұйымдастыру-құқықтық нысаны (ол бар болған жағдайда), тегі, аты, әкесінің аты (ол бар болса) (жеке тұлғалар үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6993,68 +5388,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z261" w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="173"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7102,68 +5509,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z265" w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="174"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7211,120 +5630,144 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z269" w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z270" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 клиент белгісі:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-1 – заңды тұлға, 2 – жеке тұлға,</w:t>
+          <w:bookmarkEnd w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 – заңды тұлға, 2 – жеке тұлға,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 – заңды тұлғаның филиалы (өкілдігі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -7356,68 +5799,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z275" w:id="177"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7465,68 +5920,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z279" w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7574,68 +6041,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z283" w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7683,68 +6162,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z287" w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="180"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7792,68 +6283,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z291" w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="181"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7901,68 +6404,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z295" w:id="182"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="182"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8010,68 +6525,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z299" w:id="183"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="183"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8119,68 +6646,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z303" w:id="184"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="184"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8228,68 +6767,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z307" w:id="185"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="185"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8337,68 +6888,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z311" w:id="186"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="186"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8446,102 +7009,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z315" w:id="187"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="187"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-валюталық шарттың күні (ЖЖЖЖ/АА/КК форматында)</w:t>
+валюталық шарттың күні (КК/АА/ЖЖЖЖ форматында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8555,68 +7130,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z319" w:id="188"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="188"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8664,68 +7251,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z323" w:id="189"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="189"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8773,68 +7372,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z327" w:id="190"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="190"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8862,284 +7473,250 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...214 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z331" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы ___________________ Мекенжайы _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z332" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z333" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z334" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z335" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (ол бар болса) қолы, телефоны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z336" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z337" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________ __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z338" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (ол бар болса) қолы, телефоны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z339" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні 20__ жылғы "____" ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z340" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: нысан "Бұзушылық бойынша карточка" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірмеге сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9212,308 +7789,361 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әкімшілік деректерді жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">арналған нысанына қосымша </w:t>
+              <w:t>арналған нысанына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z181" w:id="92"/>
+    <w:bookmarkStart w:name="z342" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бұзушылық бойынша карточка  (индексі – KN1, кезеңділігі – ай сайын) әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын  толтыру бойынша түсіндірме</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z182" w:id="93"/>
+        <w:t xml:space="preserve"> Бұзушылық бойынша карточка (индексі – KN1, кезеңділігі – ай сайын)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z343" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z344" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z345" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірмеде "Бұзушылық бойынша карточка" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша талаптар айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="94"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z346" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z347" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ақпарат Қағидалардың 8-тармағында көрсетілген жағдайларда ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z348" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Коды 11-жолда жеке тұлғаның тегі, аты, әкесінің аты (ол бар болса); заңды тұлғаның немесе заңды тұлға филиалының (өкілдігінің) атауы; ұйымдық-құқықтық нысаны (ол болған жағдайда) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z349" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Коды 16-жолда "Әкімшілік-аумақтық объектілердің жіктеуіші" ҚР ҰЖ 11 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес облыс кодының алғашқы 2 цифры көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z350" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Коды 21, 22 және 23-жолдар құжаттарды немесе ақпаратты беру мерзімі бұзылған жағдайларда толтырылмайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z351" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Коды 21-жолда валюталық заңнаманы бұза отырып жүргізілген валюталық операция күн көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z352" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Коды 22-жолда валюталық заңнаманы бұза отырып жүргiзiлген валюталық операцияның сомасы операция валютасының мың бiрлiгiмен көрсетiледi.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z353" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Коды 23-жолда валюталық заңнаманы бұза отырып жүргiзiлген валюталық операция бойынша валюта кодының "Валюталарды және қорларды ұсынуға арналған кодтар" 07 ISO 4217 ҚР ҰЖ Қазақстан Республикасының ұлттық жіктеуішіне сәйкес әріппен берілген белгісі көрсетiледi.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z354" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Коды 31-жолда мәтіндік және (немесе) сандық форматтағы бұзушылықтың түрi көрсетiледi.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z355" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Коды 32-жолда бұзушылықтың қысқаша сипаты мәтiндiк форматта келтiрiледi.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z356" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Коды 34, 35 және 36-жолдар валюталық заңнаманы бұза отырып жүргiзiлген валюталық операция бойынша валюталық шарт болған кезде толтырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="215"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9605,251 +8235,201 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="95"/>
-[...54 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z358" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Валюталық операция туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z359" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті банктің коды _____________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z360" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлем құжатының нөмірі _____________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z361" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні __________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...30 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="219"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z362" w:id="220"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> Жол коды</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9901,102 +8481,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z366" w:id="221"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="221"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Валюталық операцияның коды</w:t>
+Валюталық операция коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10010,102 +8602,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z370" w:id="222"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="222"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Төлем (ақша аударымы) белгісі ("1" - ішкі корпоративтік ақша аударымы; "0" - өзге төлем (ақша аударымы)</w:t>
+              <w:t xml:space="preserve">
+Төлем (ақша аударымы) белгісі ("1" – ішкі корпоративтік ақша аударымы; "0" – өзге төлем (ақша аударымы) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10119,102 +8723,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z374" w:id="223"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төлем құжатында көрсетілген төлем және (немесе) ақша аударымының жөнелтушісі және бенефициары туралы ақпарат</w:t>
+Төлем құжатында көрсетілген төлемнің және (немесе) ақша аударымының жөнелтушісі және бенефициары туралы ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10228,68 +8844,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z378" w:id="224"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="224"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10337,68 +8965,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z382" w:id="225"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="225"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10446,68 +9086,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z386" w:id="226"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="226"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10555,102 +9207,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z390" w:id="227"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="227"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шарттың нөмірі (атауы, ол болған жағдайда)</w:t>
+Шарттың нөмірі (атауы, бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10664,68 +9328,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z394" w:id="228"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="228"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10773,102 +9449,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z398" w:id="229"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="229"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шарттың есептік нөмірі (ол болған жағдайда)</w:t>
+Шарттың есептік нөмірі (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10882,102 +9570,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z402" w:id="230"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="230"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Валюталық шарт бойынша өзге ақпарат (ол болған жағдайда)</w:t>
+Валюталық шарт бойынша өзге ақпарат (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10991,68 +9691,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z406" w:id="231"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="231"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11100,68 +9812,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z410" w:id="232"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="232"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11209,104 +9933,118 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z414" w:id="233"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="233"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z415" w:id="234"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="234"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғаның, оның филиалының (өкілдігінің) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11336,102 +10074,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z419" w:id="235"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="235"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖСН немесе БСН (ол болған жағдайда)</w:t>
+ЖСН немесе БСН (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11445,68 +10195,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z423" w:id="236"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="236"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11554,68 +10316,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z427" w:id="237"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="237"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11663,68 +10437,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z431" w:id="238"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="238"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11772,68 +10558,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z435" w:id="239"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="239"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11881,120 +10679,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z439" w:id="240"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="240"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
-[...17 lines deleted...]
-Заңды тұлғаның, оның филиалының (өкілдігінің) атауы</w:t>
+Жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда) Заңды тұлғаның, оның филиалының (өкілдігінің) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12008,102 +10800,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z443" w:id="241"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="241"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖСН немесе БСН (ол болған жағдайда)</w:t>
+ЖСН немесе БСН (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12117,68 +10921,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z447" w:id="242"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="242"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12226,68 +11042,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z451" w:id="243"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="243"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12315,68 +11143,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z455" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: нысан "Валюталық операция туралы мәліметтер" нысанын толтыру бойынша түсіндірмеге сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="244"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12436,256 +11266,270 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәліметтер" нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қосымша </w:t>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z185" w:id="96"/>
+    <w:bookmarkStart w:name="z457" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Валюталық операция туралы мәліметтер"  нысанын толтыру бойынша түсіндірме</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z186" w:id="97"/>
+        <w:t xml:space="preserve"> "Валюталық операция туралы мәліметтер" нысанын толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z458" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z459" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірмеде (бұдан әрі – Түсіндірме) "Валюталық операция туралы мәліметтер" нысанын (бұдан әрі – Нысан) толтыру бойынша талаптар айқындалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z460" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысан тиісті төлем құжатына қосымша ретінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="98"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z461" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z462" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Резидент-клиенттер және бейрезидент-клиенттер 01, 02, 11 және 12-жолдарды толтырады. 21, 22, 23, 24, 31, 32, 33, 34, 35, 41, 42, 43, 44 және 45-жолдарды тек резиденттер толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z463" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 01-жол Түсіндірмеге қосымша болып табылатын валюталық операциялар кодының кестесіне сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z464" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 11, 12, 35 және 45-жолдарда "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдердің кодтары" ҚР ҰЖ ISO 3166-1 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес резиденттік елінің екі таңбалы коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z465" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаның, заңы тұлғаның құрылымдық бөлімшесінің тіркелу елі – резиденттік елі немесе жеке тұлғаның тұрақты тұратын елі (азаматтығы немесе Қазақтан Республикасының немесе шет мемлекеттің заңнамасына сәйкес ұсынылған құқық негізінде).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z466" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. 31, 34, 41 және 44-жолдар "Экономика секторларының және төлемдер белгілеу кодтарын қолдану қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 203 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14365 болып тіркелген) бекітілген Экономика секторларының және төлемдер белгілеу кодтарын қолдану </w:t>
-[...21 lines deleted...]
-    </w:p>
+      6. 31, 34, 41 және 44-жолдар "Экономика секторларының және төлемдер белгілеу кодтарын қолдану қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 203 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14365 болып тіркелген) бекітілген Экономика секторларының және төлемдер белгілеу кодтарын қолдану қағидаларына сәйкес толтырылады, ол Экономика секторларының ұлттық жіктеуішімен (ЭСЖ) келісіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12760,148 +11604,155 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бойынша түсіндірмеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кесте</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z189" w:id="99"/>
+    <w:bookmarkStart w:name="z468" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Валюталық операциялардың кодтары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z469" w:id="256"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Валюталық операциялардың кодтары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="256"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12918,193 +11769,241 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z472" w:id="257"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Банктік шоттарды қолдана отырып жүргізілетін операциялар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="257"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z474" w:id="258"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11. Сыртқы сауда операциялары (тауарлар, жұмыстар, көрсетілетін қызметтер), оның ішінде комиссия және электрондық ақшаны сатып алу/өтеу шарттары бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="258"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z476" w:id="259"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.1 тауарлар үшін төлемдер:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="259"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z478" w:id="260"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1111</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="260"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13120,68 +12019,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z481" w:id="261"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1112</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="261"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13197,1202 +12108,1418 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z484" w:id="262"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1113</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="262"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының аумағында және оларды Қазақстан Республикасынан тыс әкетпей сатып алынған немесе сатылған тауарлар үшін төлемдер</w:t>
+Қазақстан Республикасының аумағында және оларды Қазақстан Республикасынан тыс жерлерге әкетпей сатып алынған немесе сатылған тауарлар үшін төлемдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z487" w:id="263"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1114</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="263"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасынан тыс және оларды Қазақстан Республикасының аумағына әкелмей сатып алынған немесе сатылған тауарлар үшін төлемдер</w:t>
+Қазақстан Республикасынан тыс жерлерде және оларды Қазақстан Республикасының аумағына әкелмей сатып алынған немесе сатылған тауарлар үшін төлемдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z490" w:id="264"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.2 жұмыстар және көрсетілетін қызметтер үшін төлемдер:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="264"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z492" w:id="265"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1121</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="265"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бейрезиденттің резидентке орындаған жұмыстары немесе көрсеткен қызметтері үшін төлемдер;</w:t>
+бейрезиденттің резидентке көрсеткен қызметтері немесе орындаған жұмыстары үшін төлемдер;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z495" w:id="266"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1122</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="266"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-резиденттің бейрезидентке орындаған жұмыстары немесе көрсеткен қызметтері үшін төлемдер</w:t>
+резиденттің бейрезидентке көрсеткен қызметтері немесе орындаған жұмыстары үшін төлемдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z498" w:id="267"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1123</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="267"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-резиденттің резидентке орындаған жұмыстары немесе көрсеткен қызметтері үшін төлемдер</w:t>
+резиденттің резидентке көрсететін қызметтері немесе орындайтын жұмыстары үшін төлемдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z501" w:id="268"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1124</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="268"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бейрезиденттің бейрезидентке орындаған жұмыстары немесе көрсеткен қызметтері үшін төлемдер</w:t>
+бейрезиденттің бейрезидентке көрсететін қызметтері немесе орындайтын жұмыстары үшін төлемдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z504" w:id="269"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.3 электрондық ақшамен операциялар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="269"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z506" w:id="270"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1131</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="270"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-резидент эмитенті болып табылатын электрондық ақшамен операциялар</w:t>
+резидент эмитенті болатын электрондық ақшамен операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z509" w:id="271"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1132</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="271"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бейрезидент эмитенті болып табылатын электрондық ақшамен операциялар</w:t>
+бейрезидент эмитенті болатын электрондық ақшамен операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z512" w:id="272"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.4 өзге төлемдер:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="272"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z514" w:id="273"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1141</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="273"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тауарларды жеткізу, жұмыстарды орындау, қызметтерді көрсету шарттары бойынша ілеспе төлемдер</w:t>
+тауарларды жеткізу, жұмыстарды орындау, қызметтер көрсету шарттары бойынша ілеспе төлемдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z517" w:id="274"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1142</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="274"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қате аударылған соманы, сондай-ақ ұсынылмаған тауарлар, көрсетілмеген қызметтер, орындалмаған жұмыстар үшін төлемдерді қайтару</w:t>
+қате аударылған соманы, сондай-ақ ұсынылмаған тауарлар, көрсетілмеген қызметтер, орындалмаған жұмыстар үшін төленген төлемдерді қайтару</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z520" w:id="275"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1143</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="275"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тауарларды жеткізуге, жұмыстарды орындауға, қызметтерді көрсетуге шарттар бойынша өзге төлемдер</w:t>
+тауарларды жеткізу, жұмыстарды орындау, қызметтер көрсету шарттары бойынша өзге төлемдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z523" w:id="276"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12. Жылжымайтын мүлікпен, өзге жабдықпен және көлік құралдарымен (сатып алу және сатудан басқа), өндірілмеген қаржылық емес активтермен, зияткерлік меншік объектілерімен, материалдық емес активтермен операциялар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="276"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z525" w:id="277"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.1. тұрғын үй құрылысына үлестік қатысуды қоса алғанда, меншік құқығын, зияткерлік меншік объектілеріне толығымен айрықша құқықты толық иелену</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="277"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z527" w:id="278"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1211</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="278"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жылжымайтын мүлікке теңестірілген мүлікті, өндірілмеген қаржылық емес активтерді (жер, оның қойнауы) қоспағанда, жылжымайтын мүлікке меншік құқығын иелену</w:t>
+жылжымайтын мүлікке теңестірілген мүлікті қоспағанда, жылжымайтын мүлікке, өндірілмеген қаржылық емес активтерге (жер, оның қойнауы) меншік құқығын иелену</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z530" w:id="279"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1212</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="279"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14408,145 +13535,169 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z533" w:id="280"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1213</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="280"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-зияткерлік меншік нысандарына толығымен айырықша құқықты иелену</w:t>
+зияткерлік меншік объектілеріне толығымен айрықша құқықты иелену</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z536" w:id="281"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1214</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="281"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14563,186 +13714,222 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z539" w:id="282"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.2. ағымдағы жалдау (жер қойнауын пайдалану құқығын қоса алғанда), айрықша құқықты ішінара иелену</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="282"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z541" w:id="283"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1221</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="283"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жылжымайтын мүлікке теңестірілген мүлікті, өндірілмеген қаржылық емес активтерді (жер, оның қойнауы) қоспағанда, жылжымайтын мүлікті жалдау</w:t>
+жылжымайтын мүлікке теңестірілген мүлікті қоспағанда, жылжымайтын мүлікті, өндірілмеген қаржылық емес активтерді (жер, оның қойнауы) жалдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z544" w:id="284"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1222</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="284"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14758,68 +13945,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z547" w:id="285"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1223</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="285"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14835,145 +14034,169 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z550" w:id="286"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1224</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="286"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-зияткерлік меншік нысандарына ішінара айырықша құқықты иелену</w:t>
+зияткерлік меншік объектілеріне ішінара айрықша құқықты иелену</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z553" w:id="287"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1225</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="287"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14990,543 +14213,651 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z556" w:id="288"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.3. қаржы лизингі немесе кейіннен сатып ала отырып жалға алу</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="288"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z558" w:id="289"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1231</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="289"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жылжымайтын мүлікке теңестірілген мүлікті қоспағанда, кейіннен сатып алумен жылжымайтын мүлікті жалдау</w:t>
+жылжымайтын мүлікке теңестірілген мүлікті қоспағанда, жылжымайтын мүлікті кейіннен сатып ала отырып жалға алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z561" w:id="290"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1232</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="290"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жылжымайтын мүлікке теңестірілген мүліктің қаржылық лизингі</w:t>
+жылжымайтын мүлікке теңестірілген мүліктің қаржы лизингі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z564" w:id="291"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1233</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="291"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жабдықтың және көлік құралдарының қаржылық лизингі</w:t>
+жабдықтың және көлік құралдарының қаржы лизингі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z567" w:id="292"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.4. өзге төлемдер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="292"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z569" w:id="293"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1241</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="293"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өзге төлемдер: ілеспе төлемдер (айыппұлдар, өсімпұлдар, тұрақсыздық айыбы, комиссиялар), қате аударылған сомаларды қайтару және жылжымайтын мүлікпен, басқа жабдықпен және көлік құралдарымен (сатып алу және сатудан басқа), өндірілмеген қаржылық емес активтермен, зияткерлік меншік нысандарымен, материалдық емес активтермен операциялар бойынша басқа да төлемдер</w:t>
+өзге төлемдер: ілеспе төлемдер (айыппұлдар, өсімпұлдар, тұрақсыздық айыбы, комиссиялар), қате аударылған соманы қайтару және жылжымайтын мүлікпен, өзге жабдықпен және көлік құралдарымен (сатып алу және сатудан басқа), өндірілмеген қаржылық емес активтермен, зияткерлік меншік объектілерімен, материалдық емес активтермен операциялар бойынша басқа да төлемдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z572" w:id="294"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13. Қаржы құралдарымен операциялар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="294"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z574" w:id="295"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13.1. қарыздар, капиталға қатысу құралдары, бағалы қағаздар, туынды қаржы құралдары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="295"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z576" w:id="296"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1311</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="296"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15542,68 +14873,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z579" w:id="297"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1312</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="297"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15619,68 +14962,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z582" w:id="298"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1313</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="298"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15696,68 +15051,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z585" w:id="299"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1314</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="299"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15773,68 +15140,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z588" w:id="300"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1315</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="300"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15851,1012 +15230,1204 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z591" w:id="301"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.2. брокерлік қызмет көрсету, портфельді инвестициялық басқару шарттарының шеңберінде (егер қаржы құралын анықтау мүмкіндігі болмаса) </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="301"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z593" w:id="302"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1321</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="302"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-брокермен, резидент басқарушы компаниямен жасалған шарттар бойынша операциялар</w:t>
+              <w:t xml:space="preserve">
+брокермен, резидент-басқарушы компаниямен жасалған шарттар бойынша операциялар </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z596" w:id="303"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1322</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="303"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-брокермен, басқарушы компаниямен, бейрезидент инвестициялық банкпен жасалған шарттар бойынша операциялар</w:t>
+брокермен, басқарушы компаниямен, бейрезидент-инвестициялық банкпен жасалған шарттар бойынша операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z599" w:id="304"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13.3. мүлікті сенімгерлік басқару, трасттар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="304"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z601" w:id="305"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1331</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="305"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-резидент сенімгерлік басқарушымен жасалған шарттар бойынша операциялар</w:t>
+резидент-сенімгерлік басқарушымен жасалған шарттар бойынша операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z604" w:id="306"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1332</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="306"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бейрезидент сенімгерлік басқарушымен жасалған шарттар бойынша операциялар</w:t>
+бейрезидент-сенімгерлік басқарушымен жасалған шарттар бойынша операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z607" w:id="307"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13.4. бірлескен қызметке қатысушы міндеттемелерін орындау (1, 2-бөлімдерге енгізілген операцияларды қоспағанда)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="307"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z609" w:id="308"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1341</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="308"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының аумағында бірлескен қызметті жүзеге асыруды көздейтін шарттар бойынша операциялар</w:t>
+Қазақстан Республикасының аумағында бірлескен қызметті жүзеге асыру көзделетін шарттар бойынша операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z612" w:id="309"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1342</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="309"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасынан тыс бірлескен қызметті жүзеге асыруды көздейтін шарттар бойынша операциялар</w:t>
+Қазақстан Республикасынан тыс жерлерде бірлескен қызметті жүзеге асыру көзделетін шарттар бойынша операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z615" w:id="310"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13.5. өзге төлемдер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="310"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z617" w:id="311"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1351</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="311"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өзге төлемдер: ілеспе төлемдер (айыппұлдар, өсімпұлдар, тұрақсыздық айыбы, комиссиялар), қате аударылған сомаларды қайтару және қаржы құралдарымен, электрондық ақшамен операциялар бойынша, брокерлік қызмет көрсету, портфельді инвестициялық басқару, сенімгерлік басқару, траст, бірлескен қызмет шарттары бойынша басқа да төлемдер</w:t>
+өзге төлемдер: ілеспе төлемдер (айыппұлдар, өсімпұлдар, тұрақсыздық айыбы, комиссиялар), қате аударылған соманы қайтару және қаржы құралдарымен, электрондық ақшамен операциялар бойынша, брокерлік қызмет көрсету, портфельді инвестициялық басқару, сенімгерлік басқару, траст, бірлескен қызмет шарттары бойынша басқа да төлемдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z620" w:id="312"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14. Меншікті шоттар бойынша төлемдер және (немесе) ақша аударымдары және саудаға жатпайтын операциялар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="312"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z622" w:id="313"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14.1. меншікті шоттар бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="313"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z624" w:id="314"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1411</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="314"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-басқа резидент-банктегі меншік шотқа (меншік шоттан) ақша аудару</w:t>
+басқа резидент-банктегі меншікті шотқа (меншікті шоттан) ақша аудару</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z627" w:id="315"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1412</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="315"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-шетелдік банктегі меншік шоттан (меншік шотқа) ақша аудару</w:t>
+шетелдік банктегі, халықаралық қаржы ұйымындағы меншікті шоттан (меншікті шотқа) ақша аудару</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z630" w:id="316"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1413</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="316"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16872,376 +16443,436 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z633" w:id="317"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1414</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="317"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-резидент-банктегі шотты толтыру үшін қолма-қол шетел валютасын салу</w:t>
+резидент-банктегі шотты толтыру үшін қолма-қол шетел валютасын енгізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z636" w:id="318"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1415</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="318"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1419-кодта көзделген операцияны қоспағанда, уәкілетті банктің клиенттен шетел валютасын сатып алуы, брокердің клиенттің тапсырмасы бойынша шетел валютасын ұлттық валютаға сатуы</w:t>
+1419-кодта көзделген операцияны қоспағанда, уәкілетті банктің клиенттен шетел валютасын сатып алуы, клиенттің тапсырмасы бойынша брокердің шетел валютасын ұлттық валютаға сатуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z639" w:id="319"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1416</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="319"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-уәкілетті банктің клиентке шетел валютасын сатуы, брокердің клиенттің тапсырмасы бойынша шетел валютасын ұлттық валютаға сатып алуы</w:t>
+уәкілетті банктің клиентке шетел валютасын сатуы, клиенттің тапсырмасы бойынша брокердің шетел валютасын ұлттық валютаға сатып алуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z642" w:id="320"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1417</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="320"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-уәкілетті банктің клиенттен (клиентке) шетел валютасын сатып алуы (сатуы), брокердің клиенттің тапсырмасы бойынша шетел валютасын басқа шетел валютасына сатып алуы (сатуы)</w:t>
+              <w:t xml:space="preserve">
+уәкілетті банктің клиенттен (клиентке) шетел валютасын сатып алуы (сатуы), клиенттің тапсырмасы бойынша брокердің шетел валютасын басқа шетел валютасына сатып алуы (сатуы) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z645" w:id="321"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1418</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="321"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17257,68 +16888,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z648" w:id="322"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1419</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="322"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17335,340 +16978,400 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z651" w:id="323"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14.2. үшінші тұлғалардың (мемлекеттік органдардың, басқа ұйымдардың немесе жеке тұлғалардың) пайдасына төлемдер және (немесе) ақша аударымдары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="323"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z653" w:id="324"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1421</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="324"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өтеусіз аударымдар, өтеусіз қаржылай көмек, мүшелік жарналар және үшінші тұлғалардың пайдасына басқа да төлемдер және (немесе) ақша аударымдары</w:t>
+өтеусіз ақша аударымдары, өтеусіз қаржылай көмек, мүшелік жарналар және үшінші тұлғалардың пайдасына басқа да төлемдер және (немесе) ақша аударымдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z656" w:id="325"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1422</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="325"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-үшінші тұлғаның резидент-банктегі шотын толтыру үшін қолма-қол шетел валютасын салу</w:t>
+үшінші тұлғаның резидент-банктегі шотын толтыру үшін қолма-қол шетел валютасын енгізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z659" w:id="326"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1423</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="326"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-төлем картасын пайдалана отырып жүргізілген төлемдер (егер операция басқаша сыныпталмаса)</w:t>
+төлем картасын пайдалана отырып жүргізілетін төлемдер (егер операция өзгеше жіктелмесе)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z662" w:id="327"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1424</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="327"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17684,145 +17387,169 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z665" w:id="328"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1425</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="328"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-зейнетақы, жалақы, іссапар шығындарын төлеу</w:t>
+зейнетақы, жалақы, іссапар шығысын төлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z668" w:id="329"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1426</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="329"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17839,109 +17566,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z671" w:id="330"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14.3. ілеспе төлемдер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="330"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z673" w:id="331"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1431</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="331"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17958,109 +17709,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z676" w:id="332"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15. цифрлық активтермен операциялар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="332"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z678" w:id="333"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1501</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="333"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18076,68 +17851,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z681" w:id="334"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1502</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="334"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18154,228 +17941,276 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z684" w:id="335"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Банктік шоттарды пайдаланбай жүргізілетін операциялар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="335"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z686" w:id="336"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21. Клиенттерден валюталық құндылықтарды (қолма-қол шетел валютасын қоспағанда) сатып алу</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="336"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z688" w:id="337"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2101</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="337"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-чектерді, вексельдерді және басқа төлем құжаттарын сатып алу</w:t>
+              <w:t xml:space="preserve">
+чектерді, вексельдерді және басқа төлем құжаттарын сатып алу </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z691" w:id="338"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2102</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="338"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18392,109 +18227,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z694" w:id="339"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22. Клиенттерге валюталық құндылықтарды (қолма-қол шетел валютасын қоспағанда) сату</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="339"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z696" w:id="340"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2201</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="340"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18510,187 +18369,223 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z699" w:id="341"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2202</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="341"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-аффинирленген алтыннан жасалған өлшеуіш құймаларды және басқа да валюталық құндылықтарды сату</w:t>
+аффинирленген алтыннан өлшеуіш құймаларды және басқа да валюталық құндылықтарды сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z702" w:id="342"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23. Шот ашпай жүргізілетін төлемдер және (немесе) ақша аударымдары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="342"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z704" w:id="343"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2301</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="343"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18706,417 +18601,489 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z707" w:id="344"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2302</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="344"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасынан тыс жіберілген немесе шетелден алынған төлем және (немесе) ақша аударымы</w:t>
+Қазақстан Республикасынан тыс жерлерге жіберілген немесе шетелден алынған төлем және (немесе) ақша аударымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z710" w:id="345"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24. Бағалы қағаздар нарығына кәсіби қатысушы болып табылатын уәкілетті банктің меншікті шоттары бойынша төлемдер және (немесе) ақша аударымдары </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="345"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z712" w:id="346"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24.1. меншікті шоттар бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="346"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z714" w:id="347"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2415</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="347"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бағалы қағаздар нарығының кәсіби қатысушысы болып табылатын уәкілетті банктің ұлттық валютаға өз мақсаттары бойынша шетел валютасын сатып алуы</w:t>
+бағалы қағаздар нарығына кәсіби қатысушы болып табылатын уәкілетті банктің өз мақсаттары бойынша ұлттық валютаға шетел валютасын сатып алуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z717" w:id="348"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2416</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="348"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-бағалы қағаздар нарығының кәсіби қатысушысы болып табылатын уәкілетті банктің өз мақсаттары бойынша шетел валютасын ұлттық валютаға сатуы</w:t>
+              <w:t xml:space="preserve">
+бағалы қағаздар нарығына кәсіби қатысушы болып табылатын уәкілетті банктің өз мақсаттары бойынша шетел валютасын ұлттық валютаға сатуы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z720" w:id="349"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2417</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="349"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бағалы қағаздар нарығының кәсіби қатысушысы болып табылатын уәкілетті банктің басқа шетел валютасына шетел валютасын сатып алуы (сатуы)</w:t>
+бағалы қағаздар нарығына кәсіби қатысушы болып табылатын уәкілетті банктің басқа шетел валютасына шетел валютасын сатып алуы (сатуы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -19155,380 +19122,8013 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
+              <w:t>Қазақстан Республикасында</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұлттық Банкі Басқармасының</w:t>
+              <w:t>валюталық операцияларды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2019 жылғы 30 наурыздағы</w:t>
+              <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 40 қаулысына</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>Әкімшілік деректерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="100"/>
+    <w:bookmarkStart w:name="z724" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасы Ұлттық Банкінің орталық аппаратына</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z725" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет-ресурсында орналастырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z726" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: жүргізілген валюталық операциялар туралы есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z727" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: ПР-9</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z728" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділігі: ай сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z729" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезеңі: ____ жылғы _______ ай</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z730" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: уәкілетті банк</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z731" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі айдың 10 (онына) (қоса алғанда) дейін, ай сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z732" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z733" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электрондық түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z734" w:id="360"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Валюталық шарттың деректемелері</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="360"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z736" w:id="361"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Валюталық шарттың нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="361"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Валюталық шарттың күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Валюталық шарттың есептік нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z740" w:id="362"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="362"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z752" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z753" w:id="364"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> 2. Төлем құжаты бойынша ақша жөнелтуші</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="364"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z755" w:id="365"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы немесе тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="365"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес-сәйкестендіру нөмірі (бұдан әрі – БСН), жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ел коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резиденттік белгісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экономика секторының коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z761" w:id="366"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="366"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z767" w:id="367"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="367"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z773" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z774" w:id="369"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Төлем құжаты бойынша бенефициар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="369"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z776" w:id="370"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы немесе тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="370"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БСН, ЖСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ел коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резиденттік белгісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экономика секторының коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z782" w:id="371"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="371"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z788" w:id="372"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="372"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z794" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z795" w:id="374"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> 4. Валюталық операция туралы ақпарат</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="374"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z797" w:id="375"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Күні</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="375"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Валюталық операция референсі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Валюталық операция коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлем белгілеу коды (ТБК)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Валюта бірлігіндегі сома</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлем валютасының коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлем белгісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі корпоративтік ақша аударымының белгісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақша шығаруға, Қазақстан Республикасының валюталық заңнамасының талаптарын орындаудан жалтаруға байланысты операция түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z807" w:id="376"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="376"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z817" w:id="377"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="377"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z827" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z828" w:id="379"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5. Валюталық операция бойынша контрагенттің ұйымы (банк) туралы ақпарат</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="379"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z830" w:id="380"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұйымның (банктің) сәйкестендіру коды (БСК)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ел коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансшекаралық төлем белгісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z835" w:id="381"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="381"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z840" w:id="382"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="382"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z845" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z846" w:id="384"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6. Валюталық шарт бойынша ақша жөнелтуші</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="384"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z848" w:id="385"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы немесе тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="385"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БСН, ЖСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ел коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резиденттік белгісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экономика секторының коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z854" w:id="386"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="386"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z866" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z867" w:id="388"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7. Валюталық шарт бойынша ақша алушы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="388"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z869" w:id="389"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы немесе тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="389"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БСН, ЖСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ел коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резиденттік белгісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экономика секторының коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z875" w:id="390"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="390"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z893" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z894" w:id="392"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8. Ескертпе</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="392"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z896" w:id="393"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="393"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z898" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы ________________ Мекенжайы __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z899" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z900" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z901" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы ____________________________ ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z902" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда) қолы, телефоны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z903" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе есепке қол қоюға уәкілетті тұлға</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z904" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________ _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z905" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда) қолы, телефоны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z906" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Күні 20___ жылғы "____" ______________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z907" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: нысан "Жүргізілген валюталық валюталық операциялар туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірмеге сәйкес толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Жүргізілген валюталық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>валюталық операциялар туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есеп" әкімшілік деректерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өтеусіз негізде жинауға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">арналған нысанына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z909" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Жүргізілген валюталық операциялар туралы есеп (индексі – ПР-9, кезеңділігі – ай сайын)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z910" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z911" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z912" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірмеде "Жүргізілген валюталық операциялар туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z913" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды уәкілетті банк ай сайын ұсынады және онда олар жүргізген валюталық операциялар туралы, оның ішінде клиенттердің тапсырмалары жөніндегі ақпарат қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z914" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға басшы немесе есепке қол қоюға уәкілетті адам және орындаушы қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z915" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z916" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Нысанға есепті кезеңдегі "Қазақстан Республикасында валюталық операцияларды жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 30 наурыздағы № 40 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18512 болып тіркелген) бекітілген Қазақстан Республикасында валюталық операцияларды жүзеге асыру қағидаларында (бұдан әрі – Қазақстан Республикасында валюталық операцияларды жүзеге асыру қағидалары) айқындалатын шекті мәнге тең немесе одан асатын сомадағы валюталық операциялар жөнінде ақпарат енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z917" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысанда валюталық операциялар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z918" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиенттердің тапсырмалары бойынша (оның ішінде төлем карточкаларын пайдалана отырып жүзеге асырылған) төлемдер және (немесе) ақша аударымдары бойынша – клиенттің уәкілетті банктегі банктік шотына ақша есептеу (клиенттің уәкілетті банктегі банктік шотынан ақшаны есептен шығару) күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z919" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті банктің өз төлемдері және (немесе) ақша аударымдары бойынша – уәкілетті банктің корреспонденттік шотына ақша есептеу (уәкілетті банктің корреспонденттік шотынан ақшаны есептен шығару) күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z920" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа валюталық операциялар бойынша – операциялар жасау күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z921" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем карточкаларын пайдалана отырып жүзеге асырылған валюталық операциялар бойынша төлемдер және (немесе) ақша аударымдары жөніндегі ақпаратты уәкілетті банк резиденттен немесе бейрезиденттен осындай төлемдер және (немесе) ақша аударымдары туралы ақпаратты алуына қарай түзетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z922" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 1, 6 және 7-бөліктері валюталық шарт негізінде валюталық операциялар жүзеге асырылған жағдайда толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z923" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 1-бөлігінде валюталық шарттың деректемелері көрсетіледі. 1.3-баған валюталық шартқа есептік нөмір берілген кезде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z924" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 2 және 3-бөліктерінде төлем құжатына сәйкес ақша жөнелтуші мен бенефициар туралы ақпарат көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z925" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3 және 3.3-бағандарда "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ ISO 3166-1 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес ақша жөнелтушінің, бенефициардың тіркелген елінің (заңды тұлға, заңды тұлғаның филиалы (өкілдігі) үшін) немесе тұрақты тұратын елінің (Қазақстан Республикасының немесе шет мемлекеттің заңнамасына сәйкес берілген азаматтығы немесе құқығы негізінде жеке тұлға үшін) екі әріптік коды көрсетіледі. Уәкілетті банкте ақша жөнелтушінің немесе бенефициардың тіркелген елі немесе тұрақты тұратын елі туралы анық мәліметтер болмаған кезде көрсетілген бағандар төлем құжатының деректері негізге алына отырып толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z926" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2.4, 2.5, 3.4 және 3.5-бағандар "Экономика секторларының және төлемдер белгілеу кодтарын қолдану қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 203 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14365 болып тіркелген) бекітілген Экономика секторларының және төлемдер белгілеу кодтарын қолдану қағидаларына (бұдан әрі – Экономика секторларының және төлемдер белгілеу кодтарын қолдану қағидалары) сәйкес толтырылады, ол Экономика секторларының ұлттық жіктеуішімен (ЭСЖ) келісіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z927" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үшінші тұлға жеке тұлғаның банктік шотына (шоттан) қолма-қол ақша салған (алған) жағдайларды қоспағанда, банктік шотқа (шоттан) қолма-қол ақша салынған (алынған) кезде Нысанның 2 және 3-бөліктерінде шоттың иесі туралы ақпарат толтырылады. Үшінші тұлға жеке тұлғаның банктік шотына қолма-қол ақша салған кезде Нысанның 2-бөлігінде ақша салатын тұлға туралы, Нысанның 3-бөлігінде шоттың иесі туралы ақпарат толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z928" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үшінші тұлға жеке тұлғаның банктік шотынан қолма-қол ақшаны алған кезде Нысанның 2-бөлігінде шоттың иесі туралы ақпарат толтырылады, Нысанның 3-бөлігінде ақша алатын тұлға туралы ақпарат толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z929" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті банктің шетел валютасын, чектерді, вексельдерді, басқа төлем құжаттарын немесе өзге валюталық құндылықтарды сатуы кезінде Нысанның 2-бөлігінде уәкілетті банк туралы, Нысанның 3-бөлігінде сатып алушы туралы ақпарат көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z930" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті банктің шетел валютасын, чектерді, вексельдерді, басқа төлем құжаттарын немесе өзге валюталық құндылықтарды сатып алуы кезінде Нысанның 2-бөлігінде сатушы туралы ақпарат, Нысанның 3-бөлігінде уәкілетті банк туралы ақпарат көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z931" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 4-бөлігінде валюталық операция туралы ақпарат көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z932" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1-бағанда валюталық операция күні есепті кезеңге сәйкес келуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z933" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2-бағанда валюталық операцияның мынадай төрт бөліктен тұратын референсі көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z934" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) бірінші бөлікте "Қазақстан Ұлттық Банкінің банктік идентификациялау кодтарын беру, пайдалану және жою, сондай-ақ банктердің, Қазақстан Республикасы бейрезидент банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың кодтарын және банктер мен банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар филиалдарының кодтарын беру және жою, олардың құрылымы, Банктердің, Қазақстан Республикасы бейрезидент банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың анықтамалығын қалыптастыру және жүргізу туралы нұсқаулықты бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2020 жылғы 27 қазандағы № 128 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21593 болып тіркелген) бекітілген Қазақстан Ұлттық Банкінің банктік идентификациялау кодтарын беру, пайдалану және жою, сондай-ақ банктердің, Қазақстан Республикасы бейрезидент банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың кодтарын және банктер мен банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар филиалдарының кодтарын беру және жою, олардың құрылымы, Банктердің, Қазақстан Республикасы бейрезидент банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың анықтамалығын қалыптастыру және жүргізу туралы нұсқаулыққа (бұдан әрі – № 128 нұсқаулық) сәйкес Қазақстан Республикасының Ұлттық Банкі беретін уәкілетті банктің үш таңбалы коды көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z935" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) екінші бөлікте № 128 нұсқаулыққа сәйкес уәкілетті банк филиалының үш цифрдан тұратын коды көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z936" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) үшінші бөлікте есепте валюталық операцияның реттік нөмірі көрсетіледі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z937" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) төртінші бөлікте есепті күн "ККААЖЖЖЖ" форматында көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z938" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалы қағаздар нарығына кәсіби қатысушылар үшін референстің бірінші және екінші бөліктеріне арналған кодтар "Қазақстан қор биржасы" АҚ мүшелері ретінде бағалы қағаздар нарығына кәсіби қатысушыларға "Қазақстан қор биржасы" АҚ берген кодтарға сәйкес қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z939" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрбiр валюталық операцияның референсі бiрегей болуы тиiс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z940" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3-баған Қазақстан Республикасында валюталық операцияларды жүзеге асыру қағидаларына 2-қосымшаға сәйкес толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z941" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.4-баған Экономика секторларының және төлемдер белгілеу кодтарын қолдану қағидаларына сәйкес толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z942" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.5-бағанда сома валюта бірлігімен көрсетіледі және математикалық дөңгелектеу арқылы бүтін мәнге дейін дөңгелектенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z943" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.6-бағанда "Валюталар мен қорларды белгілеуге арналған кодтар" ҚР ҰЖ 07 ISO 4217 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес валютаның үш таңбалы әріптік коды көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z944" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.7-бағанда "01" – жөнелтілген төлемдер немесе ақша аударымдары, уәкілетті банктің қолма-қол шетел валютасын алуы немесе шетел валютасын сатуы бойынша операциялар, чектер, вексельдер, басқа төлем құжаттары немесе өзге валюталық құндылықтар үшін, "02" – кіріс төлемдер немесе ақша аударымдары, уәкілетті банктің қолма-қол шетел валютасын есептеуі немесе шетел валютасын сатып алуы бойынша операциялар, чектер, вексельдер, басқа төлем құжаттары немесе өзге валюталық құндылықтар үшін көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z945" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.8-бағанда егер төлем және (немесе) ақша аударымы заңды тұлға мен оның құрылымдық бөлімшелері немесе бір заңды тұлғаның құрылымдық бөлімшелері арасында жүзеге асырылса "1" белгісі, қалған жағдайларда "0" белгісі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z946" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.9-баған Қазақстан Республикасында валюталық операцияларды жүзеге асыру қағидаларының 19, 20 және 21-тармақтарына сәйкес мынадай түрде толтырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z947" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1.1" – егер тиісті валюталық шарттың талаптарында (бастапқыда не валюталық шартқа өзгерістер және (немесе) толықтырулар енгізілгеннен кейін) бейрезиденттен алынуы тиіс ақшаны резиденттің уәкілетті банктердегі банктік шоттарына аудару көзделмесе, бейрезиденттің резидентке (уәкілетті банкті қоспағанда) ақша ұсынуы көзделетін қаржылай қарыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z948" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1.2" – егер тиісті валюталық шарттың талаптарында (бастапқыда не валюталық шартқа өзгерістер және (немесе) толықтырулар енгізілгеннен кейін) бейрезиденттен алынуы тиіс ақшаны резиденттің уәкілетті банктердегі банктік шоттарына аудару көзделмесе, резидентте (уәкілетті банкті қоспағанда) бейрезидентке ақшаны қайтару бойынша талаптардың туындауы көзделетін қаржылай қарыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z949" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1.3" – егер тиісті валюталық шарттың талаптарында (бастапқыда не валюталық шартқа өзгерістер және (немесе) толықтырулар енгізілгеннен кейін) бейрезиденттің экспортқа ақы төлеу бойынша міндеттемелерді орындау мерзімі резидент міндеттемелерді орындаған күннен бастап жеті жүз жиырма күннен асатыны көзделсе, экспорт бойынша операциялар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z950" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1.4" – егер тиісті валюталық шарттың талаптарында (бастапқыда не валюталық шартқа өзгерістер және (немесе) толықтырулар енгізілгеннен кейін) аванстық төлемді немесе толық көлемде алдын ала төлем сомасын қоса алғанда (бейрезидент импорт бойынша өз міндеттемелерін орындамаған жағдайда), бейрезиденттің тауарларды жеткізу (жұмыстарды орындау, қызметтерді көрсету) бойынша немесе ақшаны қайтару бойынша міндеттемелерді орындау мерзімі резидент міндеттемелерді орындаған күннен бастап жеті жүз жиырма күннен асатыны көзделсе, импорт бойынша операциялар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z951" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1.5" – резиденттің клиенттердің тапсырмалары бойынша валюталық операцияларды жүзеге асыратын бағалы қағаздар нарығына бейрезидент-кәсіби қатысушыға баламасы елу мың АҚШ долларынан асатын сомаға ақша аударымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z952" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1.6" – резиденттің шетелдегі өз шотына баламасы елу мың АҚШ долларынан асатын сомаға ақша аударымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z953" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1.7" – резиденттің бейрезиденттің пайдасына баламасы елу мың АҚШ долларынан асатын сомаға жүзеге асыратын өтеусіз ақша аударымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z954" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2.1" – бір бейрезидентпен жасалған екі немесе одан да көп валюталық шарт бойынша осындай валюталық шарттарға есептік нөмір берілуі тиіс шекті мәннен асатын жалпы сомаға бір тұлғаның күнтізбелік бір ай ішіндегі төлемдері және (немесе) ақша аударымдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z955" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2.2" – егер ұлттық валютадағы ақшаның шығу көзі бейрезиденттің резидентке тауарларды сатудан (жұмыстарды орындаудан, қызметтер көрсетуден), өзге де қаржы активтерін ұлттық валютаға сатудан, Қазақстан Республикасының аумағындағы қызметтен ұлттық валютада дивидендтер алудан, мемлекеттік кірістер органдарының бұрын бейрезидент төлеген салықтарды және бюджетке төленетін басқа да міндетті төлемдерді және ұлттық валютаның өзге де экономикалық негізделген шығу көздерін қайтарудан түскен ақшаны алуына байланысты болмаса, бейрезиденттің баламасында елу мың АҚШ долларынан асатын сомаға ұлттық валюта үшін қолма-қол ақшасыз шетел валютасын бір уәкілетті банктен бір жұмыс күні ішінде сатып алу операциялары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z956" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3.1" – егер тиісті валюталық шарттың талаптарында (бастапқыда не валюталық шартқа өзгерістер және (немесе) толықтырулар енгізілгеннен кейін) қаржылай қарыз нысанын пайдаланғаны үшін сыйақы төлеу көзделмесе, резиденттің үлестес тұлға болып табылмайтын бейрезидентке ақша беруі көзделетін қаржылай қарыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z957" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "0" – қалған жағдайларда. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z958" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 5-бөлігінде алынған төлемдер және (немесе) ақша аударымдары үшін валюталық операциялар бойынша контрагент ұйымы (банкі) – ақша жөнелтуші ұйым (банкі), жөнелтілген төлемдер және (немесе) ақша аударымдары үшін бенефициар ұйымы (банкі) туралы ақпарат көрсетіледі. Банкішілік валюталық операциялар бойынша есеп беретін уәкілетті банк туралы ақпарат көрсетіледі. Олардың негізінде төлемдер және (немесе) ақша аударымдары жүргізілетін құжаттарда ақша жөнелтуші ұйым (банк) туралы ақпарат болмаған кезде Нысанның 5-бөлігі толтырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z959" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.3-бағанда "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ ISO 3166-1 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес ақша жөнелтушінің ұйымы (банкі) немесе бенефициары елінің екі әріптік коды көрсетіледі. Банкішілік валюталық операциялар үшін "KZ" коды көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z960" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.4-бағанда "1" мынадай жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z961" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер төлем және (немесе) ақша аударымы жасалған ел (төлем және (немесе) ақша аударымы жіберілген бастапқы ақша жөнелтушінің банктік шоты ашылған ел) Қазақстан Республикасынан өзгеше болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z962" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер төлем және (немесе) ақша аударымы жіберілген ел (ақша есептелген түпкілікті бенефициардың банктік шоты ашылған ел) Қазақстан Республикасынан өзгеше болса көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z963" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзге жағдайларда "2" көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z964" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Нысанның 6 және 7-бөліктерінде валюталық шарт бойынша ақша жөнелтуші немесе ақша алушы туралы мәліметтер көрсетіледі. Егер валюталық шарт бойынша ақша жөнелтуші (алушы) төлем құжаты бойынша ақша жөнелтушімен (бенефициармен) сәйкес келетін болса, онда Нысанның 6 (7)-бөлігінде Нысанның 2 (3)-бөлігіне ұқсас ақпарат толтырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z965" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.3 және 7.3-бағандарда "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ ISO 3166-1 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес валюталық шарт бойынша ақша жөнелтушінің немесе алушының тіркелген елінің (заңды тұлға, заңды тұлғаның филиалы (өкілдігі) үшін) немесе тұрақты тұратын елінің (Қазақстан Республикасының немесе шет мемлекеттің заңнамасына сәйкес берілген азаматтығы немесе құқығы негізінде жеке тұлға үшін) екі әріптік коды көрсетіледі. Уәкілетті банкте ақша жөнелтушінің немесе бенефициардың тіркелген елі немесе тұрақты тұратын елі туралы анық мәліметтер болмаған кезде көрсетілген бағандар төлем құжатының деректері негізге алына отырып толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z966" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.4, 6.5, 7.4 және 7.5-бағандар Экономика секторларының және төлемдер белгілеу кодтарын қолдану қағидаларына сәйкес толтырылады, ол Экономика секторларының ұлттық жіктеуішімен (ЭСЖ) келісіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z967" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Нысанның 8-бөлігінде Нысанның 1, 2, 3, 4, 5, 6 және 7-бөліктеріне енгізілмеген қосымша ақпарат: валюталық заңнама бойынша инвестициялау объектісі, бағалы қағаздар эмитенті, жылжымайтын мүлік объектісінің елі туралы ақпарат, ерекше төлем талаптары, жөнелтушінің нұсқауларын сақтау шотына ақша есептеу күні көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z968" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Нысанның 8-бөлігінде нақтылайтын ақпараттың болмауы бұзушылық болып табылмайды. Нысанға белгіленген шекті мәннен аз сомадағы валюталық операцияларды енгізу бұзушылық болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z969" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Есепті кезең үшін ақпарат болмаған жағдайда, Нысан нөлдік мәндермен ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z970" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Нысанға түзетулер (өзгерістер, толықтырулар) есепті айдан кейінгі айдың 20 (жиырмасына) (қоса алғанда) дейін енгізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z971" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Нысанға клиенттердің тапсырмасы бойынша мынадай валюталық операциялар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z972" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Астана" халықаралық қаржы орталығына қатысушылардың валюталық операциялары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z973" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) айырбастау пункттері арқылы қолма-қол шетел валютасын сатып алу (сату);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z974" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) клиенттің өз шоттары бойынша бір уәкілетті банктің ішіндегі аударымдары (ішкі корпоративтік аударымдарды қоса алғанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z975" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бейрезиденттің уәкілетті банктегі өз шотынан (өз шотына) қолма-қол теңгені алуы (есепке жатқызуы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z976" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) есеп беретін уәкілетті банктен кредит алуға байланысты операциялар (пайыздар мен комиссияларды беру, өтеу, төлеу);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z977" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) заңды тұлғаның жалақы жобасы бойынша жалақы төлеуі (резиденттер мен бейрезиденттердің клиенттері үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z978" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) басқа банктер клиенттерінің тапсырмасы бойынша "Лоро" шоттары бойынша операциялар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z979" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жеке тұлғалардың төлем карталарын пайдалана отырып, баламасы елу мың АҚШ долларынан аз сомаға жасаған операциялары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z980" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) банктік шот ашпай және пайдаланбай жасалатын операциялар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z981" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) есеп беретін уәкілетті банк клиенттерінің депозиттері (есеп беретін уәкілетті банкте шот ашу, жабу және шотқа сыйақы төлеу);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z982" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) уәкілетті банктер болып табылатын бағалы қағаздар нарығына кәсіби қатысушылар болып табылатын уәкілетті банктер клиенттерінің шетел валютасын қолма-қол ақшасыз сатып алуы және (немесе) сатуы енгізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z983" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Нысанға уәкілетті банктің мынадай меншікті валюталық операциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z984" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ішкі корпоративтік аударымдарды қоса алғанда, уәкілетті банктің меншікті шоттары бойынша төлемдер мен аударымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z985" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) есеп беретін уәкілетті банктің кредиттер беруіне/алуына байланысты операциялар (пайыздар мен комиссияларды беру, өтеу, алу);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z986" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шетел валютасымен биржадан тыс мәмілелер (уәкілетті банктер болып табылатын бағалы қағаздар нарығына кәсіби қатысушылар жүзеге асыратын мәмілелерден басқа);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z987" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) есеп беретін уәкілетті банктің овернайттарын қоса алғанда, банкаралық кредиттермен және депозиттермен байланысты операциялар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z988" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) туынды қаржы құралдарымен және борыштық бағалы қағаздармен операциялар (борыштық бағалы қағаздар эмитенттерінің операцияларынан басқа);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z989" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) төлем жүйелері, ақша аударымдары жүйелері шеңберіндегі есеп айырысу бойынша неттинг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z990" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) кастодиандық қызмет көрсету шеңберіндегі операциялар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z991" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) транзиттік шоттар бойынша операциялар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z992" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қолма-қол шетел валютасымен операциялар (әкелу, әкету, есепке жатқызу немесе шоттардан алу);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z993" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) уәкілетті банктер болып табылатын бағалы қағаздар нарығына кәсіби қатысушылардың, оның ішінде клиенттердің тапсырыстарын орындау үшін жасаған төлемдері және (немесе) ақша аударымдары енгізілмейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z994" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Валюталық реттеу және валюталық бақылау мәселелері бойынша өзгерістер енгізілетін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық Банкі Басқармасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2019 жылғы 30 наурыздағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 40 қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z84" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Күші жойылды деп танылатын Қазақстан Республикасының нормативтік құқықтық актілерінің, сондай-ақ Қазақстан Республикасының нормативтік құқықтық актісінің құрылымдық элементінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z85" w:id="101"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z85" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1."Қазақстан Республикасында валюталық операцияларды жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 28 сәуірдегі № 154 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7701 болып тіркелген, 2012 жылғы 25 тамызда "Егемен Қазақстан" газетінде № 551-556 (27629) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z86" w:id="102"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z86" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2."Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2013 жылғы 26 сәуірдегі № 110 қаулысымен бекітілген Өзгерістер енгізілетін Қазақстан Республикасының нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8505 болып тіркелген, 2013 жылғы 6 тамызда "Заң газеті" газетінде № 115 (2316) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z87" w:id="103"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z87" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасының Ұлттық Банкі Басқармасының "Қазақстан Республикасында валюталық операцияларды жүзеге асыру қағидаларын бекіту туралы" 2012 жылғы 28 сәуірдегі № 154 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 16 наурыздағы № 32 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10777 болып тіркелген, 2015 жылғы 30 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z88" w:id="104"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z88" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасында валюталық операцияларды жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 28 сәуірдегі № 154 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 31 желтоқсандағы № 264 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13580 болып тіркелген, 2016 жылғы 16 мамырда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z89" w:id="105"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z89" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасында валюталық операцияларды жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 28 сәуірдегі № 154 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 22 желтоқсандағы № 250 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16537 болып тіркелген, 2018 жылғы 19 наурызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19854,31 +27454,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>