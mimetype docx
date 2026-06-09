--- v0 (2025-11-08)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b06716d" w14:textId="b06716d">
+    <w:p w14:paraId="54e835a" w14:textId="54e835a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,264 +102,578 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Мәдениет және спорт министрінің 2019 жылғы 9 сәуірдегі № 95 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 12 сәуірде № 18507 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың тақырыбы жаңа редакцияда көзделген - ҚР Мәдениет және ақпарат министрінің м.а. 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күшіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енеді) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Мәдениет және ақпарат министрінің м.а. 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күшіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енеді) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Кинематография туралы" 2019 жылғы 3 қаңтардағы Қазақстан Республикасы Заңының 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Мәдениет және ақпарат министрінің м.а. 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күшіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Фильмдер мониторингінің бірыңғай автоматтандырылған ақпараттық жүйесін жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Мәдениет және спорт министрлігінің Мәдениет және өнер істері департаменті заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Мәдениет және спорт министрлігінің Мәдениет және өнер істері департаменті заңнамада белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде оны электронды түрде қазақ және орыс тілдерінде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберілуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрық қолданысқа енгізілгеннен кейін күнтізбелік екі күн ішінде Қазақстан Республикасы Мәдениет және спорт министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      2) осы бұйрықты мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде оны электронды түрде қазақ және орыс тілдерінде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберілуін;</w:t>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы тармақпен көзделген іс-шара орындалғаннан кейін екі жұмыс күні ішінде Қазақстан Республикасы Мәдениет және спорт министрлігінің Заң қызметі департаментіне іс-шараның орындалуы туралы мәлімет ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Мәдениет және спорт вице-министріне жүктелсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -688,601 +1002,700 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 95 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - ҚР Мәдениет және ақпарат министрінің м.а. 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күшіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енеді) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Фильмдер мониторингінің бірыңғай автоматтандырылған ақпараттық жүйесін жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Фильмдер мониторингінің бірыңғай автоматтандырылған ақпараттық жүйесін жүргізу қағидалары "Кинематография туралы" 2019 жылғы 3 қаңтардағы Қазақстан Республикасы Заңының 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және фильмдер мониторингінің бірыңғай автоматтандырылған ақпараттық жүйесін (бұдан әрі - ақпараттық жүйе) жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Ақпараттық жүйені жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ақпараттық жүйе Қазақстан Республикасының аумағында фильмдерді жүйеге келтіру және есепке алу мақсатында кинематография саласындағы уәкілетті органмен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Фильмдерді жүйелеу электронды түрде автоматты режимде жүзеге асырылады және фильмдерді хронологиялық тәртіппен көрсету күніне сәйкес ақпараттық жүйеге түсетін мәліметтерді реттеу мен орналастыруды қамтиды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Ақпараттық жүйені жүргізу тәртібі</w:t>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Фильмдерді көрсету жөніндегі қызметті жүзеге асыратын ұйым (бұдан әрі – фильмнің демонстраторы) фильмдерді есепке алуды жүргізеді және ақпараттық жүйеге олар бойынша ақпарат береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...40 lines deleted...]
-      3. Фильмдерді жүйелеу электронды түрде автоматты режимде жүзеге асырылады және фильмдерді хронологиялық тәртіппен көрсету күніне сәйкес ақпараттық жүйеге түсетін мәліметтерді реттеу мен орналастыруды қамтиды.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Фильмдерді есепке алуды жүргізу мақсатында фильмнің демонстраторы мынадай деректемелерді көрсете отырып, ақпараттық жүйеде тіркеуді жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
-[...15 lines deleted...]
-      4. Фильмдерді көрсету жөніндегі қызметті жүзеге асыратын ұйым (бұдан әрі – фильмнің демонстраторы) фильмдерді есепке алуды жүргізеді және ақпараттық жүйеге олар бойынша ақпарат береді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фильм демонстраторының атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) фильм демонстраторының ұйымдық-құқықтық нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) фильм демонстраторының бизнес сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) фильмнің демонстраторы орналасқан жерінің мекен-жайы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) фильм демонстраторының байланыс деректері (телефон/факс, электрондық мекен-жайы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Фильмнің демонстраторы әрбір фильмді көрсетер алдында ақпараттық жүйемен интеграцияланған бағдарламалық қамтамасыз етуге (бұдан әрі – бағдарламалық қамтамасыз ету) фильмнің атауын, көрсетілімнің басталу және аяқталу күнін қамтитын фильм туралы ақпаратты орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
-[...15 lines deleted...]
-      5. Фильмдерді есепке алуды жүргізу мақсатында фильмнің демонстраторы мынадай деректемелерді көрсете отырып, ақпараттық жүйеде тіркеуді жүзеге асырады:</w:t>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Кейіннен әрбір сатылған билетке қатысты ақпарат нақты уақыт режимінде бағдарламалық қамтамасыз ету арқылы, фильм демонстраторының бақылау-кассалық машиналарынан деректерді беру және онлайн режимде сату жолымен ақпараттық жүйеге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ақпараттық жүйеге берілетін ақпарат мынадай мәліметтерді қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) фильм демонстраторының атауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) фильм демонстраторының ұйымдық-құқықтық нысаны;</w:t>
-[...92 lines deleted...]
-      7. Кейіннен әрбір сатылған билетке қатысты ақпарат нақты уақыт режимінде бағдарламалық қамтамасыз ету арқылы, фильм демонстраторының бақылау-кассалық машиналарынан деректерді беру және онлайн режимде сату жолымен ақпараттық жүйеге беріледі.</w:t>
+      2) фильмнің атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сеанстың басталу күні мен уақыты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кинозал атауы немесе нөмірі (бір кинозалдан артық болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кинозалдағы қатардың және орынның нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) фильм билетінің құны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) билетке жеңілдіктер (болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) фильмнің прокаттау куәлігінің нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Фильмнің демонстраторы ақпараттық жүйеге оған байланысты емес мән-жайлар бойынша ақпарат беру мүмкін болмаған кезде ақпаратты ұсынбау себептерін көрсете отырып, уәкілетті органды жазбаша хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
-[...182 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұрын ұсынылмаған ақпарат оны беруге кедергі келтірген мән-жайлар жойылған сәттен бастап таяудағы сағат ішінде оны беруге кідіртілген себептерді көрсете отырып, ақпараттық жүйеге жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Фильм демонстраторынан ақпараттық жүйеге түсетін фильмдер бойынша ақпарат "Кинематография туралы" 2019 жылғы 3 қаңтардағы Қазақстан Республикасы Заңының 12-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылатын ұлттық фильмдерді прокаттау мен көрсетуден аударымдарды жасау көлемін анықтау кезінде пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1662,31 +2075,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>