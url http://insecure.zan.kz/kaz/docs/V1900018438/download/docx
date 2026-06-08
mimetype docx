--- v0 (2025-11-01)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="41166f4" w14:textId="41166f4">
+    <w:p w14:paraId="f16f914" w14:textId="f16f914">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -121,51 +121,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      РҚАО-ның ескертпесі!</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -967,71 +967,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік реттеуге жатқызылатын өлшем тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тізбе жаңа редакцияда - ҚР Ішкі істер министрінің 25.04.2025 </w:t>
+      Ескерту. Тізбе жаңа редакцияда – ҚР Ішкі істер министрінің 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 329</w:t>
+        <w:t>№ 276</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Сауда және интеграция министрінің 28.04.2025 № 147-НҚ (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Сауда және интеграция министрінің 18.04.2026 № 170-НҚ (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1049,161 +1049,201 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/р</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Объектіні және қолдану саласын көрсете отырып өлшемдердің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Объектіні және қолдану саласын көрсете отырып өлшемдердің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшеуге қойылатын метрологиялық талаптар</w:t>
-[...35 lines deleted...]
-Ескертпе</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшемдерге қойылатын метрологиялық талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1592,51 +1632,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20-дан 250 км/сағ. дейін</w:t>
+20-дан 250 км/сағ дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1665,69 +1705,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бекіту:</w:t>
-[...17 lines deleted...]
-- белгіленген қозғалыс жылдамдығынан асып кету.</w:t>
+Тіркеу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- белгіленген қозғалыс жылдамдығынан асып кету;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1760,87 +1800,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралдарының қозғалыс жылдамдығын (км / сағ)стационарлық жылдамдық өлшегіштермен өлшеу</w:t>
-[...35 lines deleted...]
-20-дан 250 км/сағ. дейін</w:t>
+Көлік құралдарының қозғалыс жылдамдығын (км/сағ) стационарлық жылдамдық өлшегіштермен өлшеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20-дан 250 км/сағ дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1922,87 +1962,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рульдік басқарудағы жиынтық ойынды өлшеу</w:t>
-[...35 lines deleted...]
-0° - дан 30° - қа дейін</w:t>
+Рульдік басқарудағы жиынтық люфтті өлшеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0°-тан 30°-қа дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2031,51 +2071,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Ішкі істер министрінің 2023 жылғы 30 маусымдағы "Жол жүрісі қағидаларын, Көлік құралдарын пайдалануға рұқсат беру жөніндегі негізгі ережелерді, көлігі арнайы жарық және дыбыс сигналдарымен жабдықталуға және арнайы түсті-графикалық схемалар бойынша боялуға тиіс жедел және арнайы қызметтер тізбесін бекіту туралы" № 534 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33003 болып тіркелген)</w:t>
+"Жол жүрісі қағидаларын, Көлік құралдарын пайдалануға рұқсат беру жөніндегі негізгі ережелерді, көлігі арнайы жарық және дыбыс сигналдарымен жабдықталуға және арнайы түсті-графикалық схемалар бойынша боялуға тиіс жедел және арнайы қызметтер тізбесін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2023 жылғы 30 маусымдағы № 534 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33003 болып тіркелген)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2107,124 +2147,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-± 2%</w:t>
+              <w:t>
+Алдыңғы әйнек пен алдыңғы бүйірлік әйнектің жарық өткізгіштігін өлшеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0%-тен 70%-ке дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+± 2 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -2269,88 +2309,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-0-ден 150 мм-ге дейін</w:t>
+              <w:t>
+Шина протекторы суретінің қалдық биіктігін өлшеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0-ден 150 мм-ге дейін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2367,610 +2407,594 @@
 ± 0,01мм.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...35 lines deleted...]
-              <w:t>
 Пайдаланылған газдардағы компоненттердің концентрациясын өлшеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- CO көлемдік үлестің 0-ден 5% - на дейін</w:t>
-[...53 lines deleted...]
-Салыстырмалы ± 5 %</w:t>
+- көлемдік үлестің 0-ден 5%-не дейін СО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абсолютті ± 0,03% Салыстырмалы ± 5 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-Салыстырмалы ± 5 %</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- көлемдік 0-ден 16%-ке дейін СО2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абсолютті ± 0,5% Салыстырмалы ± 5 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-Салыстырмалы ± 5 %</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 0-ден 21%-ке дейін О2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абсолютті ± 0,1% Салыстырмалы ± 5 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-Салыстырмалы ± 5 %</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 0 млн-1-ден 2000% млн-1-ге дейін СН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абсолютті ± 10 млн-1 Салыстырмалы ± 5 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -3016,51 +3040,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралдарының қозғалысының орташа жылдамдығын (км/сағ) стационарлық жылдамдық өлшегіштермен өлшеу</w:t>
+Көлік құралдары қозғалысының орташа жылдамдығын (км/сағ) стационарлық жылдамдық өлшегіштермен өлшеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3088,105 +3112,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орташа жылдамдықты есептеу кезінде</w:t>
-[...53 lines deleted...]
-Қозғалыстың орташа жылдамдығынан асып кетуді бекіту</w:t>
+Орташа жылдамдықты есептеу кезінде ± 2 км/сағ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қозғалыстың орташа жылдамдығынан асып кетуін тіркеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3219,71 +3225,89 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтетін көлік құралының бақыланатын учаскесін өлшеу</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+Стационарлық аппараттық-бағдарламалық кешендердің бақыланатын учаскесін өлшеу (мемлекеттік тіркеу нөмірінің танудың шекті қашықтығы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10-нан 100 м-ге дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3291,88 +3315,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-± 1% бақыланатын учаске аймағында көлік құралының жүріп өткен қашықтығын есептеудің рұқсат етілген қателігінің шегі</w:t>
-[...36 lines deleted...]
-Бекіту:</w:t>
+± 1°%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тіркеу:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Көлік құралдарын тоқтату немесе тұраққа қою қағидаларын бұзу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3382,87 +3405,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - бағдаршамның тыйым салу сигналына өту;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- жол белгілерімен немесе жолдың жүру бөлігін белгілеумен белгіленген талаптарды сақтамау;</w:t>
-[...35 lines deleted...]
-- жаяу жүргіншілерге немесе жол қозғалысының өзге де қатысушыларына қозғалыста артықшылық бермеу.</w:t>
+- жол белгілерінде жазылған талаптарды сақтамау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- жаяу жүргіншілерге немесе жол қозғалысының өзге де қатысушыларына қозғалыста артықшылық бермеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- маневр жасау қағидаларын бұзу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3495,138 +3518,197 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аппараттық-бағдарламалық кешендердің орналасу координаттарын өлшеу</w:t>
-[...86 lines deleted...]
-          <w:p/>
+Аппараттық-программалық кешендердің орналасу координаттарын өлшеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шектеусіз.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+± 10 м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құқық бұзушылық орнын тіркеу. Барлық ЖЖҚ бұзушылықтары үшін, аппараттық-бағдарламалық кешендердің барлық түрлері үшін міндетті өлшем болып табылады.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3657,71 +3739,89 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шығыңқы нүктелер мен жол таңбалары бойынша көлік құралдарының габариттері арасындағы қашықтықты өлшеу</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+Шығыңқы нүктелер бойынша көлік құралдарының габариттері мен стационарлық аппараттық-программалық кешендердің жол белгісі арасындағы қашықтықты өлшеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0-ден 5 м-ге дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3729,66 +3829,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 ± 0,5 м</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жол белгісімен жазылған талаптарды сақтамаудың бұзушылығын тіркеу.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3819,107 +3978,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Уақытын синхрондау қатесін өлшеу</w:t>
-[...55 lines deleted...]
-          </w:tcPr>
+Уақытты синхрондау қатесін өлшеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шектеусіз.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ± 2 с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3927,51 +4122,308 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құқық бұзушылық уақытын белгілеу</w:t>
+Құқық бұзушылық уақытын тіркеу. Барлық ЖЖҚ бұзушылықтары үшін, аппараттық-бағдарламалық кешендердің барлық түрлері үшін міндетті өлшем болып табылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мобильді аппараттық-бағдарламалық кешендердің бақыланатын учаскесін өлшеу (мемлекеттік тіркеу нөмірінің танудың шекті қашықтығы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шектеусіз.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+± 1 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тіркеу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- көлiк құралдарын тоқтату немесе тұраққа қою қағидаларын бұзу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- жол белгілерінде жазылған талаптарды сақтамау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3989,55 +4441,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>