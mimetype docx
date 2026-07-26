--- v0 (2025-11-28)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3590902" w14:textId="3590902">
+    <w:p w14:paraId="c4c430c" w14:textId="c4c430c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,53 +123,57 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      РҚАО-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 24.04.2019 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -2000,127 +2004,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық 2019 жылғы 24 сәуірден бастап қолданысқа енгізіледі және ресми жариялануға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Әділет министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -10911,68 +10927,152 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__"______________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мөрдің орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Борышкер болып табылатын жеке тұлғаның, заңды тұлға басшысының (оның міндетін атқарушының) Қазақстан Республикасынан шығуын уақытша шектеу туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 12-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11111,68 +11211,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "____" ___________________________________________ атқарушылық іс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері) жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="52"/>
+    <w:bookmarkStart w:name="z101" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11243,184 +11343,184 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="53"/>
+    <w:bookmarkStart w:name="z102" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z103" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Борышкер болып табылатын (заңды тұлғаның басшысы (міндетін атқарушы))</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z103" w:id="54"/>
-[...15 lines deleted...]
-      1. Борышкер болып табылатын (заңды тұлғаның басшысы (міндетін атқарушы))</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________ Қазақстан Республикасынан шығуына шектеу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлға-борышкердің аты, әкесінің аты және тегі (бар болған жағдайда), ЖСН, заңды тұлға басшысының аты, әкесінің аты, тегі (бар болған жағдайда,БСН) қойылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасынан шығуын уақытша шектеу туралы қаулы атқарушылық іс жүргізу органдарының мемлекеттік автоматтандырылған ақпараттық жүйесі арқылы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне орындау үшін жолдансын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:p>
-[...51 lines deleted...]
-      2. Қазақстан Республикасынан шығуын уақытша шектеу туралы қаулы атқарушылық іс жүргізу органдарының мемлекеттік автоматтандырылған ақпараттық жүйесі арқылы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне орындау үшін жолдансын.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z105" w:id="56"/>
-[...15 lines deleted...]
-      3. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z106" w:id="57"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11740,68 +11840,152 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__"______________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мөрдің орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Борышкер болып табылатын жеке тұлғаның, заңды тұлға басшысының (оның міндетін атқарушының) Қазақстан Республикасынан шығуын уақытша шектеуді тоқтата тұру туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 13-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11940,68 +12124,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "____" ___________________________________________ атқарушылық іс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері)жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="59"/>
+    <w:bookmarkStart w:name="z109" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12072,202 +12256,202 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="60"/>
+    <w:bookmarkStart w:name="z110" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z111" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Борышкер болып табылатын (заңды тұлғаның басшысы (міндетін атқарушы))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________ 20__жылғы "____" _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (жеке тұлға-борышкердің аты, әкесінің аты және тегі (бар болған жағдайда), ЖСН, заңды тұлға басшысының аты, әкесінің аты, тегі (бар болған жағдайда), БСН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__жылғы "____" __________ дейін емделуі үшін Қазақстан Республикасынан шығуына уақытша шектеу тоқтатыла тұрылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сот орындаушысының қаулысы атқарушылық іс жүргізу органдарының мемлекеттік автоматтандырылған ақпараттық жүйесі арқылы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне орындау үшін жолдансын.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z111" w:id="61"/>
-[...15 lines deleted...]
-      1. Борышкер болып табылатын (заңды тұлғаның басшысы (міндетін атқарушы))</w:t>
+    <w:bookmarkStart w:name="z113" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:p>
-[...69 lines deleted...]
-      2. Сот орындаушысының қаулысы атқарушылық іс жүргізу органдарының мемлекеттік автоматтандырылған ақпараттық жүйесі арқылы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне орындау үшін жолдансын.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z113" w:id="63"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12431,68 +12615,152 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 135 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Борышкер болып табылатын жеке тұлғадан, заңды тұлға басшысынан (міндетін атқарушыдан) Қазақстан Республикасынан шығуына уақытша шектеуді алып тастау туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 14-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12649,68 +12917,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "____" ___________________________________________ атқарушылық іс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері) жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="66"/>
+    <w:bookmarkStart w:name="z117" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12781,184 +13049,184 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> __) тармақшасын, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="67"/>
+    <w:bookmarkStart w:name="z118" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z119" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Борышкер болып табылатын (заңды тұлғаның басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (міндетін атқарушы))________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасынан (жеке тұлға-борышкердің аты, әкесінің аты және тегі (бар болған жағдайда), ЖСН, заңды тұлға басшысының аты, әкесінің аты, тегі (бар болған жағдайда), БСН) шығуына уақытша шектеу алып тасталсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сот орындаушысының қаулысы атқарушылық іс жүргізу органдарының мемлекеттік автоматтандырылған ақпараттық жүйесі арқылы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне орындау үшін жолдансын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z121" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z119" w:id="68"/>
-[...15 lines deleted...]
-      1. Борышкер болып табылатын (заңды тұлғаның басшысы</w:t>
+    <w:bookmarkStart w:name="z122" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:p>
-[...94 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13091,68 +13359,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2019 жылғы 20 наурыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 135 бұйрығына 15-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="72"/>
+    <w:bookmarkStart w:name="z124" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атқарушылық іс жүргізуді тоқтата тұру туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 15-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13309,68 +13577,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "____" ___________________________________________ атқарушылық іс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері) жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="73"/>
+    <w:bookmarkStart w:name="z125" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13461,128 +13729,128 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> __) тармақшаларын, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="74"/>
+    <w:bookmarkStart w:name="z126" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z127" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Атқарушылық іс жүргізу ___________________________ дейін тоқтатыла тұрылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z128" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабардар етілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z129" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z127" w:id="75"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13715,68 +13983,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2019 жылғы 20 наурыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 135 бұйрығына 16-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z131" w:id="78"/>
+    <w:bookmarkStart w:name="z131" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атқарушылық іс жүргізуді қайта жаңарту туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 16-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13915,68 +14183,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың атауы, атқарушылық құжатын берген соттың немесе органның атауы, берілген күні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "____" ____________________________________________________________ атқарушылық іс (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері) жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="79"/>
+    <w:bookmarkStart w:name="z132" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14047,128 +14315,128 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="80"/>
+    <w:bookmarkStart w:name="z133" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z134" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. 20__жылғы "____" _______ № _____ атқарушылық іс жүргізу қайта жалғастырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z135" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабардар етілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z136" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z134" w:id="81"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14283,68 +14551,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2019 жылғы 20 наурыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 135 бұйрығына 17-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="84"/>
+    <w:bookmarkStart w:name="z138" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атқарушылық іс жүргізуді тоқтату туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 17-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14501,68 +14769,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "____" ___________________________________________ атқарушылық іс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері) жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="85"/>
+    <w:bookmarkStart w:name="z139" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14633,88 +14901,88 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> __) тармақшасын, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="86"/>
+    <w:bookmarkStart w:name="z140" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z141" w:id="87"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z141" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. _________________________________________________________________ туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талабы, өндіріп алушы және борышкер туралы деректер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14743,248 +15011,248 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (бар болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__жылғы "____" __________ № ___________ атқарушылық іс жүргізу тоқтатылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="88"/>
+    <w:bookmarkStart w:name="z142" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес атқарушылық іс жүргізу аяқталды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z143" w:id="89"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z143" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабардар етілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z144" w:id="90"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z144" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="91"/>
+    <w:bookmarkStart w:name="z145" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Заңның 47-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес атқарушылық құжаттың орындауға ұсынылу мерзімін сот қалпына келтірген не сот орындаушысының іс жүргізу тоқтатылған атқарушылық құжатты орындау жөніндегі әрекеттері заңсыз деп танылған жағдайларды қоспағанда, тоқтатылған атқарушылық іс жүргізуді қайта бастауға болмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z146" w:id="92"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z146" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Атқарушылық құжаттың орындалуын қамтамасыз ету шараларының күші жойылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z147" w:id="93"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z147" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Борышкерге Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>124-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес атқарушылық санкцияны төлеу қажеттілігі туралы хабардар етілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік сот орындаушы ________________________ Мөрдің орны (қолы, инициалдары және тегі)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -15146,68 +15414,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z149" w:id="94"/>
+    <w:bookmarkStart w:name="z149" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атқарушылық құжатты қайтару туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 18-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15364,68 +15632,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың атауы, атқарушылық құжатын берген соттың немесе органның атауы, берілген күні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "____" ______________________________________________ атқарушылық іс (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері) жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="95"/>
+    <w:bookmarkStart w:name="z150" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15516,226 +15784,226 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="96"/>
+    <w:bookmarkStart w:name="z151" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z152" w:id="97"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z152" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. __________________________________________________________________ туралы (атқарушылық құжат қайтарылатын жеке тұлғаның аты, әкесінің аты және тегі (болған жағдайда), заңды тұлғаның, соттың, уәкілетті органның атауы, мекен-жайы көрсетіледі) атқарушылық құжат қайтарылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z153" w:id="98"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z153" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес атқарушылық іс жүргізу аяқталды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z154" w:id="99"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z154" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабардар етілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z155" w:id="100"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z155" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="101"/>
+    <w:bookmarkStart w:name="z156" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>48-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармақшасына сәйкес атқарушылық құжатты өндіріп алушыға қайтару заңда белгіленген атқарудың ескіру мерзімі шегінде осы құжатты орындауға қайталап ұсынуға кедергі болып табылмайтыны түсіндірілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік сот орындаушы __________________________ Мөрдің орны (қолы, инициалдары және тегі)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -16001,68 +16269,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__"______________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мөрдің орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="102"/>
+    <w:bookmarkStart w:name="z158" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мүліктен өндіріп алу туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 19-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16219,68 +16487,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "____" __________________________________________ атқарушылық іс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері)жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="103"/>
+    <w:bookmarkStart w:name="z159" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16351,182 +16619,182 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="104"/>
+    <w:bookmarkStart w:name="z160" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z161" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ______________________________________________________________ орналасқан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мүліктің орналасқан жері көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________ тиесілі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (борышкер - жеке тұлғаның аты, әкесінің аты және тегі (болған жағдайда), ЖСН,заңды тұлғаның атауы, БСН) ___________________________________________________ мүлкінен өндіріп алынсын. (мүліктің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z163" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z161" w:id="105"/>
-[...112 lines deleted...]
-    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16690,68 +16958,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 135 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="108"/>
+    <w:bookmarkStart w:name="z165" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Борышкердің мүлкін бағалау үшін бағалаушыны тағайындау немесе атқарушылық іс жүргізу тараптарының біріне бағалауды жүргізу туралы тапсырма беру туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 20-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16890,68 +17158,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың атауы, атқарушылық құжатын берген соттың немесе органның атауы, берілген күні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "____" _______________________________________________ атқарушылық іс (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері) жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="109"/>
+    <w:bookmarkStart w:name="z166" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17042,204 +17310,204 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-баптың 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="110"/>
+    <w:bookmarkStart w:name="z167" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z168" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ________________________________________________ борышкерге тиесілі тыйым</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (борышкер - жеке тұлғаның аты, әкесінің аты және тегі (болған жағдайда),ЖСН, заңды тұлғаның атауы, БСН) салынған мүлікті бағалауға маман тағайындалсын (атқарушылық іс жүргізу тараптарының біріне борышкердің мүлкін бағалауды жүргізу туралы тапсырма беру).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Дұрыс қорытындылар жасамаған жағдайда Қазақстан Республикасының заңдарына</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкес жауапты болатындығы туралы маман _____________ ескертілсін ____________. (инициалдары және тегі (болған жағдайда)) (маманның қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Борышкердің тыйым салынған мүлкін бағалау жөніндегі көрсетілетін қызметтің ақысын төлеу атқарушылық іс жүргізу тараптарына жүктеледі және кейіннен борышкердің есебінен өтеледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z168" w:id="111"/>
-[...15 lines deleted...]
-      1. ________________________________________________ борышкерге тиесілі тыйым</w:t>
+    <w:bookmarkStart w:name="z171" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы қаулының көшірмесі атқарушылық іс жүргізу тараптарына жолдансын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:p>
-[...33 lines deleted...]
-      2. Дұрыс қорытындылар жасамаған жағдайда Қазақстан Республикасының заңдарына</w:t>
+    <w:bookmarkStart w:name="z172" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:p>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17593,68 +17861,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z174" w:id="116"/>
+    <w:bookmarkStart w:name="z174" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тыйым салынған мүлікті өткізуге беру туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 21-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17811,68 +18079,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "____" __________________________________________ атқарушылық іс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері) жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="117"/>
+    <w:bookmarkStart w:name="z175" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18003,479 +18271,452 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-баптың 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="118"/>
+    <w:bookmarkStart w:name="z176" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z177" w:id="119"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z177" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мынадай мүлік өткізуге берілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4350"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1870"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4350" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № т/т</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3040" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүліктің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3040" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалау құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескерту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4350" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3040" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3040" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z178" w:id="120"/>
+    <w:bookmarkStart w:name="z178" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Борышкердің мүлкін өткізуге жұмсалатын шығыстар атқарушылық әрекеттер жасау жөніндегі шығыстарға жатқызылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z179" w:id="121"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z179" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабардар етілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z180" w:id="122"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z180" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18677,68 +18918,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 135 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z182" w:id="123"/>
+    <w:bookmarkStart w:name="z182" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Борышкердің мүлкін беру туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 22-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18895,68 +19136,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "____" ___________________________________________ атқарушылық іс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері) жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="124"/>
+    <w:bookmarkStart w:name="z183" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19047,553 +19288,526 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу туралы" 2007 жылғы 26 шілдедегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>44-1-бабын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="125"/>
+    <w:bookmarkStart w:name="z184" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z185" w:id="126"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z185" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. ______________________________________ мынадай мүлік берілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жеке тұлғаның аты, әкесінің аты және тегі (болған жағдайда),ЖСН, заңды тұлғаның атауы, БСН)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4350"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1870"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4350" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № т/т</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3040" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүліктің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3040" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалау құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескерту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4350" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3040" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3040" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="127"/>
+    <w:bookmarkStart w:name="z186" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Борышкердің мүлкін өткізуге жұмсалатын шығыстар атқарушылық әрекеттер жасау жөніндегі шығыстарға жатқызылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z187" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сот орындаушысының қаулысы ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мемлекеттік тіркеу органы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________ мемлекеттік тіркеу үшін жолдансын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабардар етілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z189" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z187" w:id="128"/>
-[...94 lines deleted...]
-    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19757,68 +19971,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 135 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z191" w:id="131"/>
+    <w:bookmarkStart w:name="z191" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дебиторлық берешектен өндіріп алу туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 23-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19975,68 +20189,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "____" ___________________________________________ атқарушылық іс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері) жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="132"/>
+    <w:bookmarkStart w:name="z192" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20127,242 +20341,242 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="133"/>
+    <w:bookmarkStart w:name="z193" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z194" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Борышкер ________________________________________ дебиторлық берешегінен</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (борышкер-жеке тұлғаның аты-жөні және тегі (болған жағдайда),ЖСН, заңды тұлғаның атауы, БСН) өндіріп алынсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z195" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Дебиторлық берешектің сомасы ______________________________ аумақтық әділет (аумақтық органның атауы) органының бақылаудағы қаражат шотына аударылсын (енгізілсін).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z196" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қаулы ____________________________________________ орындау үшін жіберілсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z194" w:id="134"/>
-[...15 lines deleted...]
-      1. Борышкер ________________________________________ дебиторлық берешегінен</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (дебитордың атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қаулының орындалу нәтижелері туралы сот орындаушысына ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (борышкер-жеке тұлғаның аты-жөні және тегі (болған жағдайда),ЖСН, заңды тұлғаның атауы, БСН) өндіріп алынсын.</w:t>
-[...18 lines deleted...]
-      1. Дебиторлық берешектің сомасы ______________________________ аумақтық әділет (аумақтық органның атауы) органының бақылаудағы қаражат шотына аударылсын (енгізілсін).</w:t>
+      (аумақтық әділет органының мекенжайы, қажет болған жағдайда электрондық поштасы көрсетіледі) мекенжайы бойынша хабарлансын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z198" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z196" w:id="136"/>
-[...15 lines deleted...]
-      3. Қаулы ____________________________________________ орындау үшін жіберілсін.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді,міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:p>
-[...94 lines deleted...]
-    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20508,68 +20722,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 135 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="140"/>
+    <w:bookmarkStart w:name="z201" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақшалай талаптарға, тыйым салынған талаптар бойынша төлемге, борышкерге ақшалай талапты қабылдауға және иелік етуге тыйым салу туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 24-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20762,68 +20976,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="141"/>
+    <w:bookmarkStart w:name="z202" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20914,336 +21128,336 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="142"/>
+    <w:bookmarkStart w:name="z203" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z204" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. _____________________________________________________ борышкердің ақшалай</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (борышкер - жеке тұлғаның аты, әкесінің аты және тегі (болған жағдайда),ЖСН, заңды тұлғаның атауы, БСН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      талабына тыйым салу және ________________________________________ борышкерге(дебитордың, үшінші жақтың атауы) төлем жасауға тыйым салу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ақшалай талап бойынша төлемді ______________________________________ жасау. (аумақтық органның бақылаудағы қаражат шоты)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z206" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Борышкерге ақшалай талапты қабылдауға және иелік етуге, сондай-ақ дебиторлық берешектің негізінде пайда болған қатынастарды өзгертуге тыйым салынсын.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z204" w:id="143"/>
-[...15 lines deleted...]
-      1. _____________________________________________________ борышкердің ақшалай</w:t>
+    <w:bookmarkStart w:name="z207" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қаулы ___________________________ және борышкерге орындау үшін жолдансын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (борышкер - жеке тұлғаның аты, әкесінің аты және тегі (болған жағдайда),ЖСН, заңды тұлғаның атауы, БСН)</w:t>
-[...36 lines deleted...]
-      2. Ақшалай талап бойынша төлемді ______________________________________ жасау. (аумақтық органның бақылаудағы қаражат шоты)</w:t>
+      (дебитордың, үшінші жақтың атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Борышкердің дебиторы тыйым салу және борышкерге төлем жасауға тыйым салу туралы сот орындаушысының қаулысын алған сәтінен бастап тыйым салынған деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z208" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Борышкердің дебиторына тыйым салынған талаптардың сипаты мен мазмұны туралы ақпарат беру қажет. Борышкердің дебиторы қаулыны алған кезден бастап үш күн ішінде сот орындаушысына жазбаша жауап беруге міндетті. Борышкердің дебиторының ақпарат беру жөніндегі шығыстарын борышкер өтейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z206" w:id="145"/>
-[...15 lines deleted...]
-      3. Борышкерге ақшалай талапты қабылдауға және иелік етуге, сондай-ақ дебиторлық берешектің негізінде пайда болған қатынастарды өзгертуге тыйым салынсын.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Борышкердің дебиторы ақпарат беруден бас тартуы, көрінеу дұрыс емес немесе толық емес ақпарат беруі салдарынан оған келтірілген шығын үшін өндіріп алушының алдында жауапты екені ескертілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z209" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қаулыны орындау нәтижелері ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z207" w:id="146"/>
-[...15 lines deleted...]
-      4. Қаулы ___________________________ және борышкерге орындау үшін жолдансын.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аумақтық әділет органының мекенжайы, қажет болған жағдайда электрондық поштасы көрсетіледі) сот орындаушысына дереу хабарлансын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z210" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:p>
-[...51 lines deleted...]
-      5. Борышкердің дебиторына тыйым салынған талаптардың сипаты мен мазмұны туралы ақпарат беру қажет. Борышкердің дебиторы қаулыны алған кезден бастап үш күн ішінде сот орындаушысына жазбаша жауап беруге міндетті. Борышкердің дебиторының ақпарат беру жөніндегі шығыстарын борышкер өтейді.</w:t>
+    <w:bookmarkStart w:name="z211" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:p>
-[...94 lines deleted...]
-    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21389,68 +21603,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 135 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="151"/>
+    <w:bookmarkStart w:name="z213" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалақыдан және өзге де табыс түрлерінен өндіріп алу туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 25-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21625,68 +21839,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z214" w:id="152"/>
+    <w:bookmarkStart w:name="z214" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21797,88 +22011,88 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="153"/>
+    <w:bookmarkStart w:name="z215" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z216" w:id="154"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z216" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Борышкер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21889,146 +22103,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (борышкердің аты-жөні және тегі (болған жағдайда), ЖСН)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жалақысынан және өзге де табыс түрлерінен өндіріп алынсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z217" w:id="155"/>
+    <w:bookmarkStart w:name="z217" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ай сайын _____ % мөлшерінде _______________________________ жалақысынан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (борышкердің аты-жөні, тегі (бар болған жағдайда), ЖСН)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       және өзге де табыс түрлерінен ұсталатын сомаларды толық өтегенге дейін ұстау қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z218" w:id="156"/>
+    <w:bookmarkStart w:name="z218" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қаулы ______________________________ бухгалтериясынаорындау үшін жіберілсін (заңды тұлғаның атауы) және Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>95-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бір немесе бірнеше атқарушылық құжат бойынша борышкердің жалақысына немесе өзге де кіріс түрлеріне өндіріп алу қолданылған кезде борышкер жалақысының немесе өзге де кірісінің кемінде елу пайызы сақталуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, алименттерді өндіріп алу және мертіккеннен немесе денсаулығы өзгеше зақымданғаннан, сондай-ақ асыраушының қайтыс болуынан келтірілген зиянды өтеу жағдайларын қоспағанда, борышкерде сақталатын сома республикалық бюджет туралы заңда жыл сайын тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейінің мөлшерінен кем болмауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22039,90 +22253,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір кезектегі бірнеше атқарушылық құжат түскен жағдайда өндіріп алу сомасы борышкердің жалпы табысының елю пайызынан асқан кеткен жағдайда бухгалтерге (жұмыс берушіге) өндіріп алушыға тиесілі сомаға барабар ұсталуы қажет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ал өндірілімей қалған сома туралы бухгалтерге (жұмыс берушіге) мемлекеттік сот орындаушысына хабарлау қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="157"/>
+    <w:bookmarkStart w:name="z219" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z220" w:id="158"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z220" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22268,68 +22482,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 135 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z222" w:id="159"/>
+    <w:bookmarkStart w:name="z222" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Еңбекке уақытша жарамсыздығы кезінде төленетін әлеуметтік сақтандыру жөніндегі жәрдемақылардан (стипендиялар мен жұмыссыздық жөніндегі жәрдемақылардан) өндіріп алу туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 26-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22486,68 +22700,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "____" ___________________________________________ атқарушылық іс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері) жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="160"/>
+    <w:bookmarkStart w:name="z223" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22618,200 +22832,200 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z224" w:id="161"/>
+    <w:bookmarkStart w:name="z224" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z225" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Борышкер _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (борышкердің аты-жөні және тегі (болған жағдайда), ЖСН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбекке уақытша жарамсыздығы кезінде төленетін әлеуметтік сақтандыру жөніндегі жәрдемақылардан (стипендиялар мен жұмыссыздық жөніндегі жәрдемақылардан) өндіріп алынсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z226" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ай сайын _____ % мөлшерінде _______________________________ еңбекке уақытша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (борышкердің аты-жөні, тегі (бар болған жағдайда), ЖСН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жарамсыздығы кезінде төленетін әлеуметтік сақтандыру жөніндегі жәрдемақылардан (стипендиялар мен жұмыссыздық жөніндегі жәрдемақылардан) ұсталатын сомаларды алименттерді өндіріп алу және мертіккеннен немесе денсаулығы өзгеше зақымданғаннан, асыраушысының қайтыс болуынан келтірілген зиян толық өтегенге дейін ұстау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z227" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қаулы _____________________________ бухгалтериясына орындау үшін жіберілсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z225" w:id="162"/>
-[...130 lines deleted...]
-    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (заңды тұлғаның атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22878,90 +23092,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір кезектегі бірнеше атқарушылық құжат түскен жағдайда өндіріп алу сомасы борышкердің жалпы табысының елю пайызынан асқан кеткен жағдайда бухгалтерге (жұмыс берушіге) өндіріп алушыға тиесілі сомаға барабар ұсталуы қажет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ал өндірілімей қалған сома туралы бухгалтерге (жұмыс берушіге) мемлекеттік сот орындаушысына хабарлау қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="165"/>
+    <w:bookmarkStart w:name="z228" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z229" w:id="166"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z229" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23125,68 +23339,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 135 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>27-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z231" w:id="167"/>
+    <w:bookmarkStart w:name="z231" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Берешекті анықтау туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 27-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23379,68 +23593,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z232" w:id="168"/>
+    <w:bookmarkStart w:name="z232" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23511,68 +23725,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z233" w:id="169"/>
+    <w:bookmarkStart w:name="z233" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Берешектің мөлшері _______________________________ сомасында айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23790,68 +24004,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 135 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z235" w:id="170"/>
+    <w:bookmarkStart w:name="z235" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өндіріп алынған ақша сомасын бөлу туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 28-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24044,68 +24258,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z236" w:id="171"/>
+    <w:bookmarkStart w:name="z236" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24176,88 +24390,88 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z237" w:id="172"/>
+    <w:bookmarkStart w:name="z237" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z238" w:id="173"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z238" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. _____________________ мөлшердегі өндіріп алынған сома келесі тәртіпте бөлінсін. (соманың мөлшері көрсетіледі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. _________________ мөлшердегі сома ______________________ аударылуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24511,68 +24725,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 135 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z240" w:id="174"/>
+    <w:bookmarkStart w:name="z240" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өндіріп алуға қосу туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 29-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24765,68 +24979,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z241" w:id="175"/>
+    <w:bookmarkStart w:name="z241" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24897,146 +25111,146 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="176"/>
+    <w:bookmarkStart w:name="z242" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z243" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ____________________ туралы атқарушылық іс жүргізулер өндіріп алуға қосылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (атқарушылық құжаттың талабының мәні көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z244" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабардар етілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z245" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z243" w:id="177"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25364,68 +25578,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__"_____________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мөрдің орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z247" w:id="180"/>
+    <w:bookmarkStart w:name="z247" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атқарушылық әрекеттер жасау жөніндегі шығыстарды өндіріп алу туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 30-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25618,68 +25832,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z248" w:id="181"/>
+    <w:bookmarkStart w:name="z248" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25768,236 +25982,236 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z249" w:id="182"/>
+    <w:bookmarkStart w:name="z249" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z250" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Борышкер _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (борышкер-жеке тұлғаның аты-жөні және тегі (болған жағдайда),ЖСН, заңды тұлғаның атауы, БСН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________ пайдасына ___________ сомада</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (шығын шеккен тұлғалардың немесе ұйымдардың) (сөздермен)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (атқарушылық әркеттің түрі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атқарушылық әрекеттер жасау бойынша шығыстардың сомасы өндіріп алынсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z251" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z252" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z250" w:id="183"/>
-[...166 lines deleted...]
-    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26325,68 +26539,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__"_____________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мөрдің орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z254" w:id="186"/>
+    <w:bookmarkStart w:name="z254" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атқарушылық құжатты аумағы бойынша жолдау туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 31-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26579,68 +26793,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z255" w:id="187"/>
+    <w:bookmarkStart w:name="z255" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26729,164 +26943,164 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z256" w:id="188"/>
+    <w:bookmarkStart w:name="z256" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z257" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Атқарушылық құжат және атқарушылық іс жүргізудің барлық материалдарының</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көшірмелері ___________________________________________________ жолдансын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (әділет департаменті аумақтық бөлімінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z258" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z259" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z257" w:id="189"/>
-[...94 lines deleted...]
-    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27268,68 +27482,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__"_____________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мөрдің орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z261" w:id="192"/>
+    <w:bookmarkStart w:name="z261" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атқарушылық құжатты тарату комиссиясына, банкроттық басқарушыға, оңалтушы басқарушыға жіберу туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 32-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27504,68 +27718,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z262" w:id="193"/>
+    <w:bookmarkStart w:name="z262" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27656,146 +27870,146 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z263" w:id="194"/>
+    <w:bookmarkStart w:name="z263" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z264" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Атқарушылық құжат ___________________________________________ жолдансын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (атқарушылық құжатты тарату комиссиясына, банкроттықты басқарушыға, оңалтуды басқарушыға жіберу негізі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z265" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z266" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сот орындаушысының қаулысы міндетті шығарылған күнінен бастап күшіне енеді, түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z264" w:id="195"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27941,68 +28155,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 135 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z268" w:id="198"/>
+    <w:bookmarkStart w:name="z268" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мәжбүрлеп орындау шараларының күшін жою туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 33-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28195,68 +28409,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z269" w:id="199"/>
+    <w:bookmarkStart w:name="z269" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28347,238 +28561,238 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z270" w:id="200"/>
+    <w:bookmarkStart w:name="z270" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z271" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. _______________________________________________________борышкерге тиесілі (борышкер-жеке тұлғаның аты-жөні және тегі (болған жағдайда),ЖСН, заңды тұлғаның атауы, БСН)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________ түріндегі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мүліктің атауы, оның ішінде банктерде, банк операцияларының жекелеген түрлерін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүзеге асыратын ұйымдарда, сондай-ақ сақтандыру ұйымдарында орналасқан ақшалай қаражат)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүлкінен тыйым, шектеу түріндегі мәжбүрлеп орындату шараларының күшін жойылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z272" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қаулы орындау үшін ________________________________________ жолдансын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мемлекеттік тіркеу органының немесе банк қызметін жүзеге асыратын заңды тұлғаның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z273" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z271" w:id="201"/>
-[...15 lines deleted...]
-      1. _______________________________________________________борышкерге тиесілі (борышкер-жеке тұлғаның аты-жөні және тегі (болған жағдайда),ЖСН, заңды тұлғаның атауы, БСН)</w:t>
+    <w:bookmarkStart w:name="z274" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сот орындаушысының қаулысы міндетті шығарылған күнінен бастап күшіне енеді, түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:p>
-[...148 lines deleted...]
-    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28724,68 +28938,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 135 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="205"/>
+    <w:bookmarkStart w:name="z276" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Борышкердің белгілі бір іс-әрекеттер жасауына тыйым салу туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 34-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28960,68 +29174,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z277" w:id="206"/>
+    <w:bookmarkStart w:name="z277" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29092,186 +29306,186 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z278" w:id="207"/>
+    <w:bookmarkStart w:name="z278" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z279" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Борышкерге өзіндегі не өзге де жеке немесе заңды тұлғалардағы (банктерді және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарды, сондай-ақ сақтандыру ұйымдарын қоспағанда) ақшасы мен бағалы қағаздарын қоса алғанда, құқық меншігіндегі мүлкін ______________________________________________ пайдалануға тыйым салынсын. (орындау бойынша шығыстарды ескере отырып, атқарушылық құжатты орындауға қажетті сомасы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z280" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік тіркеу органдарына борышкерге белгілі бір іс-әрекеттер жасауға тыйым салу, оның ішінде заңды тұлға органдарына шешімдер қабылдауға тыйым салу, сол сияқты заңды тұлғаның жылжымалы және жылжымайтын мүлкін, мүліктік және мүліктік емес құқықтарын, бағалы қағаздарын және жарғылық капитал мен мүліктегі үлестерін иеліктен шығару жөнінде қабылданған шешімдердің қолданылуын тоқтата тұру. Қаулыны орындау туралы ақпарат сот орындаушыға ұсынылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z281" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қаулы __________________________________________ орындау үшін жіберілсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z279" w:id="208"/>
-[...15 lines deleted...]
-      1. Борышкерге өзіндегі не өзге де жеке немесе заңды тұлғалардағы (банктерді және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарды, сондай-ақ сақтандыру ұйымдарын қоспағанда) ақшасы мен бағалы қағаздарын қоса алғанда, құқық меншігіндегі мүлкін ______________________________________________ пайдалануға тыйым салынсын. (орындау бойынша шығыстарды ескере отырып, атқарушылық құжатты орындауға қажетті сомасы)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мемлекеттік тіркеу органының атауы, борышкерге)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z282" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z280" w:id="209"/>
-[...15 lines deleted...]
-      2. Мемлекеттік тіркеу органдарына борышкерге белгілі бір іс-әрекеттер жасауға тыйым салу, оның ішінде заңды тұлға органдарына шешімдер қабылдауға тыйым салу, сол сияқты заңды тұлғаның жылжымалы және жылжымайтын мүлкін, мүліктік және мүліктік емес құқықтарын, бағалы қағаздарын және жарғылық капитал мен мүліктегі үлестерін иеліктен шығару жөнінде қабылданған шешімдердің қолданылуын тоқтата тұру. Қаулыны орындау туралы ақпарат сот орындаушыға ұсынылсын.</w:t>
+    <w:bookmarkStart w:name="z283" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z281" w:id="210"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29417,68 +29631,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 135 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z285" w:id="213"/>
+    <w:bookmarkStart w:name="z285" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атқарушылық санкциясын өндіріп алу туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 35-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29653,68 +29867,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z286" w:id="214"/>
+    <w:bookmarkStart w:name="z286" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29805,182 +30019,182 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z287" w:id="215"/>
+    <w:bookmarkStart w:name="z287" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z288" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Борышкер _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның аты-жөні және тегі (болған жағдайда), ЖСН, заңды тұлғаның атауы, БСН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекет пайдасына __________ мөлшерде атқарушылық санкциясы өндіріп алынсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сома сөздермен)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z289" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z290" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z288" w:id="216"/>
-[...112 lines deleted...]
-    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30126,68 +30340,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 135 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z292" w:id="219"/>
+    <w:bookmarkStart w:name="z292" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жекелеген атқарушылық әрекеттерді жасауды және (немесе) жекелеген мәжбүрлеп орындату шараларын қолдануды тапсыру туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 36-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30362,68 +30576,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z293" w:id="220"/>
+    <w:bookmarkStart w:name="z293" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30494,238 +30708,238 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z294" w:id="221"/>
+    <w:bookmarkStart w:name="z294" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z295" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. __________________________________________ мемлекеттік сот орындаушысына</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (әділет департаментінің аумақтық бөлімінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________ жекелеген атқарушылық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қандай әрекеттер (шаралар) қолдану қажет екені көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әрекеттерді жасауды және (немесе) жекелеген мәжбүрлеп орындату шараларын қолдану тапсырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z296" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қаулы орындау үшін ___________________________________________ жолдансын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (әділет департаментінің аумақтық бөлімінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z297" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z295" w:id="222"/>
-[...15 lines deleted...]
-      1. __________________________________________ мемлекеттік сот орындаушысына</w:t>
+    <w:bookmarkStart w:name="z298" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сот орындаушысының қаулысы міндетті, шығарылған күнінен бастап күшіне енеді түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:p>
-[...148 lines deleted...]
-    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30871,68 +31085,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 135 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z300" w:id="226"/>
+    <w:bookmarkStart w:name="z300" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көлік құралын ұстау және арнайы тұраққа қою туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 37-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31125,68 +31339,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       іс (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z301" w:id="227"/>
+    <w:bookmarkStart w:name="z301" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -31277,202 +31491,202 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z302" w:id="228"/>
+    <w:bookmarkStart w:name="z302" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z303" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. _______________________________________________________ борышкерге тиесілі (борышкердің аты-жөні және тегі (болған жағдайда), ЖСН, заңды тұлғаның атауы, БСН)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көлік құралының маркасы, шыққан жылы, мемлекеттік нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________ маркалы көлік құралы ұсталсын және арнайы тұраққа қойылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z304" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қаулы орындау үшін _________________________________________ жолдансын. (қаулыны орындаушы орган)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z305" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z303" w:id="229"/>
-[...15 lines deleted...]
-      1. _______________________________________________________ борышкерге тиесілі (борышкердің аты-жөні және тегі (болған жағдайда), ЖСН, заңды тұлғаның атауы, БСН)</w:t>
+    <w:bookmarkStart w:name="z306" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:p>
-[...112 lines deleted...]
-    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -31774,68 +31988,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__"______________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мөрдің орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z308" w:id="233"/>
+    <w:bookmarkStart w:name="z308" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлікті алып қою туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 38-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32028,68 +32242,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z309" w:id="234"/>
+    <w:bookmarkStart w:name="z309" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -32180,164 +32394,164 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z310" w:id="235"/>
+    <w:bookmarkStart w:name="z310" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z311" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. _________________________________________________________________ тиесілі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (борышкер - жеке тұлғаның аты, әкесінің аты және тегі (болған жағдайда), ЖСН, заңды тұлғаның атауы, БСН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________ жылжымайтын мүлкі алып қойылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z312" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z313" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z311" w:id="236"/>
-[...94 lines deleted...]
-    <w:bookmarkEnd w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -32657,68 +32871,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__"______________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мөрдің орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z315" w:id="239"/>
+    <w:bookmarkStart w:name="z315" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құқықты белгілейтін құжаттарды алып қою туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 39-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32875,68 +33089,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "____" ___________________________________________ атқарушылық іс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері)жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z316" w:id="240"/>
+    <w:bookmarkStart w:name="z316" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -33007,182 +33221,182 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z317" w:id="241"/>
+    <w:bookmarkStart w:name="z317" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z318" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. __________________________________________________________________ тиесілі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (борышкер - жеке тұлғаның аты, әкесінің аты және тегі (болған жағдайда),ЖСН,заңды тұлғаның атауы, БСН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________ мекенжайда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан ___________________________________ құқық белгілейтін құжаттар алып (құжаттың атауы) қойылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z319" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z320" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z318" w:id="242"/>
-[...112 lines deleted...]
-    <w:bookmarkEnd w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -33463,68 +33677,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__"______________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мөрдің орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z322" w:id="245"/>
+    <w:bookmarkStart w:name="z322" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банктік шоттардың нөмірлері және оларда ақшаның бар-жоғы туралы ақпаратты, банктердегі, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардағы, сондай-ақ сақтандыру ұйымдарындағы мүліктің сипаты мен құны туралы мәліметтерді талап ету және оларға тыйым салу туралы қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 40-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33681,68 +33895,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "____" __________________________________________ атқарушылық іс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері) жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z323" w:id="246"/>
+    <w:bookmarkStart w:name="z323" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -33873,256 +34087,256 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z324" w:id="247"/>
+    <w:bookmarkStart w:name="z324" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z325" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Борышкер_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борышкер - жеке тұлғаның аты, әкесінің аты және тегі (болған жағдайда), ЖСН,заңды тұлғаның атауы, БСН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктік шоттарының нөмірлерін және оларда ақшаның бар-жоғы туралы ақпаратты,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктердегі, банк операцияларының жекелеген түрлерін жүзеге асыратын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымдардағы, сондай-ақ сақтандыру ұйымдарындағы мүліктің сипаты мен құны туралы мәліметтер ұсынылсын және _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (орындалу бойынша шығындарын төлеуді есепке ала отырып, атқарушылық құжатты орындау үшін қажетті сома) (шетел валютасы) көлемінде оларға тыйым салынсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z326" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қаулы __________________________ орындау үшін жолдансын және осы қаулының (органның, ұйымның атауы) орындалуы туралы ақпарат ұсынылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z327" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z325" w:id="248"/>
-[...15 lines deleted...]
-      1. Борышкер_______________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z328" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:p>
-[...166 lines deleted...]
-    <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34286,68 +34500,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 135 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z330" w:id="252"/>
+    <w:bookmarkStart w:name="z330" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Үлгі нысаны Атқарушылық құжаттың орындалуын қамтамасыз ету шараларын қабылдау туралы ҚАУЛЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 41-қосымша жаңа редакцияда – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -34504,68 +34718,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "____" ________________________________________ атқарушылық іс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері) жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z331" w:id="253"/>
+    <w:bookmarkStart w:name="z331" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34716,202 +34930,202 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 126-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z332" w:id="254"/>
+    <w:bookmarkStart w:name="z332" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z333" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Борышкер________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (борышкер - жеке тұлғаның аты, әкесінің аты және тегі (болған жағдайда), ЖСН,заңды тұлғаның атауы, БСН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (орындалу бойынша шығындарын төлеуді есепке ала отырып, атқарушылық құжатты орындау үшін қажетті сома) (шетел валютасы) көлемінде мүлкіне тыйым салынсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z334" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қаулы ____________________________ орындауға жолдансын және осы қаулының (органның, ұйымның атауы) орындалуы туралы ақпарат берілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z335" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z333" w:id="255"/>
-[...15 lines deleted...]
-      1. Борышкер________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z336" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:p>
-[...112 lines deleted...]
-    <w:bookmarkEnd w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35226,68 +35440,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__"______________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мөрдің орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z338" w:id="259"/>
+    <w:bookmarkStart w:name="z338" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Борышкер іздеу салу қаулының үлгі нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бұйрық 42-қосымшамен толықтырылды – ҚР Әділет министрінің 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35462,68 +35676,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атқарушылық құжаттың талаптары, өндіріп алушы мен борышкердің деректемелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүргізу материалдарын қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z339" w:id="260"/>
+    <w:bookmarkStart w:name="z339" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35594,166 +35808,166 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>126-бабын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z340" w:id="261"/>
+    <w:bookmarkStart w:name="z340" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z341" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Борышкер болып табылатын (заңды тұлғаның басшысы (міндетін атқарушы))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________ тұлғаға іздеу жариялау (жеке тұлға-борышкердің аты, әкесінің аты және тегі (бар болған жағдайда), ЖСН, заңды тұлға басшысының аты, әкесінің аты, тегі (бар болған жағдайда,БСН) қойылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z342" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасынан шығуын уақытша шектеу туралы қаулы атқарушылық іс жүргізу органдарының мемлекеттік автоматтандырылған ақпараттық жүйесі арқылы iшкi iстер органдары, сыбайлас жемқорлыққа қарсы қызметі, экономикалық тергеу қызметіне орындау үшін жолдансын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z343" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қабылданған шешім туралы атқарушылық іс жүргізу тараптарына, олардың өкілдеріне хабарлансын.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z341" w:id="262"/>
-[...15 lines deleted...]
-      1. Борышкер болып табылатын (заңды тұлғаның басшысы (міндетін атқарушы))</w:t>
+    <w:bookmarkStart w:name="z344" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сот орындаушысының қаулысы шығарылған күнінен бастап күшіне енеді, міндетті түрде орындалуға тиіс және оған Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сотқа он жұмыс күні ішінде шағым жасалуы, наразылық білдірілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:p>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сот орындаушысы қызмет көрсететін аумақтық учаске тіркелген жер атқарушылық әрекеттер жасалатын жермен бір елді мекенде болса, шағым атқарушылық әрекеттер жасалатын жер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>