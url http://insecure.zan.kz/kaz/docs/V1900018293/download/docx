--- v0 (2025-10-12)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8f03163" w14:textId="8f03163">
+    <w:p w14:paraId="7d7a615" w14:textId="7d7a615">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -150,115 +150,157 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...60 lines deleted...]
-        <w:t>" 2010 жылғы 19 наурыздағы Қазақстан Республикасының заңдарына сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
+        <w:t xml:space="preserve">
+      "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 46-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Қаржы нарығын және қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасы Заңының 9-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) тармақшасына сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -815,127 +857,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Ұлттық Банк </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1237,95 +1291,157 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...40 lines deleted...]
-        <w:t>" 2003 жылғы 4 шілдедегі Қазақстан Республикасының заңдарына сәйкес әзірленді және исламдық сақтандыру (қайта сақтандыру) ұйымының және сақтандыру тобының пруденциялық нормативтерінің және сақталуға міндетті өзге де нормалар мен лимиттердің нормативтік мәндерін және оларды есептеу әдістемесін белгілейді.</w:t>
+        <w:t xml:space="preserve">
+      1. Осы Исламдық сақтандыру (қайта сақтандыру) ұйымының пруденциялық нормативтерінің және сақталуға міндетті өзге де нормалар мен лимиттердің нормативтік мәндері және оларды есептеу әдістемесі (бұдан әрі – Нормативтер) "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 46-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) және "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасы Заңының 9-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) тармақшасына (бұдан әрі – Заң) сәйкес әзірленді және исламдық сақтандыру (қайта сақтандыру) ұйымының және сақтандыру тобының пруденциялық нормативтерінің және сақталуға міндетті өзге де нормалар мен лимиттердің нормативтік мәндерін және оларды есептеу әдістемесін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Исламдық сақтандыру (қайта сақтандыру) ұйымы үшін қаржылық есептілік негізінде есептелетін нормативтік мәндер Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2424,50 +2540,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) түзету коэффициенті алдыңғы 3 (үш) қаржы жылында есептелген жиынтық сақтандыру төлемдері сомасының (исламдық қайта сақтандырушының сақтандыру төлемдеріндегі үлесін шегергенде) алдыңғы 3 (үш) қаржы жылында есептелген жиынтық сақтандыру төлемдерінің сомасына қатынасы ретінде есептеледі. Егер түзету коэффициентін есептеу нәтижесінде алынған шама 0,5 (нөл бүтін оннан бестен) кем болса, онда есептеу үшін 0,5 (нөл бүтін оннан бес) алынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер исламдық сақтандыру (қайта сақтандыру) ұйымы алдыңғы 3 (үш) қаржы жылында сақтандыру төлемдерін жүзеге асырмаса, төлем қабілеттілігі маржасының ең төменгі мөлшерін есептеу кезінде түзету коэффициенті қолданылмайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақтың орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тілінде өзгерімейді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Төлем қабілеттілігі маржасының ең төменгі мөлшерін "төлемдер әдісін" пайдалана отырып есептеу тәртібі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2680,50 +2858,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алынған нәтижелер Нормативтердің 12-тармақтың 6) тармақшасына сәйкес есептелген түзету коэффициентіне жинақталады және түзетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер исламдық сақтандыру (қайта сақтандыру) ұйымы осы тармақтың 1) тармақшасында көрсетілген мерзім ішінде сақтандыру төлемдерін жүзеге асырмаса, төлем қабілеттілігі маржасының ең төменгі мөлшерін есептеу "төлемдер әдісін" пайдаланбай жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақтың орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тілінде өзгерімейді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Төлем қабілеттілігі маржасының ең төменгі мөлшері мынадай сомаларға ұлғаяды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3586,332 +3826,316 @@
         </w:rPr>
         <w:t xml:space="preserve"> 5-параграф. Исламдық сақтандыру (қайта сақтандыру) ұйымының төлем қабілеттілігінің нақты маржасын есептеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Төлем қабілеттілігінің нақты маржасы Нормативтердің 28 және 31-тармақтарына сәйкес есептелген екі шаманың ең азы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Капиталдың баптарын ескере отырып есептелген төлем қабілеттілігінің нақты маржасы мынадай формула бойынша анықталады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НТҚ = ЖК + БК - МЕА - Шөж - Шек - И, мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НТҚ – капиталдың баптарын ескере отырып есептелген төлем қабілеттілігінің нақты маржасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖК - артықшылықты акциялар шегерілген төленген жарғылық капитал;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БК – төленуге тиіс дивидендтер шегерілген өткен жылдар мен ағымдағы жылдың бөлінбеген кірісі (оның ішінде қорлар, күтілмеген тәуекелдер резерві, тұрақтандырылған резерв, өткен жылдар мен ағымдағы жылдың таза кірісі есебінен қалыптастырылған резервтер);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МЕА – Нормативтердің 32-тармағының 8) тармақшасында көрсетілген бағдарламалық қамтылымды қоспағанда, материалдық емес активтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шөж – алдыңғы жылдардың орны толтырылмаған шығындары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шек – есепті кезеңнің орны толтырылмаған шығындары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      И – басқа заңды тұлғалардың капиталына инвестициялар.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...167 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 90</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.10.2021 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Төлем қабілеттілігінің нақты маржасы төлем қабілеттілігінің нақты маржасының 50 (елу) пайызынан немесе төлем қабілеттілігі маржасының ең төменгі мөлшерінен (қандай көрсеткіш төмен болуына байланысты) аспайтын сомадағы артықшылықты акциялардың және реттелген борыштың сомасына ұлғаюы мүмкін. Белгіленген өтеу мерзімі бар реттелген борыш жиынтығында реттелген борыштың жалпы сомасының 50 (елу) пайызынан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Реттелген борыш мынадай талаптарға сәйкес келеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) исламдық сақтандыру (қайта сақтандыру) ұйымы нақты алған ақшаның толық төленген сомасы ғана ескеріледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4084,70 +4308,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) исламдық сақтандыру (қайта сақтандыру) ұйымын таратуды қоспағанда, реттелген борыш уәкілетті органмен келісілген күні өтелуге тиіс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) реттелген борыш талаптарын өзгерту уәкілетті органның келісімі болған кезде ғана жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Төлем қабілеттілігінің сапасы мен өтімділігі бойынша жіктелуі ескеріле отырып есептелген нақты маржасы мынадай формула бойынша анықталады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НТҚ = СӨА - ТСР - М, мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4176,70 +4400,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ТСР – исламдық сақтандыру (қайта сақтандыру) ұйымының сақтандыру резервтерінің қайта сақтандырушының үлесі шегеріле отырып, соңғы есепті күнінің соңында Сақтандыру резервтерін қалыптастыруға, есептеу әдістемесіне және олардың құрылымына қойылатын талаптарға сәйкес есептелген сомасы. Сақтандыру резервтерінің сомасы уәкілетті органға ай сайынғы қаржылық және өзге есептілікті табыс еткен күнге дейін пайдаланылады (есепті айдан кейінгі айдың бесінші күніне дейін алдыңғы есепті айдың сақтандыру резервтері пайдаланылады); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М – сақтандыру резервтерін қоспағанда, міндеттемелер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Исламдық сақтандыру (қайта сақтандыру) ұйымы активтерінің сапасы мен өтімділігі бойынша сыныпталуын ескере отырып, олардың құнының есебіне мыналар кіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4908,88 +5132,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Өтімділігі жоғары активтердің жеткіліктілігі нормативі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Исламдық сақтандыру (қайта сақтандыру) ұйымы исламдық қайта сақтандырушының үлесін шегергенде, сақтандыру резервтері сомасына өтімділігі жоғары активтер құнының қатынасы ретінде мынадай формула бойынша есептелетін өтімділігі жоғары активтердің жеткіліктілігі нормативін сақтайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5104,70 +5328,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       СР - соңғы есепті айдың соңында исламдық қайта сақтандырушының үлесін шегере отырып, Сақтандыру резервтерін қалыптастыруға, есептеу әдістемесіне және олардың құрылымына қойылатын талаптарға сәйкес есептелген исламдық сақтандыру (қайта сақтандыру) ұйымының сақтандыру резервтерінің сомасы. Сақтандыру резервтерінің сомасы уәкілетті органға ай сайынғы қаржылық және өзге де есептілік ұсынылған күнге дейін пайдаланылады (есепті айдан кейінгі айдың бесіне дейін өткен есепті айдың сақтандыру резервтерінің сомасы пайдаланылады). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтімділігі жоғары активтердің жеткіліктілігі нормативі 1 (біреуден) кем емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Исламдық сақтандыру (қайта сақтандыру) ұйымының мынадай активтері өтімділігі жоғары активтер ретінде танылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) исламдық қайта сақтандыру активтерін шегергенде исламдық сақтандыру (қайта сақтандыру) ұйымының активтері сомасының 1 (бір) пайызынан аспайтын сомадағы кассадағы ақша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6072,70 +6296,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Нормативтердің мақсаты үшін мына ұйымдар халықаралық қаржы ұйымдары болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азия даму банкі (the Asian Development Bank);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6460,70 +6684,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Исламдық сақтандыру (қайта сақтандыру) ұйымының сапасы және өтімділігі бойынша активтерінің және исламдық сақтандыру (қайта сақтандыру) ұйымының өтімділігі жоғары активтерінің сомасын есептеу үшін мыналар есепке алынбайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) исламдық сақтандыру (қайта сақтандыру) ұйымының міндеттемелері бойынша қамтамасыз ету болып табылатын және (немесе) исламдық сақтандыру (қайта сақтандыру) ұйымының меншік құқығы шектеулі активтер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6596,88 +6820,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Активтерді әртараптандыру нормативтері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Исламдық сақтандыру (қайта сақтандыру) ұйымы активтерді әртараптандырудың мынадай нормативтерін сақтайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВ-"-тен төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар немесе Standard &amp; Poor's агенттігінің "А-"-тен төмен емес шетел валютасындағы ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент-бас банкінің Қазақстан Республикасының резидент-еншілес банкі болып табылатын екінші деңгейдегі бір банкте және осы банктің үлестес тұлғаларында исламдық бағалы қағаздарға, салымдар мен ақшаға инвестициялардың жиынтық баланстық құны - Нормативтердің 32-тармағына сәйкес есептелген активтер сомасының 20 (жиырма) пайызынан аспайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7010,108 +7234,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Нормативтердің 37-тармағында көрсетілген әртараптандыру нормативтері Қазақстан Республикасы Ұлттық Банкінің, жеке тұлғалардың кәсіпкерлік қызметпен байланысты емес ипотекалық қарыздарын сатып алуды жүзеге асыратын, акцияларының бір жүз пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі заң тұлғаның, Қазақстан Республикасы Қаржы министрлігінің және ұлттық басқарушы холдингтердің бағалы қағаздарына қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Активтерді әртараптандыру нормативтерін есептеу мақсаттары үшін ұлттық басқарушы холдинг арқылы ғана үлестес болып табылатын тұлғалар ұйымның үлестес тұлғалары болып танылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Есепті күнгі исламдық қайта сақтандыру активтерін шегергенде, исламдық сақтандыру (қайта сақтандыру) ұйымы активтерінің құны ұлттық валюта бағамының өзгеруіне байланысты алдыңғы есепті күнгі исламдық қайта сақтандыру (қайта сақтандыру) активтерін шегергенде исламдық сақтандыру (қайта сақтандыру) ұйымы активтері құнының 20 (жиырма) және одан көп пайызына өзгерген кезде исламдық сақтандыру (қайта сақтандыру) ұйымы осы активтерді әртараптандыру нормативтері асып кеткен күннен бастап 3 (үш) айдың ішінде активтерді әртараптандыру нормативтерін Нормативтердің 37-тармағының талаптарына сәйкес келтіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екінші деңгейдегі банктің рейтингі Нормативтердің 37-тармағының 1), 2) және 3) тармақшаларында әртараптандырудың тиісті нормативі үшін көзделген деңгейден төмен төмендеген кезде исламдық сақтандыру (қайта сақтандыру) ұйымы осы активтерді әртараптандыру нормативтері асып кеткен күннен бастап 1 (бір) айдың ішінде активтерді әртараптандыру нормативтерін Нормативтердің 37-тармағы 1), 2) және 3) тармақшаларының талаптарына сәйкес келтіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7140,144 +7364,144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исламдық қайта сақтандырушыдан екінші деңгейдегі банктің ағымдағы шотына Нормативтердің 32-тармағына сәйкес есептелген активтер сомасының 10 (он) пайызынан асатын өтемақы келіп түскен кезде исламдық сақтандыру (қайта сақтандыру) ұйымы осы активтерді әртараптандыру нормативтері асып кеткен күннен бастап 3 (үш) айдың ішінде активтерді әртараптандыру нормативтерін Нормативтердің 37-тармағы 1), 2) және 3) тармақшаларының талаптарына сәйкес келтіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Активтерді әртараптандыру нормативтерінің осы тармақтың бірінші, екінші, үшінші және төртінші бөліктерінде белгіленген мерзім ішінде асып кетуі активтерді әртараптандыру нормативтерінің бұзылуы болып саналмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Исламдық сақтандыру (қайта сақтандыру) ұйымдары үшін сақталуға міндетті өзге де нормалар мен лимиттер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Исламдық сақтандыру (қайта сақтандыру) ұйымдары үшін сақталуға міндетті өзге де нормалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Исламдық сақтандыру (қайта сақтандыру) ұйымы сақтандыру тәуекелдерін Қазақстан Республикасының резидент-исламдық сақтандыру (қайта сақтандыру) ұйымдары төлем жасау қабілеті маржасының жеткіліктілігі нормативін орындаған жағдайда ғана оларға исламдық қайта сақтандыруға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Исламдық сақтандыру (қайта сақтандыру) ұйымының исламдық сақтандыру, исламдық қайта сақтандыру, исламдық бірлесіп сақтандыру (бірлескен исламдық қайта сақтандыру) шарты (шарттары) бойынша өзіндік ұстап қалуының мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Исламдық сақтандыру (қайта сақтандыру) ұйымының исламдық сақтандыру, исламдық қайта сақтандыру, исламдық бірлесіп сақтандыру (бірлескен исламдық қайта сақтандыру) шарты (шарттары) бойынша өзіндік ұстап қалуының мөлшерін исламдық сақтандыру (қайта сақтандыру) ұйымының директорлар кеңесі бекіткен исламдық қайта сақтандыру саясатына сәйкес актуарий есептейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исламдық сақтандыру (қайта сақтандыру) ұйымының исламдық сақтандыру (қайта сақтандыру) шарты жасалған күнгі және өзгерістер енгізу күні (міндеттемелер көлемі бөлігінде) исламдық сақтандыру (қайта сақтандыру) шарты бойынша өзіндік ұстап қалуының ең жоғары мөлшері исламдық сақтандыру (қайта сақтандыруға кіретін) шарттар бойынша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7306,146 +7530,208 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төлем жасау қабілеті маржасының жеткіліктілігі нормативінің мәні төлем жасау қабілеті маржасының жеткіліктілігі нормативінің осы қаулыда белгіленген ең төменгі мәнінен 0,2 тармаққа асатын деңгейден төмен болған кезде, исламдық сақтандыру (қайта сақтандыру) ұйымының төлем жасау қабілетінің нақты маржасының мөлшеріне қатысты 80 (сексен) пайыз, бірақ 25 000 000 000 (жиырма бес миллиард) теңгеден аспайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исламдық бірлесіп сақтандыру (бірлескен исламдық қайта сақтандыру) кезінде осы тармақтың екінші бөлігінде көрсетілген есептеу әрбір исламдық сақтандырушының (қайта сақтандырушының) сақтандыру сомасының үлесіне қарай жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 41-тармақтың орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тілінде өзгерімейді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Қосымша пруденциялық нормативтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Күтілмеген тәуекелдер резерві</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Күтілмеген тәуекелдер резерві (бұдан әрі - КТР) - сақтандыру төлемдерін және сақтандыру шығындарын реттеу бойынша шығыстарды өтеу үшін Сақтандыру резервтерін қалыптастыруға, есептеу әдістемесіне және олардың құрылымына қойылатын талаптарға сәйкес есептелетін еңбек сіңірілмеген сыйлықақы резерві (бұдан әрі – ЕСР) жеткіліксіз болған кезде қалыптасатын, ықтимал болашақ тәуекелдер бойынша резерв.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. КТР есептеу исламдық сақтандырудың әрбір сыныбы бойынша жеке жүргізіледі. КТР жалпы шамасы исламдық сақтандырудың барлық сыныбы бойынша есептелген КТР-ды қосу арқылы айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. КТР бірмезгілде мынадай талаптар сақталған жағдайда ай сайын есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       таза сақтандыру төлемдерінің, сақтандыру шығындарын реттеу шығыстарының және шығындар резервінің (исламдық қайта сақтандырушының үлесін есептемегенде) өзгеруі сомасының таза сақтандыру сыйлықақылары мен ЕСР (исламдық қайта сақтандырушының үлесін есептемегенде) өзгеруінің айырмасына қатынасы исламдық сақтандыру сыныбы бойынша 105 (бір жүз бес) пайыздан асып кетсе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7686,126 +7972,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ЕСР - есептеу күнгі қайта сақтандырушының үлесі ескерілмеген ЕСР. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т, Ш, ШР∆, СС, ∆ЕСР өлшемдері есепті күннің алдындағы соңғы 12 (он екі) айға есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Тұрақтандыру резерві</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Тұрақтандыру резерві исламдық сақтандыру (қайта сақтандыру) ұйымының болашақ сақтандыру төлемдерін жүзеге асыруға байланысты міндеттемелерін бағалау болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрақтандыру резервін есептеу аяқталған қаржы жылының нәтижесі бойынша исламдық сақтандырудың әрбір сыныбы бойынша жеке жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46.Тұрақтандыру резерві есептілік кезеңі үшін исламдық қайта сақтандырушының үлесі ескерілмеген шығындылық коэффициентінің орташа квадраттық ауытқуы (Sk) есептілік кезеңі үшін исламдық қайта сақтандырушының үлесі ескерілмеген шығындылық коэффицентінің орташа мәнінің 10 (он) пайызынан артық болған жағдайда исламдық сақтандыру сыныбы бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8134,106 +8420,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       M - қаржы жылдарының саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       K(і) - і-ші қаржы жылына есептілік кезеңі үшін исламдық қайта сақтандырушының үлесі ескерілмеген шығындылық коэффициенттің шамасы.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Исламдық қайта сақтандырушының үлесі ескерілмеген сақтандыру ұйымының шығындылық коэффициенті Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13056 тіркелген "Сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының шығындылықты (шығындылық коэффициенті, шығындар коэффициенті, аралас коэффициент) сипаттайтын коэффициенттерін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 19 желтоқсандағы № 240 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер исламдық қайта сақтандырушының үлесі ескерілмеген шығындылық коэффициентінің орташа мәні М қаржы жылдары үшін 70 (жетпіс) пайыздан кем болғанда тұрақтандыру резерві есептелмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8288,70 +8558,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.10.2021 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Исламдық сақтандыру сыныбы бойынша тұрақтандыру резерві есепті кезең үшін еңбек сіңірілген таза сақтандыру сыйлықақысының сомасы шегерілгенде есепті күн үшін исламдық қайта сақтандырушының үлесі ескерілмеген шығындылық коэффициентінің орташа мәніне кемітілген, есепті күнгі исламдық қайта сақтандырушының үлесі ескерілмеген шығындылық коэффициентіне көбейтілген есепті кезеңнің басындағы тұрақтандыру резервінің мөлшерінде анықталады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті күнгі тұрақтандыру резерві = ТР1 - ТЕСС х (K -</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8569,146 +8839,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрақтандыру резервін есептеу үшін есепті кезең бір қаржы жылына тең.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Сақтандыру сыныбы бойынша тұрақтандыру резерві есепті күнгі сақтандыру бойынша исламдық қайта сақтандырушының үлесі ескерілмеген сақтандыру резерві сомасының 10 (он) пайызынан аспайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті күнгі тұрақтандыру резерві &lt;10% x ТЕЕС, мұнда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СРС - есепті күнгі сақтандыру сыныбы бойынша исламдық қайта сақтандырушының үлесі ескерілмеген сақтандыру резервінің сомасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Егер исламдық сақтандыру (қайта сақтандыру) ұйымы 2 (екі) жыл ішінде исламдық сақтандыру сыныбы бойынша сақтандыру шартын жасамаса, мұндай исламдық сақтандыру сыныбы бойынша тұрақтандыру резервінің шамасы 0 (нөлге) тең болып алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z87" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. "Жазатайым оқиғалардан сақтандыру", "ауырған жағдайда сақтандыру", "туристі міндетті сақтандыру", "өмірді сақтандыру", "аннуитеттік сақтандыру" сыныптары бойынша тұрақтандыру резерві 0 (нөлге) тең болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8727,90 +8997,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Тұрақтандыру резервінің жалпы шамасы исламдық сақтандырудың барлық сыныптары бойынша тұрақтандыру резервін қосу арқылы анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z89" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Ағымдағы қаржы жылының басында қалыптастырылған тұрақтандыру резерві ағымдағы қаржы жылы аяқталғанға дейін өзгермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8954,844 +9224,845 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оларды есептеу әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Исламдық сақтандыру (қайта сақтандыру) ұйымының жарғылық капиталының ең төменгі мөлшері (айлық есептік көрсеткішпен)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1127"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6127"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1127" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5046" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Исламдық сақтандыру (қайта сақтандыру) салалары бойынша лицензиялар түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6127" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарғылық капиталының ең төменгі мөлшері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1127" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5046" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "жалпы сақтандыру" саласы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6127" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 500 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1127" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5046" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "өмірді сақтандыру" саласы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6127" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 500 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1127" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5046" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "жалпы сақтандыру" саласы бойынша және исламдық қайта сақтандыру бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6127" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 100 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1127" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5046" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "өмірді сақтандыру" саласы бойынша және исламдық қайта сақтандыру бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6127" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 100 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1127" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5046" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "жалпы сақтандыру" саласы бойынша және "ипотеканы сақтандыру" сыныбы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6127" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 100 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1127" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5046" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Исламдық қайта сақтандыруды қызметінің ерекше түрі ретінде жүзеге асыруға байланысты исламды қайта сақтандыру бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6127" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9999,3197 +10270,3206 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұзақ мерзімді рейтингтердің салыстырмалы кестесі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="875"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2840"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4811" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Moody's</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Іnvestors</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Servіce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Fіtch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2840" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 A.M. Best</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4811" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ААА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ааа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ААА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2840" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ААА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4811" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АА+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Aa1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АА+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2840" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АА+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4811" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аа2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2840" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4811" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АА-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аа3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АА-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2840" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АА-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4811" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 A1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2840" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4811" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2840" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4811" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 A3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2840" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4811" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВВВ+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Baa1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВВВ+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2840" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВВВ+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4811" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВВВ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ваа2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВВВ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2840" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВВВ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4811" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВВВ-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ваа3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВВВ-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2840" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВВВ-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4811" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВВ+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ba1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВВ+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2840" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВВ+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4811" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВВ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ва2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 BB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2840" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВВ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4811" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВВ-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ва3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВВ-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2840" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВВ-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4811" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2840" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4811" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2840" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4811" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2840" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13260,144 +13540,560 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Исламдық сақтандыру</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(қайта сақтандыру)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымының пруденциялық</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нормативтерінің және сақталуға</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>міндетті өзге де нормалар</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мен лимиттердің нормативтік</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәндеріне және оларды</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу әдістемелеріне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -13419,410 +14115,438 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымшамен толықтырылды – ҚР Ұлттық Банкі Басқармасының 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 214</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі); жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="835"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3092"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Исламдық қайта сақтандыру ұйымының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Халықаралық немесе ұлттық шкала бойынша исламдық қайта сақтандырушының рейтингтік бағасы (төлем қабілеттілігі маржасының жеткіліктілік нормативі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қолданыстағы исламдық қайта сақтандыру шарттары бойынша қайта сақтандыруға берілген (берілетін) міндеттемелер көлемі, барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қолданыстағы исламдық қайта сақтандыру шарттары бойынша қайта сақтандыруға берілген (берілетін) міндеттемелер көлемінің пайызы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3092" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төлем қабілеттілігі маржасының ең төменгі мөлшерінің ұлғаю сомасы (мың теңгемен) (3-баған х 4-баған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3092" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13861,2187 +14585,1928 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Еуразиялық экономикалық одақ туралы шартты ратификациялау туралы" 2014 жылғы 14 қазандағы Қазақстан Республикасының Заңымен ратифицикацияланған Еуразиялық экономикалық одақ туралы шартқа (бұдан әрі - ЕАЭО туралы шарт) қатысушы елдердің исламдық қайта сақтандырушыларын қоспағанда, Қазақстан Республикасының бейрезидент исламдық қайта сақтандырушылармен жасалған исламдық қайта сақтандыру шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "АА-" немесе жоғары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3092" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "А+" - "А-" аралығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3092" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "ВВВ+" - "ВВВ-" аралығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3092" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "ВВ+" - "ВВ-" аралығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,75%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3092" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "В+" - "В-" аралығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3,8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3092" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "В-"-дан төмен немесе жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3092" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16049,2969 +16514,2612 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының резиденттері - исламдық қайта сақтандырушылармен жасалған исламдық қайта сақтандыру шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "В"-дан төмен емес немесе "kzBB"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3092" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "В-", "kzBB-", "kzB+"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3092" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &gt; 1,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,05%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3092" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &gt; 1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3092" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &gt; 1,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3092" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &gt; 1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3092" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &gt;= 1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3,8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3092" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &lt; 1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3092" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19019,1801 +19127,7984 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЕАЭО туралы шартқа қатысушы елдердің исламдық қайта сақтандырушыларымен жасалған исламдық қайта сақтандыру шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "ВВВ+" - "ВВВ-" аралығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3092" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "ВВ+" - "ВВ-" аралығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3092" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "В+" - "В-" аралығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3092" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "В-"-дан төмен немесе жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3092" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жиынтығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...25 lines deleted...]
-            </w:tcBorders>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Исламдық сақтандыру</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>(қайта сақтандыру)</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>ұйымының пруденциялық</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>нормативтерінің және сақталуға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>міндетті өзге де нормалар мен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лимиттердің нормативтік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәндеріне және оларды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептеу әдістемелеріне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Исламдық сақтандыру (қайта сақтандыру) ұйымының активтерін олардың сапасы мен өтімділігі бойынша жіктелуін ескере отырып есептеу кестесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымшамен толықтырылды – ҚР Ұлттық Банкі Басқармасының 28.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 214</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіш атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынатын көлемі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақша - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+исламдық қайта сақтандыру активтерін шегергенде исламдық сақтандыру (қайта сақтандыру) ұйымы активтері сомасының 1 (бір) пайызынан аспайтын сомадағы кассадағы ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының екінші деңгейдегі банктеріндегі жолдағы ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы қосымшаның 2.1 және 2.2-жолдарында көрсетілген Қазақстан Республикасының екінші деңгейдегі банктеріндегі ағымдағы шоттардағы ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы қосымшаның 2.3-жолында көрсетілген Қазақстан Республикасының екінші деңгейдегі банктеріндегі ағымдағы шоттардағы ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының екінші деңгейдегі банктеріндегі және орталық депозитарийдегі бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымның шоттарындағы исламдық сақтандыру (қайта сақтандыру) ұйымының ақшасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының екінші деңгейдегі банктеріндегі инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымның шоттарындағы исламдық сақтандыру (қайта сақтандыру) ұйымының ақшасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салымдар - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілген банктер акциялары қор биржасының ресми тізімінің "Негізгі" алаңының "акциялар" секторының "премиум" санатына енгізілген немесе қор биржасы индексінің өкілдік тізімінде тұрған эмитенттер болып табылатын Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мынадай талаптардың біріне сәйкес келетін Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "В"-тен төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's ұлттық шкаласы бойынша "kzBB+"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының бейрезидент бас банктерінің Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "А-"-тен төмен емес шетел валютасындағы ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент еншілес банктері болып табылады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "В-" ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's ұлттық шкаласы бойынша "kzBВ"-тен "kzBВ-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің "АА-"-тен төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар, Еуразиялық Даму Банкіндегі Қазақстан Республикасының ұлттық валютасындағы салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент банктердегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борыштық бағалы қағаздар - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+басқа мемлекеттердің заңнамасына сәйкес эмиссияланғанды қоса алғанда, Қазақстан Республикасының Қаржы министрлігі мен Қазақстан Республикасының Ұлттық Банкі шығарған Қазақстан Республикасының мемлекеттік бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қызметін Қазақстан Республикасының аумағында жүзеге асыратын қор биржасының ресми тізіміне енгізілген Қазақстан Республикасының жергілікті атқарушы органдары шығарған борыштық бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+акцияларының жүз пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын заңды тұлға шығарған борыштық бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес "Қазақстан Даму Банкі", "Самұрық-Қазына" Ұлттық әл-ауқат қоры, "Бәйтерек" Ұлттық басқарушы холдингі, "Проблемалық кредиттер қоры" акционерлік қоғамдары шығарған борыштық бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, қор биржасының ресми тізімінің "Негізгі" алаңының "борыштық бағалы қағаздар" секторына енгізілген Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес борыштық исламдық бағалы қағаздары немесе шетел валютасында номиниирленген және "Астана" Халықаралық қаржы орталығының аумағында қызметті жүзеге асыратын қор биржасында жария сауда-саттыққа жіберілген Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, қор биржасының ресми тізімінің "Баламалы" алаңының "борыштық бағалы қағаздар" секторына енгізілген Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес борыштық исламдық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша бағалауы "ВВ-"-тен төмен емес рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's ұлттық шкаласы бойынша "kzA-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар (олардың эмитентінде бар) Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес борыштық исламдық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша бағалауы "В+"-тен бастап "В-"-ке дейін рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's ұлттық шкаласы бойынша "kzBBB+"-тен бастап "kzBB-"-ке дейін рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар (олардың эмитентінде бар) Қазақстан Республикасының заңды тұлғаларының мемлекеттік емес борыштық исламдық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің "АА-" төмен емес халықаралық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған мемлекеттік емес борыштық исламдық бағалы қағаздар, сондай-ақ Еуразиялық Даму Банкі шығарған және Қазақстан Республикасының ұлттық валютасында номиниирленген борыштық исламдық бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВВ-" төмен емес тәуелсіз рейтингісі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің борыштық исламдық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВ+" бастап "ВВ-" дейін тәуелсіз рейтингісі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің борыштық исламдық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "В+" бастап "В-" дейін тәуелсіз рейтингісі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің борыштық исламдық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар (олардың эмитентінде бар) шет ел эмитеттерінің мемлекеттік емес борыштық исламдық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВ+" бастап "ВВ-" дейін рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар (олардың эмитентінде бар) шет ел эмитеттерінің мемлекеттік емес борыштық исламдық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "В+" бастап "В-" дейін рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар (олардың эмитентінде бар) шет ел эмитеттерінің мемлекеттік емес борыштық исламдық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акциялар және депозитарлық қолхаттар - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+негізгі қор индекстерінің құрамына кіретін Қазақстан Республикасының заңды тұлғаларының және шет ел эмитенттерінің акциялары және көрсетілген акциялар олардың базалық активі болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қор биржасының ресми тізіміне енгізілген, қор биржасының "Негізгі" алаңының "акциялар" секторы "премиум" санатының талаптарына сәйкес келетін заңды тұлғалардың акциялары және осы акциялар базалық активтері болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қор биржасының ресми тізімінің "Негізгі" алаңы "акциялар" секторының "стандарт" санатына енгізілген Қазақстан Республикасының заңды тұлғалары -бейрезиденттерінің акциялары немесе шетел валютасында номиниирленген және "Астана" Халықаралық қаржы орталығының аумағында қызметті жүзеге асыратын қор биржасында жария сауда-саттыққа жіберілген Қазақстан Республикасы заңды тұлғалары -бейрезиденттерінің акциялары және осы акциялар базалық активтері болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қор биржасының ресми тізімінің "Баламалы" алаңының "акциялар" секторына енгізілген, Қазақстан Республикасы заңды тұлғаларының акциялары және осы акциялар базалық активтері болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің "ВВВ-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасы заңды тұлғаларының және шет ел эмитенттерінің акциялары және осы акциялар базалық активтері болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің "ВВ+"-тен бастап "ВВ-"-ке дейін рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасы заңды тұлғаларының және шет ел эмитенттерінің акциялары және осы акциялар базалық активтері болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің "В+"-тен бастап "В-"-ке дейін рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасы заңды тұлғаларының және шет ел эмитенттерінің акциялары және осы акциялар базалық активтері болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының акциялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге бағалы қағаздар - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қор биржасының ресми тізіміне енгізілген инвестициялық қорлардың бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+активтерінің құрылымы негізгі қор индекстерінің бірінің құрылымын қайталайтын немесе осы пайлар бойынша баға белгілеу негізгі қор индекстеріне байланған Exchange Traded Funds (ETF) пайлары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Morningstar рейтингтік агенттігінің "3 жұлдызынан" төмен емес рейтингтік бағасы бар Exchange Traded Funds (ETF), Exchange Traded Commodities (ETC), Exchange Traded Notes (ETN) пайлары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша бағалауы "ВВВ-" төмен емес рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's ұлттық шкаласы бойынша "kzAAA" төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының заңды тұлғаларының исламдық қаржыландыру құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша бағалауы "ВВ+"-тен бастап "ВВ-"-ке дейін рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's ұлттық шкаласы бойынша "kzAA+"-тен бастап "kzA-"-ке дейін рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының заңды тұлғаларының исламдық қаржыландыру құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша бағалауы "В+"-тен бастап "В-"-ке дейін рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's ұлттық шкаласы бойынша "kzBBB+"-тен бастап "kzBB-"-ке дейін рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының заңды тұлғаларының исламдық қаржыландыру құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, бас ұйымдарының Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша бағалауы "ВВВ-" төмен емес рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының заңды тұлғаларының исламдық қаржыландыру құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге активтер - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тазартылған бағалы металдар және и металл депозиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+исламдық сақтандыру (қайта сақтандыру) ұйымының өтімділігі жоғары активтері сомасының 5 (бес) пайызынан аспайтын сомадағы жылжымайтын мүлік түріндегі негізгі құрал-жабдықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исламдық сақтандыру (қайта сақтандыру) ұйымының негізгі қызметінің мақсаттары үшін сатып алынған бағдарламалық қамтамасыз ету (жинақталған амортизацияны ескергендегі өзіндік құнның исламдық сақтандыру (қайта сақтандыру) ұйымының жоғары өтімді активтерінің сомасынан 10 (он) пайыздан аспайтын мөлшерде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+исламдық қайта сақтандырушылардан алынатын сомалар, сақтанушылардан (қайта сақтанушылардан) және делдалдардан алынатын исламдық сақтандыру (қайта сақтандыру) ұйымының өтімділігі жоғары активтері сомасының 10 (он) пайызынан аспайтын сомадағы сақтандыру сыйлықақылары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалы қағаздар шығарылымының проспектісінде көзделген, олардың айналыс мерзімінің аяқталуына байланысты туындаған (бағалы қағаздар шығарылымы проспектісінің талаптары бойынша мерзімі өтпеген) бағалы қағаздардың номиналды құнын төлеу бойынша бағалы қағаздар эмитенттеріне қойылатын талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20956,6278 +27247,5718 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу әдістемелеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Исламдық сақтандыру (қайта сақтандыру) ұйымының активтерін олардың сапасы мен өтімділігі бойынша жіктелуін ескере отырып есептеу кестесі</w:t>
+        <w:t xml:space="preserve"> Исламдық сақтандыру (қайта сақтандыру) ұйымының өтімділігі жоғары активтердің жеткіліктілігі нормативін есептеу кестесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымшамен толықтырылды – ҚР Ұлттық Банкі Басқармасының 28.11.2019 </w:t>
+      Ескерту. 5-қосымшамен толықтырылды – ҚР Ұлттық Банкі Басқармасының 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 214</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="575"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="730"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10995" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсеткіш атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="730" w:type="dxa"/>
-[...29 lines deleted...]
-Есепке алынатын көлемі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескерілетін көлемі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10995" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10995" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақша - барлығы, оның ішінде:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="730" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10995" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+исламдық қайта сақтандыру активтерін шегергенде, исламдық сақтандыру (қайта сақтандыру) ұйымы активтерінің сомасынан 1 (бір) пайыздан аспайтын сомада кассадағы ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10995" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымның Қазақстан Республикасының екінші деңгейдегі банктеріндегі және орталық депозитарийдегі шоттарындағы исламдық сақтандыру (қайта сақтандыру) ұйымының ақшасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10995" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы қосымшаның 2.1. және 2.2-жолдарында көрсетілген Қазақстан Республикасының екінші деңгейдегі банктердегі ағымдағы шоттарындағы ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10995" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы қосымшаның 2.3-жолында көрсетілген Қазақстан Республикасының екінші деңгейдегі банктердегі ағымдағы шоттарындағы ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10995" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымның Қазақстан Республикасының екінші деңгейдегі банктеріндегі шоттарындағы исламдық сақтандыру (қайта сақтандыру) ұйымының ақшасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...102 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салымдар - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...104 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+егер эмитент болып табылатын осы банктердің акциялары қор биржасының ресми тізімінің "Негізгі" алаңындағы "акциялар" секторында "премиум" санатына енгізілген немесе қор биржасы индексінің өкілдіктік тізімінде болса деген шартымен Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мынадай талаптардың біріне сәйкес келетін Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "В"-дан төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі, немесе Standard &amp; Poor's ұлттық шкаласы бойынша "kzBB+" төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының бейрезидент бас банктері Standard &amp; Poor's агенттігінің "А-"-тен төмен емес шетел валютасындағы ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент еншілес банктері болып табылады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...129 lines deleted...]
-100%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "В-" ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі, немесе Standard &amp; Poor's ұлттық шкаласы бойынша "kzBВ"-дан "kzBВ-"-ке дейін рейтингтік бағасы, немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-90%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "АА-"-тан төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар, Еуразиялық Даму Банкінде Қазақстан Республикасының ұлттық валютасындағы салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тан төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент банктеріндегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...102 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борыштық бағалы қағаздар - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...104 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қаржы министрлігі мен Қазақстан Республикасының Ұлттық Банкі шығарған, оның ішінде басқа мемлекеттердің заңнамасына сәйкес эмиссияланған Қазақстан Республикасының мемлекеттік бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қызметін Қазақстан Республикасының аумағында жүзеге асыратын қор биржасының ресми тізіміне енгізілген Қазақстан Республикасының жергілікті атқарушы органдары шығарған борыштық бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+акцияларының жүз пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі жеке тұлғалардың кәсіпкерлік қызметпен байланысты емес ипотекалық қарыздарын сатып алатын заңды тұлға шығарған борыштық бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес "Қазақстан Даму Банкі", "Самұрық-Қазына" ұлттық әл-ауқат қоры", "Бәйтерек" ұлттық басқарушы холдингі", "Проблемалық кредиттер қоры акционерлік қорлары шығарған борыштық бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-100%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған және қор биржасының ресми тізімінің "Негізгі" алаңы "борыштық бағалы қағаздар" секторына енгізілген Қазақстан Республикасының заңды тұлғаларының мемлекеттік емес борыштық исламдық бағалы қағаздар немесе шетел валютасында номинирленген және "Астана" халықаралық қаржы орталығының аумағында қызмет ететін қор биржасындағы жария сауда-саттықа жіберілген Қазақстан Республикасының заңды тұлғаларының мемлекеттік емес борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-90%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, қор биржасының ресми тізімінің "Баламалы" алаңы "борыштық бағалы қағаздар" секторына енгізілген Қазақстан Республикасының заңды тұлғаларының мемлекеттік емес борыштық исламдық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-60%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, (эмитентте) Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВ-"-тан төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі, немесе Standard &amp; Poor's ұлттық шкаласы бойынша "kzАА+"-тен "kzА-"-ке дейін рейтингі, немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының заңды тұлғаларының мемлекеттік емес борыштық исламдық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-100%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, (эмитентте) Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "В+" тен "В-"-ке дейін ұзақ мерзімді рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі, немесе Standard &amp; Poor's ұлттық шкаласы бойынша "kzВВВ+"-тен "kzВВ-"-ке дейін рейтингі, немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының заңды тұлғаларының мемлекеттік емес борыштық исламдық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-85%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің "АА-"-тан төмен емес халықаралық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған мемлекеттік емес борыштық исламдық бағалы қағаздар, сондай-ақ Еуразиялық Даму Банкі шығарған және Қазақстан Республикасының ұлттық валютасында номинирленген борыштық исламдық бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шетел мемлекетінің борыштық исламдық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-100%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВ+"-тен "ВВ-"-ке дейін тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шетел мемлекетінің борыштық исламдық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-90%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "В+"-тен "В-"-ке дейін тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шетел мемлекетінің борыштық исламдық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-80%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар (эмитентте) шетел эмитентінің борыштық исламдық бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-100%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВ+"-тен "ВВ-"-ке дейін рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің рейтингі бар (эмитентте) шетел эмитентінің мемлекеттік емес борыштық исламдық бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-85%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "В+"-тен "В-"-ке дейін рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар (эмитентте) шетел эмитенттерінің мемлекеттік емес борыштық исламдық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...102 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акциялар және депозитарлық қолхаттар - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...104 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+негізгі қор индексінің құрамына кіретін Қазақстан Республикасының заңды тұлғалары мен шетел эмитенттерінің акциялары және осы акциялар базалық активтері болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Негізгі" алаңы "акциялар" секторының "премиум" санатының талаптарына сай келетін қор биржасының ресми тізіміне енгізілген заңды тұлғалардың акциялары және осы акциялар базалық активтері болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-100%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қор биржасының ресми тізімінің "Негізгі" алаңы "акциялар" секторы "стандарт" санатына енгізілген заңды тұлғалардың - Қазақстан Республикасы резиденттерінің акциялары немесе шетел валютасында номинирленген және "Астана" халықаралық қаржы орталығының аумағында қызмет ететін қор биржасындағы жария сауда-саттықа жіберілген заңды тұлғалардың - Қазақстан Республикасы резиденттерінің акциялары және осы акциялар базалық активтері болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-80%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қор биржасының ресми тізімінің "Баламалы" алаңы "акциялар" секторына енгізілген Қазақстан Республикасының заңды тұлғаларының акциялары және осы акциялар базалық активтері болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-60%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының заңды тұлғалары мен шетел эмитенттерінің акциялары және осы акциялар базалық активтері болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-100%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВ+"-тен "ВВ-"-ке дейін рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің рейтингі бар Қазақстан Республикасының заңды тұлғалары мен шетел эмитенттерінің акциялары және осы акциялар базалық активтері болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-80%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "В+"-тен "В-"-ке дейін рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының заңды тұлғалары мен шетел эмитенттерінің акциялары және осы акциялар базалық активтері болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...102 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа бағалы қағаздар - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-100%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қор биржасының ресми тізіміне енгізілген инвестициялық қорлардың бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...104 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Активтерінің құрылымы негізгі қор индекстерінің бірінің құрылымын қайталайтын немесе пайлар бойынша баға белгіленімі негізгі қор индекстеріне байланған Exchange Traded Funds (ETF) пайлары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-70%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Morningstar рейтингтік агенттігінің "3 жұлдыз"-дан төмен емес рейтингтік бағасы бар Exchange Traded Funds (ETF), Exchange Traded Commodities (ETC), Exchange Traded Notes (ETN) пайлары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-90%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, (эмитентте) Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тан төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингтік бағасы немесе Standard &amp; Poor's агенттігінің ұлттық шкаласы бойынша "kzAAA"-дан төмен емес рейтингті немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар, Қазақстан Республикасы заңды тұлғаларының исламдық қаржыландыру құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-80%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, (эмитентте) Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "BB+"-тен "ВВ-"-қа дейін рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингтік бағасы немесе Standard &amp; Poor's агенттігінің ұлттық шкаласы бойынша "kzAA+"-тан "kzA-"-қа дейін рейтингті немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар, Қазақстан Республикасы заңды тұлғаларының исламдық қаржыландыру құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-100%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, (эмитентте) Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "B+"-тен "В-"-қа дейін рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингтік бағасы немесе Standard &amp; Poor's агенттігінің ұлттық шкаласы бойынша "kzBBB+"-дан "kzВВ-"-қа дейін рейтингті немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар, Қазақстан Республикасы заңды тұлғаларының исламдық қаржыландыру құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "BВВ-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингтік бағасы бар, Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған Қазақстан Республикасы заңды тұлғаларының исламдық қаржыландыру құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...102 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге активтер - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...101 lines deleted...]
-90%</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тазартылған бағалы металдар мен металл депозиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
-[...228 lines deleted...]
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10995" w:type="dxa"/>
-[...374 lines deleted...]
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бағалы қағаздар эмитенттеріне бағалы қағаздар шығарылымы проспектісінде көзделген айналыс мерзімі аяқталуына байланысты туындайтын бағалы қағаздардың номиналды құнын төлеуге қойылатын талаптар (бағалы қағаздар шығарылымы проспектісінің талаптары бойынша мерзімі өтпеген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27261,5860 +32992,162 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Исламдық сақтандыру</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(қайта сақтандыру)</w:t>
+              <w:t xml:space="preserve"> Ұлттық Банкі Басқармасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұйымының пруденциялық</w:t>
+              <w:t>2019 жылғы 31 қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нормативтерінің және сақталуға</w:t>
+              <w:t>№ 14 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>міндетті өзге де нормалар мен</w:t>
-[...51 lines deleted...]
-              <w:t>5-қосымша</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Исламдық сақтандыру (қайта сақтандыру) ұйымының өтімділігі жоғары активтердің жеткіліктілігі нормативін есептеу кестесі</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Исламдық сақтандыру (қайта сақтандыру) ұйымдарының пруденциялық нормативтердің орындалуы туралы есептілігінің тізбесі, нысандары, табыс ету мерзімдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымшамен толықтырылды – ҚР Ұлттық Банкі Басқармасының 28.11.2019 </w:t>
+      Ескерту. 2-қосымша алып тасталды – ҚР Ұлттық Банкі Басқармасының 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 214</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
-      </w:r>
-[...5646 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -33163,129 +33196,129 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ұлттық Банкі Басқармасының</w:t>
+              <w:t>Ұлттық Банкі Басқармасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2019 жылғы 31 қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 14 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:bookmarkStart w:name="z174" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Исламдық сақтандыру (қайта сақтандыру) ұйымдарының пруденциялық нормативтердің орындалуы туралы есептілігінің тізбесі, нысандары, табыс ету мерзімдері</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
+        <w:t xml:space="preserve"> Исламдық сақтандыру (қайта сақтандыру) ұйымдарының пруденциялық нормативтердің орындалуы туралы есептілігін табыс ету қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша алып тасталды – ҚР Ұлттық Банкі Басқармасының 28.11.2019 </w:t>
+      Ескерту. 3-қосымша алып тасталды – ҚР Ұлттық Банкі Басқармасының 28.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 214</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -33393,110 +33426,284 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 14 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z174" w:id="86"/>
+    <w:bookmarkStart w:name="z182" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Исламдық сақтандыру (қайта сақтандыру) ұйымдарының пруденциялық нормативтердің орындалуы туралы есептілігін табыс ету қағидалары</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Исламдық сақтандыру (қайта сақтандыру) ұйымдары, исламдық сақтандыру (қайта сақтандыру) ұйымдарының еншілес ұйымдары сатып алатын заңды тұлғалардың акцияларына (жарғылық капиталдағы қатысу үлестеріне) қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z183" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Исламдық сақтандыру (қайта сақтандыру) ұйымдары, исламдық сақтандыру (қайта сақтандыру) ұйымдарының еншілес ұйымдары сатып алатын заңды тұлғалардың акцияларына (жарғылық капиталдағы қатысу үлестеріне) қойылатын талаптар (бұдан әрі – Талаптар) "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сақтандыру қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2000 жылғы 18 желтоқсандағы Қазақстан Республикасының Заңына (бұдан әрі – Заң) сәйкес әзірленген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z184" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Исламдық сақтандыру (қайта сақтандыру) ұйымдары, исламдық сақтандыру (қайта сақтандыру) ұйымдарының еншілес ұйымдары сатып алатын заңды тұлғалардың акциялары (жарғылық капиталдағы қатысу үлестері) мынадай талаптарға сәйкес келген кезде заңды тұлғалардың акцияларын (жарғылық капиталдағы қатысу үлестерін) сатып алады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әділ құнын бағалау үшін қажет белсенді нарықтың баға белгілеуі бар Қазақстан Республикасының бейрезиденттері – заңды тұлғалардың акциялары және осы акциялар базалық активтері болып табылатын депозитарлық қолхаттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қор биржасының ресми тізіміне енгізілген, Қазақстан Республикасының аумағында қызметті жүзеге асыратын Қазақстан Республикасының резидент заңды тұлғаларының акциялары және осы акциялар базалық активі болып табылатын депозитарлық қолхаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының резидент заңды тұлғаларының шетел валютасымен номинирленген, "Астана" Халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасына жария сауда-саттыққа жіберілген акциялары және осы акциялар базалық активтері болып табылатын депозитарлық қолхаттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қор биржасының ресми тізіміне енгізілген, Қазақстан Республикасының аумағында қызметті жүзеге асыратын заңды тұлғалардың акциялары және осы акциялар базалық активі болып табылатын депозитарлық қолхаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының акциялары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 3-қосымша алып тасталды – ҚР Ұлттық Банкі Басқармасының 28.11.2019 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 10.09.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 214</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -33534,353 +33741,53 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...50 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...246 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -33897,1024 +33804,1171 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>Ұлттық Банкі Басқармасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2019 жылғы 31 қаңтардағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 14 қаулысына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Исламдық сақтандыру (қайта сақтандыру) ұйымдары сатып алатын қаржы құралдарының (акциялар мен жарғылық капиталына қатысу үлестерін қоспағанда) тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Сақтандыру қызметі туралы" 2000 жылғы 18 желтоқсандағы Қазақстан Республикасы Заңының 48-бабы </w:t>
-[...724 lines deleted...]
-    </w:p>
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z193" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 48-бабы 4-тармағының 2) тармақшасына сәйкес исламдық сақтандыру (қайта сақтандыру) ұйымдарына мынадай қаржы құралдарын (акцияларды және жарғылық капиталға қатысу үлестерін қоспағанда) сатып алуға рұқсат етіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       1) мынадай талаптардың біріне сәйкес келгенде Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       банктер акциялары қор биржасының ресми тізіміндегі "Негізгі" алаңы "акциялар" секторының "премиум" санатына енгізілген немесе қор биржасы индексінің өкілдік тізімінде тұрған эмитенттер болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "В-"-дан төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's ұлттық шкаласы бойынша "kzBB"-дан төмен емес рейтингтік бағасы немесе Moody's Investors Service, Fitch агенттіктерінің, сондай-ақ олардың еншілес рейтингтік ұйымдарының (бұдаан әрі – басқа рейтингтік агенттіктер) ұлттық шкала бойынша осыған ұқсас деңгейдегі рейтингі бар банктер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       банктер Standard &amp; Poor's агенттігінің халықаралық шкала бойынша "А-"-дан төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент еншілес банктері, Қазақстан Республикасының бейрезидент бас банкі болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       2) халықаралық қаржы ұйымдарына орналастырылған, Standard &amp; Poor's агенттігінің "АА-"-дан төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар салымдар, Евразиялық Даму Банкіне орналастырылған Қазақстан Республикасының ұлттық валютасындағы салымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       3) Standard &amp; Poor's агенттігінің халықаралық шкала бойынша "ВВВ-"-дан төмен емес ұзақ мерзімді рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент банктерге орналастырылған салымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       4) басқа мемлекеттердің заңнамасына сәйкес эмиссияланғандарды қоса алғанда, Қазақстан Республикасының Қаржы министрлігі және Қазақстан Республикасының Ұлттық Банкі шығарған Қазақстан Республикасының мемлекеттік бағалы қағаздары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       5) қор биржасының ресми тізіміне енгізілген, Қазақстан Республикасының аумағында қызметті жүзеге асыратын Қазақстан Республикасының жергілікті атқарушы органдары шығарған борыштық бағалы қағаздар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       6) кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын, акцияларының бір жүз пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі заңды тұлға шығарған борыштық бағалы қағаздар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       7) Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес "Қазақстан Даму Банкі", "Самұрық-Қазына" Ұлттық әл-ауқат қоры, "Бәйтерек" ұлттық басқарушы холдинг”, "Проблемалық кредиттер қоры” акционерлік қоғамдар шығарған борыштық бағалы қағаздар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       8) Қазақстан Республикасы Үкіметінің мемлекеттік кепілдігі бар борыштық бағалы қағаздар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       9) қор биржасының ресми тізіміне енгізілген, Қазақстан Республикасының аумағында қызметті жүзеге асыратын Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес борыштық исламдық бағалы қағаздары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       10) Қазақстан Республикасы заңды тұлғаларының шетел валютасымен номинирленген және "Астана” Халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасына жария сауда-саттыққа жіберілген мемлекеттік емес борыштық исламдық бағалы қағаздары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       11) мынадай халықаралық қаржы ұйымдары шығарған борыштық исламдық бағалы қағаздар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Азия даму банкі (the Asian Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Америкааралық даму банкі (the Inter-American Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Африка даму банкі (the African Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Еуразия даму банкі (Eurasian Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Еуропалық қайта құру және даму банкі (the European Bank for Reconstruction and Development);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Еуропалық инвестициялық банк (the European Investment Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Еуропалық кеңестің даму банкі (the Council of Europe Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Жеке секторды дамыту жөніндегі исламдық корпорация (the Islamic Corporation for the Development of the Private Sector);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Исламдық даму банкі (the Islamic Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Инвестицияларға кепілдік берудің көп жақты агенттігі (the Multilateral Investment Guarantee Agency);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Скандинавия инвестиция банкі (the Nordic Investment Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Халықаралық валюта қоры (the International Monetary Fund);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Халықаралық даму қауымдастығы (the International Development Association);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Халықаралық есеп айырысулар банкі (the Bank for International Settlements);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Инвестициялық дауларды реттеу жөніндегі халықаралық орталық (the International Centre for Settlement of Investment Disputes);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Халықаралық қайта құру және даму банкі (the International Bank for Reconstruction and Development);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Халықаралық қаржы корпорациясы (the International Finance Corporation);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       12) мемлекеттік мәртебесі бар, шетелдік мемлекеттердің орталық үкіметтері шығарған, Standard &amp; Poor's агенттігінің халықаралық шкала бойынша "В-”-дан төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар борыштық исламдық бағалы қағаздар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       13) шетелдік эмитенттер шығарған, Standard &amp; Poor’s агенттігінің халықаралық шкала бойынша "В-”-дан төмен емес рейтингтік бағасы бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар мемлекеттік емес исламдық борыштық бағалы қағаздар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       14) тазартылған бағалы металдар және металл депозиттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       15) қор биржасының ресми тізіміне енгізілген инвестициялық қорлардың бағалы қағаздары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       16) активтерінің құрылымы негізгі қор индекстерінің бірінің құрылымын қайталайтын немесе олар бойынша баға белгілеу негізгі қор индекстеріне байланысты Exchange Traded Funds (ETF) пайлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       17) Morningstar рейтинг агенттігінің "3 жұлдыздан” төмен емес рейтингтік бағасы бар Exchange Traded Funds (ETF), Exchange Traded Commodities (ETC), Exchange Traded Notes (ETN) пайлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       18) Қазақстан Республикасы заңды тұлғаларының Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, Standard &amp; Poor's агенттігінің халықаралық шкала бойынша "В-”-дан төмен емес рейтингтік бағасы (эмитентте бар) немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар немесе Standard &amp; Poor's ұлттық шкаласы бойынша "kzBB”-дан төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкала бойынша осыған ұқсас деңгейдегі рейтингі бар исламдық қаржыландыру құралдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       19) Қазақстан Республикасы заңды тұлғаларының Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, бас ұйымдары Standard &amp; Poor's агенттігінің халықаралық шкала бойынша "ВВВ-"-дан төмен емес рейтингтік бағасы бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар исламдық қаржыландыру құралдары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       Ескерту. 1-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 10.09.2019 № 151 (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Исламдық сақтандыру (қайта сақтандыру) ұйымдары тәуекелдерді хеджирлеу мақсатында осы қаулымен белгіленеген осы Тізбеге және заңды тұлғалардың исламдық сақтандыру (қайта сақтандыру) ұйымдары, исламдық сақтандыру (қайта сақтандыру) ұйымдарының еншілес ұйымдары сатып алатын акцияларына (жарғылық капиталдағы қатысу үлестеріне) қойылатын талаптарға сәйкес исламдық сақтандыру (қайта сақтандыру) ұйымдарына сатып алуға рұқсат етілген қаржы құралдары базалық активі болып табылатын туынды қаржы құралдарын да сатып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z195" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       3. Исламдық сақтандыру (қайта сақтандыру) ұйымдары бағалы қағаздар нарығына кәсіби қатысушыларды тіркеген елдің уәкілетті органы берген брокерлік және (немесе) дилерлік қызметті немесе инвестициялық портфельді басқару қызметін жүзеге асыруға лицензиялары бар бағалы қағаздар нарығына кәсіби қатысушылардың қызметтерін пайдалана отырып, осы Тізбеде және заңды тұлғалардың исламдық сақтандыру (қайта сақтандыру) ұйымдары, исламдық сақтандыру (қайта сақтандыру) ұйымдарының еншілес ұйымдары сатып алатын акцияларына (жарғылық капиталдағы қатысу үлестеріне) қойылатын талаптарда көрсетілген заңды тұлғалардың қаржы құралдарын (Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдарды қоспағанда) сатып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="92"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>